--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9128f6c7105222a25298caf1f73c4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a84d113a31578182eaa134cfa40d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680150c28afe8db52edf9675a87b17b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae28b6866062d376426ba447587c604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123998720e911ef2ae9af759a16b39a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccbb4803e68ed99fd02744e55fdb2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be46412362b5cae691ec5fa92726c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb658d836b58c1988ce2ffd76015cd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14168cb47b9c6e4ca82bee70bb0e25e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cf1e61788656e8b2be517fb43b56510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d24766ce74ee2e4a0681f433bc47f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a233c6b9ccd4e1d6914e73a99c26c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd0639667b5905650bccf1bf1c98313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f39f7a8671634e8558bfa4285616d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad645e095b4c395c126527b00102015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116efaa7f5f7c882374e6182425ee2e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715bb82ede5cdbdf176e71e9fb431a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed6741850da270b66a5cb5c9d75fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3982d1954006ffc09221082727570ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f62d20156290eb4f6a316de9994d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e260f0bba838ff57a0c7ff05225e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a417f4f85e025f95773017286720522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2085f3dbc4d2c893ac07166e626f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1bf71fce44fed5f432fa6b968d4d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460c0c679cc83c7755514c2e374da225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369e84c8121ba5a5bd5d13190b46d9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc28021557dfec8709fda521fcd6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56602c8313179a2894a91136176577a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656efb1fd69a27d268a2e175e3a059129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eacbc1c1124607b07204c0f73c58f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a86309d9fc13a9bb4004b29e0a2cbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432348d83a3aa07c3c1e7d012edb4c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94313663eae4ed71634a3b4275a0fd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d2fd42e7b46858851465bec2cb69434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf21577edbbec52cbebc95081c1a4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ea7f643e07277976c9e35399fcac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f239dc5786589b5e04e7060855fdc5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f946e1b0fc47487059670ee3538a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518413c5f70b9c1915506021ac219539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29367409f02088e74cee42fad99c74a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a94a34fd41e25b78366e54a57b4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01d0c26e0ac6231215d9d87c9737d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e6a5e3e7a82c8e1b0de54db78f8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3819204196227ee76809eda02516244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783a453c93d947523762bfb4d5fb7a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1cb73fa92873633ef21f636777b4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9bd2fc45ff4dc3014a7b482b090347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf7ea817e44a4a1e6d12dadfddd14148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360419600b22b0407cf2f671fd4c3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8b9c9ac16f592da099c3b44d4e39e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce50346917c07b7bc66e6c1666d9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf506c35ef201a3de7ca96df50d673952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb7ce23134cbdda8d4c096ee60fc0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e42207d156413f71429146557df954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0412e78bd1d46ae53b65bf23d5106055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba804f42793df317e39967ab64e3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4efa34989bed218aa33bc2b4108957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417953a52427ad015b5bf8d921f6d51258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db39fd5029ead85ef4b7a99ec29d2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90808773218401d878d37dc89d4e87fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794f7651e1a4e2f988885e01d7cf99661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a623aab73c532f4d9f3016bc983262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d4f174559446c13f2c5b001dcc4a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c0f7d91fe160f74b368d23dcc960f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381454435b22c32afa32ac318ede6b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe120c955072a45d040893caa4314a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a5d2f49a7d76ace422bc678d1558d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc361304df326b8cdeda07fc99c86f9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c554328a7e11923c47569d5753d35b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5cb32ba48b147f6d3e67ccaceb90970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ba186ab61e3bb40c7a125d8a194b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e595613e3c783e3e4739ed467dec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe628b2945110dc3f36d3038e38c8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee3acf6469ead3c5c56ebe12bcbdd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6eeb47e6a1a467c4f4457beef39675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276bdb889e5b5d5671bae258cf699076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e2ff88253e3ab348a96ff2e13600577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0205c5cf7125874d4a95a0c811a8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481848d2da9afc360cc9e96b3dd76479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f79bf1648d10105cb2f060183c2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58abbde60fef0c34fc4d5aa0910d4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293e85146c20df2a72c3e3599c967e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb259d4c80820fa165bdd8ac80f3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248a5debd78a23ff4854f5d1685ed5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ffe2af11ff12bbbcd005c05807c5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea5efaced1c63932df80948258c1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f5971370db3395df4382aa47083287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc43a1046aa7fa26222753029fbbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90f6f1ffbfb25e2e621bbc546fe4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6fa6e503fc72bf2361e1490da292590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1442a3dfc872a7c4c773bb5b8ebea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388554937c748d182df21f9ab1cb97392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd16a43b3d991d495ff8be01104a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca9a4007cdb566696b5b2036b052394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462f37193f3f7ffbf87d867ba358c1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef643f94cf10512588b257ca4595c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c053adb388622daf264207b6971a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fadaec4e67b928abf885abbbd179f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bf8bf2ed8a5f7e3b40a7696a9e98799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf451d4cb314475b5fe55b47fc4be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113efb3073182cf60496ef19595c6fb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c372e3e891b1390e4ff60f235a3109f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564d213c93bbcd8a8560aafedef6f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e973a9c3d94b56771ae7db1f2db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcde73cc197cbb845e68588d6724f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb8d1e747842c3fd7214e2d9ad9d30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d80d08331fe59b462eee74f1ccbb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712fc61b29ae4d2fdd2bc5547af3320108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7bec874ac52d7affa83152f3ff0ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065420594ef62f807ef4a22a378c5675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c16bc987098d3a828ce6120e87891111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f6bb96fe49086196bbff139c48d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd91c6f5be484a4a2be6387bdac97d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d9fa7c733587ef994ab58c8cb9e1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6afdb8d3566be8bcde2be07542d8f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebbe90d00909486017859b4242e6b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90ce8a261859361539287269305f57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108d1b17229a2c6eb5701b4c075c5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01cbd31ec8b48e6755d58e6bb5bf7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b17b1c73ee8799ce163b9a14039ed3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b638bd2c0228ab507c04f3538a2f25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9cd5b276ed3d7d73939a2ec2f807122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f43e52e68d508e282102950a8e865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cd8df780494508621238b403520b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823ef661b24c700984cbed582b45f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14074f1367b364da39db3b214e56c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0df3dd74f444d1305f6eecd5ec93f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d6c4d7173eb64858981feff219e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803c657fc2bee94e77fb82888aa688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12435905c30f242b04722b49a46d6396130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149af9edd181c5fec6417f8cde2c98f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834f2b90ccd5992a8bc809cf5f2584132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f66149538e6c5c4e54aab43871d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3308011b2c5b7c4d4556bff995b5d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26719297e0ab397fa6fe9bc78bbe4717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291664c2f7a06eb0cf25f32843e642136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d83c8936991ec8ed854eff17430e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4f0eac2571755e58f9a46debdeaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f7b7b2a00c34226ee9bd3a6aa5696139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6709d327124da9864a022e7cc9a861d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc62530e416d9c3860cd8e63f166f4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9812e1a4d9c2dd6010319f966b3f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21407eeb4c08843e86126a920edc0ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626bfc42c88e152a4a3560fc3645f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48770ad4d902de10a163fe9eade323b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699d06703f3e3f40d4cda34a7a5b6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce336d8beac67c3c0a924732cf11ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b42b348432de9217145c6cad5183b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01161fd08f0b703880f90e5ec481cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abdd9aeba4d563191c8d95f5edfab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50bdf26663059b8cc4524485fd00e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d281f8bb54ef71a7cabd54addc21b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf326a2e043b35020f9755fcbea41c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098e7b57e0b893f2eb8195d8501d2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0484b9f9f73a2eb43cf6836e65f6c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a86430377694948c41cb1541bf536156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632dafae0d8664e586292f23078b1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44320b2a986cd2835e79926788455818158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1417408589f3ea846e1c954abdf765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8daaaace1ce02ff17bce18cb5afa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f842baf240baf135f01bd416f6cda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db89d3a1e5e59694a8b2693ad860a09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86415f1a11822c3c9051d09ce14f5880163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0ed567887ad25c0b476fd832ad439164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310efc0c2e6ad768ad70e79d65004aa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb624c83bb3163d8a8bae6af2260f4fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553fde3f0b8dee0817ae5ef05120d22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4315477ec465ccd2ba23d158132f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f62ac66620f55a6ece6751278411169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6a2a1018dba1535b854043d826f52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84daa3f49c995433caf3f3caa9f73bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55845d32ef8b024eafdbcb93b805a5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592024ca6bb4a66fbda009c78212377173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb9203609832f11f203b90bd7809eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b0ac714b10324361632f35963f39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2ee31c347741c236c18b08024891176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0cb0518007bfdcb3d8ffc6bcd0520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5ffe2a1bf37dd13952112e476954178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cebd4aa09070424a1d7ba618da7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898b67e099a8c782741da1293ccdbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec027561c5d99a8f765b35a66c7538181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807f2b122fb0e69501cd559e7ceff5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8f1f12c150ce01106faba40d3cfc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab8668a13ae4dd3ad1ecb6fc1ff4f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ce9abe3cab55f3ab012163d3a12c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643912cd7227c0303e52d8920b79eb1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e73811dab03b68b7f17b9fe01af37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb0b224f8050a6b6042f72fdfeb01e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a12f7dea7cd5a3fd419a26e3b5ea8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf5fdc435124b4fd30cd2dc4d80a95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5d4a250d9f1b7b0e86e35b6f807d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f05e9212946c420a94faa55a9eb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d45642b8b20467a7cfdeb77cccf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8457bbbec407352cfacd80e34bed7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2805113c354f6e3d112b147221c20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacde1c4e2edd6160ccba3d0e74f819196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04a2a6e1fb153095a25bbe0fee4a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac40ed7abcbf4c83ac6b6f9400316198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ebac5da209162bd4aa5622a61bfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ef238aec29b208f1d0e271370cdc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4c03e28619f08d8ca722edb8f72d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46687873eef7826c3f7f3fe5c8256ae1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86c79c373411667f3a22645657c62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c91c68b8114275f4254485a0189b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e58acac049e220b5bcd8acb8048c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce6f8b99c276d402de63e5ad7461d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573c95ce89c8cddab45f440cb120610207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf36238cb8e8762e79c82461b5c153208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4217560055ff0ee80a177a9d3d569209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08fbc85912b5ade10685fe1a0c8c9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2656a3b72bf0b9915cdc52374c07067211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634bc34dff1c5c3585600e88f549b40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b7307701417faf54397fb9f656a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2bc8910e0a2b3d092f5ed85782b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1dc20d1e70355a51faf4a0601b0ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901af990861fb7d45c94b4ba9d1e63cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c43ce00e82201eea4538914bfbffe2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d671f2d047e8a22408882a6cd3585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70404310f9b658d97755a03a345107219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a33870592ec7d553170d59902bbb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e456de57799de89c866b0c8b60ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb79136bef85bd6d57afb470c08c102222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d9c3ca4eb6c60a6b1136084db66e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e9c31a840235afd2f67b237812aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf95598ae4d2fbc94acb19f337be8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a372b1501add0d610fa903559b3b69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4883edb07382bb7202c317040edfff3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09155307f9ff2cae1e4ebd7f00a2c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d355366960acda392bcfb417a3f4dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82487e2d40e11553f827e89c038fc72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb37b38143cff373f148d46e81a536231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d7dd7b892452fec09fb9f260bd2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a43588d390b06c9fa19cb08f275ef9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21fd1e214359de441a9044263e8df6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b750d9acfe4318714ab691672d1c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830867df569d05bddc1098dbfe03ca95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ba9f1bd14919ad7ad413cc4205fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b978cc7a68c31b951c465a035b6153238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a12764827eb146fb97ccc24c9e4dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040abb36d975ac559dd201149e950f6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e872f530f4c642147ca26cdb90f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666b5fea7c3891ad81dce8d91a8e611242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065492e6578f6508ce2c922490996731243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda00db07de8a11db0684cce35d8a1ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893fc956e0d8dd5f81f86ca1cdb2f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8ad7403b51d8ce53df9d54530267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8def836e11fa94d1f60f432ac643b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db507668243e5842bc8ef2c62a9a628248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67021c84851c85f3923c39516c365f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a98a1c23fe885ce8a83949e4096111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c978e751b7ea8b4b102edcccd7a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2534a19636349e286422ec0f96207252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d758a1c99f91a420ba1494432bb53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a3588ecbeab4ceeca13b1d46c012c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d02ba838420c98fc5903479cc2b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67901f27a9d5accc749637be7eeaac20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b7dc293500ff77d805800afef913257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6488b2fcdafd1297632ae147f797258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c494a7dfef27cb2dbf91d7ec1d09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7d7ff4df1288214adb2a6727da8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005220d17bbc5cdecc2af76a686c21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90dd8bddba1273fa87f2e5eb97bbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870d5ebe5367ba6794352a7e214e575263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c4a9e123b6f00baaa384e2b18794264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f289a92460139f070fd160b7bdde41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a31ffbd49bf4651ae80670ad0ce3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee6c1a16606dae0ca0a34b77330ffc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed3592823bc05556587ababaf81db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0eaee73f7116e1d2207c0abdb7cce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7c91c5619d56f4bdf0899dd8dc01b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a2136f4c648b6373b300de85d2dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec1c581dd1afce266f2cffd784f08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4775bba2b3cb6e3ae94655e39d48bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023046e586fcb02a51d4081a616eb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b52ad7295d63c2b46fc97f2d61fbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da855ebcd8a1edbd2609ec9748901276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e74a776f015ab02f2c7616302e3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546cdb827f37a438191eb13fad1be37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a0e2779e5891b636510626398d68c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459493eb9f26a9c3245585f492d34ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb033e73bb3d2b531419abd4812a2ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814c7630ada81fd61ed07c877da648282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f44e5ea87e5993cebae191f0e018f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61a0a6f45d069e2370b485fbf43b94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d33fd2e61efcedbb444a676055e798285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed5bc57c5193ee066418e85235ddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf952168e43efa801a5a235386367287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36f73cb973562d0feecb84d0e2b63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1c4cffbf51f856cfc76403c60762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc5ad286bcde308d0de8dc78aa7f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e64a2bcf2c52caf877e5a18fc859a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb9ec4177581c46aa4681971c0d59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b1f75280c78f03d8766631005ecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a691c12ea66913ccae4e600f06bc2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ce9aa8924de487ec0d6aff6c5f2b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd921923314691b8ff255cb0c37181296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda152a7552316ec1d0728e426b5e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea29dbe218a7df982a2bde65e08948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9fceb5ea701c9d13ead4a8db887e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bfa91374921899a4051fa5713f485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28d7cf37a3ddcea2ef53ff44b8b22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd903d874db4a607838aa33960f253302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8cfe112dc653abd59d06c765067b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926917ce4394a7670b026a2c1827cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ad144299698fb834bbf26cae2e7d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f077bc3fe4d896f136926a54312a04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e7d0d06a26236402c0f44250787e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14cbdb391f46fb47ae9c6c6eb2676308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f04579b0d0ff13b93165b326bc934309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a873b614e02bd15bfb6da0bea058a09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b578d47a13005fb7a614860997ce733311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e32db8dc6b9f49b3e3ae0d8d815a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0cf200aea4762c0235756586338f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608466b7b34df78eb74c5808ee91b57f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe854bf2ff31b2a2e19c19158cc59ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b292141132a9048b7509bd832eabf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75fe5eebac8302c3bb55f0e9d06fb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461456f15ba48a8ecd70189052f2ab4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcb3b82cecec130fbcc6d3943c82e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792ff8181d635915f0a597859d9079320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325e37da7f4f9cf22c40795715fd3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43dd62fb094345c318df09d1edc8c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb513e79a3eeec2adbb58fe3ac5d764e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587aee9cd8b29b99456afd79ba96d37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070691751de03e1dd8af9b2049fba1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3cc4600e082f09eeff3bc1515ba72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db846802b88616672271d56eedbeb9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a870cbbe1c17afda399a83a441a9bec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f6a5cb9f6d1098b5cbdcc52f2e0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c41ee8c72edc2d071c27e0af70d526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993bb3bf7e64ee0fcc0bd87d209941a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a14466fbdc0539544936bb646b47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930dcc2ccd3140dd764619c7204244333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d96ba816f81a142ac5cbd0bca054334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43f1ec1782dc60d3fde8ba980065d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d4e543130139135945c5fc01c7de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d055b70ad0e2ede7dee47242c9f0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f48dfbcb7ed6d786f4fe38b4225d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a47f0084e939e81b902fdd097ed4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45935c0f35c18eece8247f36d2eb3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b992a9e065aca440e70217aff1de59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33290bc900a268c1e820e646bc8a2468342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c92a6572ba7aae73e6ba2dd0e7c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dbb2f6a1a9f89264c0202476b7fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8ffc26672e0d5c8a177b3a7385e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e051f31def286a9a2f47d74176a88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb4d273b9dd0c159f3da53c5b13f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2606866c89dc501cb4abd048b9840348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ab3b649d1d8f9490db4cf9e33c4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6f9f3c74208734fb73e3b8148034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be216e1636834239ac5d652977fb804351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5e60c8382b7ab9930209aff713d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc8bce59902baf498a57c89d3bd6e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31655d6313c493d14c947abe034868a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118f04b3b35278ed9327cd36477f95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e88da08bfec827824d1ad2ea6ef4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197ab78c9f1ad4b926260fe7d4836a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8d930892b6379086c55ba7944640e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed0762563f5734c4e108447dc7c48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e074af03f82c6e01a90347c19bd337360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56e7168e44e92ed8abe076d45ba42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057bf7e6f36dde236f97db65e0df0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21f8fb1e803029a98ffab81839ae0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12cb630a1d724b195fc63dbdebdfc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26536c714f4b070736291a130d6ea12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88530b89221a51b0fd7e8bb75157fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89fd6bf58fa3ff267ebbf7c83102bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfccbcfce2e1e4f01db497356b2395368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc3c26de8501e27bc92e95c62a4f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891527e88e8f623cf8f7b5c81951a2b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b758af12949bc733ca8ba58c51da7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98112e46595d78682a8727de20735372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c72b5a4c2e75f215977663a2e9aab4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400798ccf95661f7fa4ae1d355e1feb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89388249c5adc5f1ef5fc4c275cf38a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d402ce40403796d6dacab2898b1c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901eb2ae3b3949f5e606d592ef9dc43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8e05b98ed4ce287cb7cbab1850843378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b8579027a258b55414c3a167aef5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad41b6cf8a4a2308946b15cc600c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9b5d645d2c6946d43274733b79e28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866c78255c46baad03fd9811a4505a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e20475d6cdb3ce0b8fe69cc65174f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb7539ceefcaa227c55cd8a36275d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bee322c5a024bd6f49e7520f113cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bbe3f3136f89811e656498800856b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878034e2df2cb97f0cf20871f7095ab4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28feb702ba38f5cae4a56db4a212986388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eab682caa190e25dcce8803a6c6b63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce125df807b8c660420df87e2dc131390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add3d5e4ac0396dbceb78fd34d76c53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d0d0de46c7c37ff102c2a6d7ca8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c15b5441b57e03e9c40c0af7a299b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b858e8e58cd7cc3042a1f1c268b799394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2f6da7db3c1a0dab7c9c3442d7b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c887f1edf3b59f7acf6de6f73a737d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2d53c0bbdabd4a38f43121b2b163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291698e5c9de5bad49b7d016089dd9a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f3793f11748729eff72731f126ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a397ee7bb668263f2a8b3a253b94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb02886e25eaf90431795bae6e5db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be4c98911051d660bf8392bea5bd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b4ba183c247752cbee9961d1c8690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf3a51f0b85fa7a5bf87399a9f660404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c79b10cb0d0d2d9e1ca675e04c69b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bdc25a3892b146eb49cf2d050a412406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001de5d70469f0dd7c6b3f7c2ef09f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e62a96ee9af9c4fa90b852fa2c35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963315955faeaac710629abd0fab1386409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736bd7122a5e3f829e4113c1d65498f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b682fafebb5c69fc3c9e81cc9433fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a3827e61e05e799999c75f306a86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886bc6b29c584902239a33c45dd2b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274980460d64b8529a62f8c5c976fbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd3972a6265e6169a3be1eb04e60ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f16fc206776ec995956c0f43b1db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40cec75a71556c09dcade3734fcc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce169f590dd663d178149c8e4be277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb88cdd0a7827e6c70b2548bf341d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2653b26f81eac89028ca56f6c4cf8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008e683d2d37366b7c608062c0cc02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613277b1e7c0371d9dcb001603e064422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900c1e070fe8555062ed5579aea3cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e24ec6c3f0ad4d50bf3780645338c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe98344800848f23452bf34e6097296425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec381a72dac73069a7d3106ae14e319426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d966158ed77971a3c2d9b384151b4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b4d7f0afac1f5406b4dede19bf3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec996ca8199193f0d3d7d3316fefd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1c17b99098d4a27a1bfd821854ee6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fc89d4e37f21dbacd9afddf3b5e75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614f382dadf803f1d1ebec5cdf139ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f96ce78a0804d5de9d21266a5f9c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8c0d830ba33d340928d42818a8db0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf419db8621140615f7d70fcb795c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e16a0c07354ee92a1209cd7177926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db1a22602d365e76061b329e71e2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da87ba205235a6b4bed306b005673438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c23277b02fb78faab551b51448ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e034a5430643d33f7c31d8f940fe7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057f293ca115e88d0fea8b39eed3bda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534feb15e8bec9bac27016973137246442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42801a095d796214f76d4d8640b06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce68a5ea9946a8f50ec1406f187a8f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c217f11cd1d53b2b0c023c6d1f1e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab57b7ad047f7e5164d6cf936002b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea20a5e1075d856fde84a0181d8c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7cbde92de4ccfcf1b955e7aab3294448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32dc67707ea9cf308f4afd41d52e3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885bf397e185b1d6e17dccbc488a13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0a75abf51e4e5fcb37ed705311702451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc73768c8eaf129406ac2f585b110f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524e30d6f5d6200cfcfffd253924b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f383a4f022dba41ae23226f1377200a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a285d349e5df5165786b4fc8bdae69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca761972e7f02cad0d1b55ea8239a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd258522cdf16f0df6f05d7f178ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6375fffe02966e762717b329282bba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db43da73c891af41f1402432b5e71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457f8abf338b8be776b3a3b7f7bdb76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9345c8d9bf1b5a9bde6ae5dd42c9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c947129edb6e5c7ad7fa3e08d5752462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4057b7fda40ef2904bd49192b7deed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0f440990c809349d095a61fd9a51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd532afb37eb28d8550c69a468a15c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6085e0870153a53a33697c068dda0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6d8ba00cbb3b3f7c0da04c430f2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9d7ec866b729f6617d941d616885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70bedcade8220cbf6553415c43132469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc079bf3c29c6f83ccf2dd2c638f4dfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f7829d37a26cd318605520ef5cc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc4cb0b65e760b0e85346daeb2338472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782fc93c99e5ba7574b571d359ebc76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc4b2c6c8b9a7219e4f58767f919b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1bfc4ccd40b923b142f92c77acba3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73630d5245b84ced2306e42f29c3d778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68641ed38e1f60031fca0c3c03456b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66f486d638aa91467a01e5472deed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12859f6231e81682e86afc47e1544d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde95fc20f33b1196d7684da188376cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea3996564627519a5ef0c6768bc16d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daf3c6db70577b0fbe4c593cba34e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab59a1947fa86e84ecef44fb6736e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c67e8b8470517c2b9b8f1317a4bcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83c2854180dd1665317fcd116e5cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd121a0408f22f2ab6524eaf789c48e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b3fbd2c3102ddef344528e9cb4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0d1a42cc76162fee2cd455c2f4ec7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e837cc76d9f3ddf859b635859ca2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff857502cd0aac673d2398f94789dee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f373961cab00e788086ea3062426491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663b834f71928fd7cf3d78750a94d86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2248e0cfb818b5f85fde40b73bcd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac4bc4d2fc5ccdd478a590a46d5bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31683b2e63c6a5b196cd68cb76474ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5bedd40bd16fa7243a6206f70bb78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5908f15348d75cf8971acd8d03b87b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11cb8cff2575cc1f9a0f3072353a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e072586bf534af14dd5d45ddb3dda4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9647011e25626f2d115f2e44edf7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b383f15ca02251640415a067e14790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1c8e6938549fae0af24f56e7a6e3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c239eabfaf3331af63d5a41937be6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875392f7fe365def16ae843a6352ae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055c9094d7494a2eb8ed6197ea3b0fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e181338665461fc88611f329dbb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967991973fab05668ef10022815c7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d716df39cc18a8944e75f738aa1df98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc729e7ec99dbeb5571b5fc55079069509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc733288e354527d751f93d5a429e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbe0289ceb13aa15ca4b00d28ba7bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43720c62abac1fcef9f7f86310bed0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e10a9e5891e2448b8545bd6584b5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d9ef1dd63f25c67b07f79ac9dd0ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db85864f8d0dc433619ee1952fe4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17b73dd07ef5207dce35cf3304071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51712c5bd7949a76858bb8952180e51f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840b2c17ba0f8b1f1d173d81751fa8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc0a6c0359d0540dd96669ceb514c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f946e2317768e5a2084e99d2490fbd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4414daf2e1cbdf3337b2f7050e19f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca211ea29dc62c654f40c1b2ac58a14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaea66e28f934fd81e6df62294b726523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93d9c0cc28855a3b54fe6d0de36596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976da33ec4838413d0e87e61729936f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d6e6668246d878cc11c36731b734526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a6083d1c4b8da3032f0d5b6d6072527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d5a51c37edf5692750339db36f84f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9258acbb2a7a6940a0d8062875227b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d251a0ab938c5ec7993b3969d4ed02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf755ce78438ea5407fb9a6291803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2340ad4102a33bd0a6c3c5839f37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17236923175697b281ba4290a822189533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484105210b2c4cfdf6987d5a8acfa988534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765241ce4479df924d260ccab3ef0c36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428002b2e3efa9fa3af66496b0bab3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647400ade82fb2e5bc02195647562c38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9da89a06945de6e1ce63efc71d663538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163164df9e1731a805d20efcf545967539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936f86c957d466ea4bcfc1977145e7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd5252045e1e87383d986634a8c8e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9e892f66e347c99bba6a7fb25fe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294d7d1f50c71fa07d212ce6b3b55e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab54aeba60a196e9d046599aace03a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524b29eda885ad00c9559657ec33ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0db2defe1f02ba60e222a250e0818546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9deaaae979b5288070eb18825e18f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fbee9d611dd29949cc5db6c92e70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d06cbe90c6329802a6b54e5a1526549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d319e0b7385f4f7d8a45cf3b10878550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9723383f181243a021cbbe2d098f512551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edea39c2970a64e02f5cf268614e30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164407ff6bcb5fb0a0be96105306882d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86dbf26dd0d93e4fdedc0a8e732713554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc21274579fa63a709d35b3bdf7a00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8291e9e305bd5f685f8f1a55ab9aec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19713be93b92ebba9d14a694c6ffeaf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae63af60ce65d009f3fecac8a04fde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c075fdd38b79a4e29b8bd375df0ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c19627af272660b2997be95e40ae4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3d7776f767893fb1570cc5758af8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9148e62aebb3fbbc2e0625e714e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae954cde6fa9cc34ec04ae2569e839e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509ca2ccabede76d67e57d06fedcc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0d5f4b991c5180bff55f21e652f6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3db58074d5226c6ce19fa57833d94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75742ac8049698c3171f56a9a24eb39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9c0d9606d247233e0271de61b1c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f1ee46f6f9446da986d19b0f4bc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cfc4b044c0e230f2a40359169b562570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200232e814eb67726aa18f0be8dd1c0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607dbe2718b706fedb7622b058de2b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405d704deea2213b714a11f4511b758573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23b1e0b41f3084207f1d637ba020e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eea83ec3db32855ecb32960d22f0ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d29f5919e6e7a8f3ca7d985f3610f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6728e449aec034f573b405e3a83920577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadaef0c0eb459d1450d0dfb37be15b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cd2f53710190381ac5cf4d212272579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591284761f75b32331be651828ec6004580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f47e29ad82f2b76468f49837e655581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab477f47a6cbca20c4f448b944ae32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d14f8a5338bf390f85f1e856d3a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c7637e07fc9d6280a9998392b8f92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96253ae87efb175bd59962816e16493e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb725550190fd5f5d4bf321e1ebe8ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2f07f1e42854dfcf95298fcca4dcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159560f4caa6e8d52d1d576f78e6a29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d8d0cbe0c25e3ad118c4e6c3bff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126476f45445eec4dda6a637877a94ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6ed89d648b58332920ef638494e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0120840b43a031e5ec7603a7c24e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7cef3dbfedd3e72573a806559572593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2f38b4f14bdb889811d88d27bb107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca8dec09a6b07f020736b79fe9f74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387639cecd434b4d6206c913f05cc1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b24088574fa2b539d2fb3546700e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9fd45ebf3e04e5ffcb521df1b3af3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e5ec6efc81e7044616635f870ab5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f464fea43aa656a78f82c3236c340600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5a37d6028a2590eba97efbf80d80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f680c559c99b7996af4b8a08c4a007602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef558a2358393b1f062608110d8d2655603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf41df71b14277a093f8777341ede604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee6ece4b97e229514127d22cb47c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d7eaad27e114a6b797a89ccd16fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e8a96443a08f12cb952c885a9a2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924718b94e1ee0d0be9b7fc7decc57e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d24baf5e9cea4261d99e840dea856609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ab608d497d2a414ab20a57cf2451610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db177c15360b5423e71e2ccba42a40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956982be24761b9228b3527309bd19f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6b26887f33b1093fbc30f9d0725c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba78c9b0d9f5c88620e4b1a70a0ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3814483da0c5941dfb45c10a5506c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151672112239145ccbe9e52efa3967f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41eb05ca9ac0b84353b691113d5e50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aac2b692d86fa7ecc75535a5d3d53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84793cc59363c48f331c4679b3bf64cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c91db6da11f7862519941b4c0aa8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b454072b1303543886afad02c9b8a2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51a225418da9a5e89682135ac3a4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4540c7da5a7726a17b1259597056a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959d42a3f93bd10e120ea22d7b21202624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79912461cccae41a3447197d6b7d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac0aba94cdadfce5791e11f44256e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1eaf044615ee2ffa6b8266361956b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00fc649d45dee940ec12d7702b8f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c28f5728b481b4fea816bfc6bee5ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc692757ce4e1df638a8c49f71aa2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0caea414d00a3300f8905c0cbcaa85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff29a5c4c948e522054f5e0ad15cff0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685aaceddca1fc057a3d4c0ae9df6b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8c664d105ad0a6dc0e4b146b36f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec8e13d43530cd30145957da70395635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bdf4f28c5fc205196c1af22fd2745636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc58987504e7b0ae2f3711af42501b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df32bdb5be6b1363f3bd676b4b217638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef832289307913a81266e7df34f7d20d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead4434461f760dae5203e59598c2a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f754078536dd285834c18f69e8137a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936872ff756e19dab2bdeb6fa204ef1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a353e6a9da9839949c89f52fb3a93e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9c1d3cab3761b858fd09766d507da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a471019061fb8b4dae2329e6b9932d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a276b7bc2c7b12d389a674ac71fff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077990cba8519ddee552abd9f317c1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955c002b4473f549673518e5c7479e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e313b744732c89f1ca38600dcab08bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56640206ea1d2273ec00ec7f46acec19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56ef18b3d24e51475c7311403e3028651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68e8b06d1b8b73d0045a29f12b120652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589b99307d1f9fe225ae53b65cea7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816be42445ac642a222f25a8f5dac9ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43f22d68af19abbd563eb89e23e43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf0eeb4e0511134c2d4db17d2848d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68e4b074c0975ff2e61963a937bd12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6569a1c479231240736f8b9f8d330658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d5dde8422e84b8902f87f3cd0d94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a00bfd5fd8c01ef9af47e8a9f8e3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f629bfd7c788a601ba89052fac306fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d29448aa9c6f0c6c3bb6daacb9f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a55a37cb56e03c09f95e511073359663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7b428b03cff9574f0d714a91dcbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2014fe58229c425cbe0209e91dddb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e00829008c09dfff75117c5f166e86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070073f971436d743be330ce200ed3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5346430f341df52b2089a046ff0d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1335081e51e9aa03743244f7685e43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fe2995dc7ec76f85c420d40dc49b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b28a7c356ec8002178e4768e23fe66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90469c473c123915e8765d00a1a319672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653910dc68716a68557b86eb1c1251673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3323b70c06b6e06e6389c0f8b21408f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d610407d368b2dce3eb29230d6b6b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862b769287c78cb20873c58ff388f51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14be0b2ad1f4936f2c629d9d638d9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd0a021c64d0e088823b0944bb972678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983652d1765c6eb91ec414609417a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a0abb040deafc0be155a3fad987a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474e5256216163ba736b9345e81d49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42959d2a902038b210c8ed8bde666682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af81ef353d1b47fc6b964b34a65fcb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e53bffce613237067f2377511e5b6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584268a1b163043f8cb37317fd8a905685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5a27cbbfb2ec2d776101739c60b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4d567f46b9bef4bc8aab51d1d411687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef648e72588fbff1ad30cd3c669ca5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd3f8ecf00aaf24ddb0a5ee75d78c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093205b0128c9a5eda5792f2486f764690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5dcfdba2b92a8c2e509fe634fe39b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104565f3a8f3a1dd4615e2b8f2e2ac3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba9e599a77c76c43d7da638899b1d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb3544e38379a9864a618d4653e93f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360afed5f4a327d55aa38b92954eec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6291b4173f178b58c656c3879c9c37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e2101b92e38b28bbbf50cb8a0acd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147bb8cd067d22a24657e131752b0ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae26295ae26a29eb15587fa982ff6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09bcfcc0e481619c3b17741e59300700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8d15357183463e232d60f7b080cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5aaf83863b265ed048a0552bd5f88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3525505862130620fab1a7cfcec2ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fce804e324e49a9f60a3f53d39e31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c33babf94ea0f31ba2171ed4bc8e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f4981d3d17ea674001f6944a7690706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d4cccf918f55f224157ee87d82fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306862470395e27f80c14a6dab2a787708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519080fac234395ef30e27209b3bb44a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe8a70a2947f2c0d9c338a3311e57710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b287ebf1be6c6c987f0e0ff97016dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65cf63930f9d1690d1099949fe92042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e08e48c4679d0128a194eaae6ade43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a6b68ac09215ed6425fbd3829ccd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6833058a4e8f2babbfb99a7f1ad7f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0871ffd26f9daf30461ffbae597a62f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c009ca4c26a08b66d2d19b942d770667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc02105010b80ff45a6749d2373538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d31109486ba6f3194486ec2ac4169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55603a10c03cdbb330b1de17572f6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390ba8a3e819cb78b9593b46d7dc0cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4015d5639bcc5d64feecec8c5bebf8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d161368fa32e33b8a4cab16308a9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176426ba655c5b08dd4fe0e7ba5f46e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1943d7eb235e4077fd965ca77b6a34e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c89de1d9516e6a127d6e6d9df8f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f3c6f280acaa3e5bdd6fa6697930417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af26fa911c2762431cbf425ddf47c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d513beb5cf84cc9528c733aac10201819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c97f2c51fc5c5c0e23a3bebe224e9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e46a3790b7dfc12f3f82e586085321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06402cd20c83beb98444c8a88a375d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222902d79d12162a2c773731c5d50ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392e005bbb87b6f237a26755cc8926524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90027f24d3968540ac21cb6e98d308f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6a48d043a9e07e3c3682a91e2dca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a633ed321bf8b52bb6e46e2deac15427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691dfd317354acf03c5b61eb8a61b1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ada9c5bb9233af5b31ea4f279315a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66639e352c4f35d7356b4604e8c56dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58784ebcbde531a00c6f57943b46ec131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc47817be0a2f90565760d10ef07932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bea2d4f97956cd75f9f8d09e3c1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043df0ebe9c94fbf953174b1650d3f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2663d63f6680b2d505917749807235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271c8628e8f747f607ed4bfeb62def936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160cc1199b8d975e81eb261d185ffc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61947d174244ad6811f2a68a1d7391538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6924f449efbd5ec6badc59231536cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e557d5f411095d403635ea309896f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58d4d27c4d17134fa042afa0c6d2f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b68de825fce8a04408ce916d2a72242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775b45b56b9419f5fb990173aee2d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01249c021c092da5e3ffb24768c86644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8da217009fd9f6c9e54a0ec1bcb1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a668858e516de03ddd14a3ab3e79e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1bf9e808f6a702d42126927ec86a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1640b88e1a1aa0a114fd526c4412d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8793793dbb435461a6bbb27efca1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd8527da1a37060798136a20075f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505435f50d4bd5c454bb168d29353dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d691f1dadb71d3644c0e1808ea440be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34381d6e7a440d83684cd73ff700853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6f582536120e01b9eb6292f994e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0e0a7545c732c6d8b482f15dd6b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbeddc31241edc29d75a513a165ef756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aecbd8d4a1f55ae27c2d720ea85b4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48843496b447114e7d6ece07ca678658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bce717be2a9aa159bb2736bed0d4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd693e550da73fcfdaac585516c1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf231ba9523d518ff315bee2f0fe1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559eb426f94fbf37c745fc1f57c105d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762617943b6dce8501b330791f9c96563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa719d7f0d58e5a9f166906e01ac364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6470b3ed33979411ce61e2d96798cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a9175fbee30c2edaba768e8858a8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369c9d7631fc9ee8c5c50b8f6d53a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540d4ac27bac94a2a9f21637c934a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eba0bb70bc253c1bd61198dd3548069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0a11987ea15c059ebe3feec47dbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d34a51908de04e32bf0197255a3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa1453d7b5f25a3bcabad4e4650ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0daadb535775407b64213b85c59073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438c1b2a71f8666910817836ef1a68674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698c9bc8bbdb894130f85dbc78b53d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10b76b94fac193a27f8c6cd01c48a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303598f9443c9d3e5078a69d276a8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cf8c4ccae128801e7d5bbb7d67a2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625702bc472621c26c6b138b0666e5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8d9f1787c02a5df281b2c91130e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f434bf43bb43336572dba077ebb0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bdb47125f59f3914bd812c3752e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbab622c7d68d337764ef0e6dc7e3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8cd0e5151e65ddd917c2480c9db184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa00f730d723c49d19374da3908f0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1c90920cf87e5e153ee12215b16a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c8d74046b71e1af2b9b5c4542b21e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb06acd8e3d86348bb326d25f1c8e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900d0e5c1abdf119a005611bce0ae389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49738d7694287bd34fa255bbbfc25590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c99dae13e58c87551d3ff0a6e8b8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe36381d400f2445da4049bc2c476d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397140a47cc5071d68b5b9af802b49693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687545d526ec8e1ceef5d856d76913ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae692a7e38aaa23a1f8bbfb2129f2e5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83324aa1f801c9cfa2620d9e4cda2d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a567221fb412a972a7b82e62424ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b066f8e543a709be4af1c12df56d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff208fa479b7aba2d9fa63578576b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c4dd18e30a43572bd4953be9f614f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f8e93abcf5f668392be6ec785413101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b440e5e2d85b462f52999fae0eb9ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc37eaf0149c478c76412c2d3f8e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fc3dc10b3e072d7d8a698360af180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07ecbf6fea99f0b7ab1aa482352f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e99c2fdb54870df6f3c8918ac9657106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf87037127a97a84750c299dc5ad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86186734c15aed766ce59616e2df06fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c857c62d153e0920b4b9131394bd3ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f8c0cb3e81b978b516e848c37b854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea17f8e9af56690ab80f4aef6dcfb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432902108d97b1cc80abb13bd8ff810c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565814a86631886c31b8d5614858ab77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64b0be3535454b46b20aeacbe1d48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623cfaa94708976d8912e6286362369115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed6e6753a4ccbc04edd311f27b2c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b557171522f50a6858275e3e79f02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a2cedf1463508ca8406e15f548aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f891ce3f094fbd63360ef3f8f64d62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a3cae8466aefb15fc8823eb89bb46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e5d9fc2708305be8a208c46f2a8f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9cf546c8ca6345acb5ac175e760e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5002ab6f642e3b8509aff4997066123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0c5ce51d761319d45034bba93fefb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9305cf7598fc138795a8c9a1270fca3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0dff55c49845de0c70da853fa975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d476b2e68613a44c1e296d9a054b693127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69153d716f01d8df058d0deaf0821df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9980d1f153675fc544db7ea1eeacfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09719f521fe1c5d7fddd9e799500fd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d4fedfad339d4219ae7fd6ad6ffc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8ad0154667f1cc55e566b3a5c66b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a06e61f62ab29c3fcd2806129ef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee490c2966d21932c6bde3575d5d2b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a701a98f0a0df37644a61e92d01befa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b72c0d4aac0fa126238944a5727a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b01b22eb04c4228f212fadce70df44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7103eb5493c358619326319dce1d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fde311ec89066adbbe11ba935fd09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3955e7e97f4dc2169c25903f04ae41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76831362991c051ddf222bff926e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991743aecf1dfda1ed837b789850f37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab93cf06f9d9e68b285d4003dac7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d1dab965fb7dc0361bca00489545144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968385489e423d60ed87d3260d487067145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b365bf1af4c6ab0e1045aa28cdc29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890171a009806a189e31cdb212b9c28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca335b7708059da5eae3c657b6a65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e81a9280ef3f88e8fbcae01266fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239f9b5501353e28a32143fe70136e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d778b18c3d5b344151d58e0171e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57e81e695d42a7364a8790c9c79921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78c16aa1dc062ca85e86c2c7b726c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df95b3da97774e5ffab6e9751c235de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236b554f29585936ff170bd106ccbb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1740fe08350a4412d2bf83750b9f44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fdf803b9e4c38230c90e89c6488dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26adf3b20429af42cfa5f7f860cc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfef180e477d8389e4fed8b462cd591159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12afb2906395b51e42179918ea0da1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5598d01c923f53e913e3400352d5fbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b07dcfe416d480db0a035f264d0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698a576acfc9e5dcef063fcb10c018163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d46c088a6a397126f192ecf2548282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0703110403ae08c659f1ee6ae2b9d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e25609d312dc6194b5fd09ac206b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083ecd1448cdd36fae891bac4d694f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee558d79ef88a00156d10b1cde9ff3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484212d340ffa5d26f231ad46b2efbee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28594d98b6e89df4d87c78306f32f259170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c94daa903995a158d4bcc92f65936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e3459e4479771d5c7fb1ecd883fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e86dae5fe17c3f1cbb8608a4b803d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b430adaa17632019a118f9f54fcc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb08161a0c76a57f409f2fb6386a4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053aaf1fbe2c16540d2223743eee5af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f464bcb7c14f9e7283e546b5fd2f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63fc9ef5049f93c267c025b30ba1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891242b0199f50aed566ea24ae79367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7dc7575d6221ba3938e9f942c8dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad493976ddd7f105e5ae85e78c9bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d089287f4b7ab06eb8a988e91010182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb947cbf6480fe81eb7c4d5f40f8eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eccdf61b340b41b507cbefc5573b1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50807970377c97a68003987f55d68708185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ff53b048db4cff75ac4e16767483186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c4876299c2891a90c2d0b124808d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d189f53033fdcc7c630bc4d56c6a5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d155c1d8ecf2b087cbf596a9879c5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d5221ac268d0dd6c21659de22987190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd59961039b7c71b458d90bd4a624f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252600aecf714102bc391f647550bdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bef5aa79067410cb6ed1f69566137193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a6d5e752cf88024cb2d1075ec2819194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f54ab147f6a7f9bde36a46a1fc62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f21916d8d7b54e767a7bdc10db999196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d569407e36afd0b8a24627ebbe2a77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76b6b09abc24b833c5a2d52c477886198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41657612f30e20894079f2ed322f9503199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb8f82f8918c307ea0e01d5006ad85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ec5bdd875eb8be34cc3020b9f236201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbebc2697626963069b689a63bb88a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b196cc787b8a765bd2d96f4736d2f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182127b6635752d083d28138ddb4085204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e41e380e40d7e050a4e1f1d104fc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d868822ffeba22d38371ac001477206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf0ff9445cef1818ed61f9290cbd07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5084e61993cfa8705c34deaee0444208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661798702a93418ef6750125e1c96e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f22860f7a95892e41fe8d2547b24d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d207cd8a3a71ae23150e7a16ee968211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7cb727534d330e1565007b8050665212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e04c0c2e83887e2a1c3db4c82b5faf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb6e41b4b12c6ab9d9c5b37880b22f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149e15d6ce19c82d2fcaa5b81141ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c6ff3cdee2d0aa9ff843a191b7ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e177b59f02c5b11d1559852433fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456e0a911db4802ba0a29713c5df114218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8333ceb29f9999840526fb896716219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177985cb6e468b6675c0b708c53da8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c659388236ba22b083eea5f60b3c04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c48e3266eb8259851cee7259d8be2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd394faebd98f1ca2f3ba9914e7cafd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a86ddddf0457fb1b705bb235b32d29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033c0d3d2be45ce68138f913186df9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9fdaf4dbfeac7269a7849c00cd6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4da4869a9d8ad685564e8b9dbc598227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2254491548ffbebadbdcc8c329f23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6a402e63c5b51bafc951caeb67339229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a4424e26afb38bb26b35db9692f85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c10f8de41cd7404bddbef65809da4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63ca5f9ed7aea2e7c9b80d02331bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43516f290dfa5eb076b0ba358602c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c89b28e9456a859f77959d3639d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10e337d93ade2514d63499e6463bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa7ded4c146f3639e054ab3d209dde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205de1e11a48eba7c783f446cbeb7f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b384c3f94a849f50361a436360ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2176cd8d6179a209440944d905001239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67342d0442af51419255bcf38513aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548e8a9e01ed0aed298d8178bae6f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bcf804c81b88341697667d40d86b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ae18cbb56256118042cc485ae28b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8bc1c355d186f4f04f05955b3ccda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecb2b991a160177026fa00341ddb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19eec1309c81d46bac539b6f45e69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d1b46f3098937443a962363cc2ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7433da488d04fb42d95f5d93bb7c12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e137026ee4cd924a236223d3cc2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053766324544b1f2d842d8697959738250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7a9dd0183da5476c7b3c5beb37949251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5adf4acd7b400163fc68edbd1113da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed692dbc3d99655f75ec8e377dd64a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa1bbe1296cf299b2b1056a1918f4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90c77e2347579549519ee7a3246b89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae808c43f5553369cd184f9f99125c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b9def5bbfc2c78482ba4cfd99170257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d602d0e74dc14004e22a1519f1be6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593239bf8bf535a907116b6e18fdbb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ceb50731c01cce1a7c83c2d795054260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d7c062f0e8ad9cc69f3f5b7aa2ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5967bb0e1e521b85349bdaebfa21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b579f1f0a08092ec3c72be1aebd0ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bbf685db9895f359ec4661016c55b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa71f82778f7f6144be73fe993918265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132316de429973f1004586f4bcd13a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7708c0062e2dc91b94f255daf72d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b457aa17cd7c8d3333dcb8230752268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4d1ee9f01130951386cd502a236d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3372874a332c432b635b5a25ee4225270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764529b70dfc1abab4cd07250de80248271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a7a477dbe1c1ea12bb956c2012565272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff69247fbca28abe71034c0fbc8c7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1af62e6035c69e2528dbf555db1c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf05afbaf9c233f57b44a78170dd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b1d1b4bc59572e071e7ec971f7cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193de43e7d798b16ac097aa459f1f8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1253212df4406cf935b0d628d5d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67462d01b1b847382f9b0b3a29995424279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a506645e70d146100d9b38f9f541bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189600eb5ee31b9aaf122e4fe46cb3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54811bf80156cc8610646a2be5dab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352fad9e608cab9b635b3025119711283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60bcfb3b462d727dfb8cbfbf8af83f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc345add4d494e359dfea66326ed0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583850a174ec8bd0add4396cd756675c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa2f9775659d3b15cbf8fa818e1b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b35aed52bf397f84ed123621dba78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36151270f30dc4a92d7b271fd61f26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad4996b2654851a74d53b434d7a0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a01ce3eb35ccf4192f36142389c1ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2e2baadb4a01ec2159289198d7bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a767435be7965b469f5d070c77601293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60f11a4ad80f068ebcc7653886eb90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c7d8989d310859d95f248de47e617295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf36def9f520c78ae262cf4d890b43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30df568199a0e3ab110b89877b9ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fee99f21068603abaab9455df00540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e72057a332688c8728fb2d03ae14ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341748ce6cf44f0a978ee160e197ddd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd1d20030be5d17eeac144765e0f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed8ec764bc862cd42995711478c9a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1aaf6b27c6bc8b70f51f418b34785303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecedf783a483a1bfc6f1a8a40f8247304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c6eb9339d7a60f005651010eb0f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e2d36f150535b750723b821da6013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd200e2228be3ce91e86725d66362240307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c45ded9d3094df652ec13bfa6d59d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759563418587c454b36f860f49acbfc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2307b0022155d1181712212cb59b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3604f660e4731e681aa3d3a515af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed69868546f073ea2a5683ff2a134b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c018d25218cdce13bdeada6f9ae92c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b55caf72a3e67bfb65145384f163314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85b1bed18adb9c422ee25ce81d2c0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d13598f4302664f4e3c68b25ddcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c7e62e1a188c53a2d75593110ed37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce981eb9b5583d2ebc969b9123cb335f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ff26c7805a57bf25f2dbfe337fe6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ccf590abfc8d547f4616f134c96c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e52bb14f194a2a56218ac70499c8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb749476a77675f5d68a695ca31e2417322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a9cc7820e8476f05197aa3f75c51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7839f5070c6953cf4fd49482ee72fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db645af9c804413b844feba993dea1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f17b1c3e8974da52db559149375aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10903ac8ce0ab94583b51d83f634d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa09afbdbd466ba0f9a289cc385f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b017bf3d8f03c7b195340799732a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a1d3c26530315355d32be8bde774330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94139245b67595327f79d0fa455e2fcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc048be12a7e1071195766e82247bb2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf034597cc852e1d8620bd0b505b232c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aebdd832cc39e41dea290d3bbd4f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7327492269c55993442c34d5493e99b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e79bd1128fbe3a33cbff750d6cce68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8ef638c2c5047879c02f021f8b72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbc54d024b2339416a4501143ef5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a91186972054e0ab68767754edb97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7729a58cba26f620526be783b2630340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7550736938d29a7110c5f204045ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d611ba9e759f3dc6e4c840da183d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ba1e264b2f6a5bc329619407838a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf3b493f585f994a038afa352c04d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161c75d56459728e3d9c7aa7ba2754345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1c3d00e574a610d56cbebf4ec0bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da73fb0f19b028391fd495810b978d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99da65472ef23c395e832800cc7472348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac351f0771a73114f60f82b67bb1dc54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976181debfb0b358941a9a2d9dcadd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85830f30d271b1068ad0668b7a896e5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff672fa93acde13380540b9be9030f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404349e950aa8367303c90da788e411353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f77f6466c9cf51eedbfc26065fb49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc139e44e224c9ebf8d4b49d0f92bf74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe24152296158e3aee528cc31a4b8e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90138522c44396b66cd45c69f3b1c33c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c99387861df5f67d0cb74ca78505358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b597978a8e81a2282c7aa2516b0c78d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eb20ed08d3e7612bb333e35b9a1cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716ccbdf3a5215e99e2a49dda9e7dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e92b18ce2a4f132cb601eed32aa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414aa358bc196131c4e05dfd48fd78f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a96f8114b622a590b3537a83dcbef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb400cf48acf81444e0add0ca31e02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e8aebbb3d1fbdd9bf4ac6a46edecb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee322445e8becc8bce3d553e82484367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865499bd366874068b7364f4bc7c7d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973527b6f6bef4a5c2c078515ce1ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691dc0c4be2427470794f5b58ebe43f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98055f525f016d88c73d056b4a8c6019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a7a520051936b8fefe039e3fcee8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa646290d0476d620abcf98855b3bd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51aaa2aa913f4282410908acde56a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e65b4b791ba88882e214f0a150e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021d41f70313354379fcc4b6f53b48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded45903ef96c721b08d2085502f9f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6aded74e9d585cca9eaa5232471d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653fa062ecfffcc5daa195489fb274a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551049a19a48abdb7415d0447913bf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3107c2ba72a2231a735af346599d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da71a353c34a796be6e4b0d0eff06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6616921db5b1bc566b30817ff5fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75661b90f19cac91071b2b847f0420b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d49092041609ed6e956a84177a3fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057ef57d2b808a1e31b15c8e180fbfc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee15acb9ed5481358b74307b7ce5db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77dde34e71df78f49ea1addebf4ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487215512138eb41587ae26aa3f77ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051d6bdca21ee9fc8734da59af1bf8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f8e7c9fe3ba68b7e994631261d592391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81ec5738b363d830ad00769e14aa24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574013a8004b423111b3ff23b64264f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1817be1e9892cb96b6127d7c49b9ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e17f9b2f34513c508ee1e02eaf7caf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922acce26504674eec02f2f2b7131009396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420fb1510f5a1174849f2e395ef413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd98062b9428667b72bbc34a4d5f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c23d57a91126d583e4cebc1f34e2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1ec6a48a8f32b5b483a977e5cfe80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7812d4699712db59eee75c092a7c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a1f9f1308bd2fe89c584bc8f44d9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62294359ba6a12b41635ce1d623bf76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b566368a2152e57b1d30071731178404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ca56859ac78dd39996257a32946a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60f993c2efa544218b2499d07cb31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5121178929dccd1cc86c0ff9d11f20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba958387466fa21b26545717c5870bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa101f1b72ec9601ae5c381016c6a60a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808fd9d69247631a20a08b3832ba3ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b76b1be75086c8c12ab4079f9462a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236329712cdda01f14c41b8971571a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f62d60b2b8fd68325eb4f4b06e387413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8f368e86628a4485d9d1e567f6375414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23515cd66644b4ac21a9d04991230048415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29a525148f1a3a0d8b737c7dfae79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a24362c6f4390d203fd0e8d061e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42858856c6fc00dc557fd3daa8a42d0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b68f9d192fe95a70d18a63c4d4371419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf09acb1052aa02e29da9c790b90d81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c889c42e31666d07bdf4b7e93840cf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047982a0213e64019716a6c5a1ebea1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223e0c2f97040a2581be8f937ddea1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b78d3f9114a3dffb1638afbcc7c2d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de32c558ffd460659ab29b6dffd9ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c7b4a93b67d72d28ef8e4363b20db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746bc27b924d8d7c787759feb5e572427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fe7e91c8ace522bd9e2e82f30b18b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a9810cf454051c1788c1ba940e77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b00d340abacc2934c2a8e4e85229a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f805c21f62598f831981ae633568431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1670e58684d1d8b1e2fd4e6c6649d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3227d266eef92420dadd63503c0c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca62baeff847ee49a2b97d42ae2d2d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529ca94d7a30f5de0f4fa360163e748435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b9ab9b08ebb6b53bd6cbec887b2ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574d8f7c1388768f4fe0b0691d17e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b867a8e91c04c2901508c8e023f67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9774886cae0bb761b27825fb55a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82bb53c79d886b41533068c8f6a1e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12afaced33515e12860572198d6e24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75772f342ae6ebb9c1387b65f077ad86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf030c0b927c4709ed3a949a915b531443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30525ccafd5cbc90458d0e78ffc6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c318f70f18b042f39235e8ece83d089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27938034ed972fc2f0f0b38a5a0c1c5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e6639c6303c3fd397f2c6cd372b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a3c524f48a9417140bec972b82a2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2160f9606f132a60560801e6617431449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f67328514ae6a1a0b05627a6f502df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fca7b1d9d35cb5ef046875dd46882451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09df0dc10c21b7ca4410a5c289932f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aafcb2d70919020c7b8254298e38c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d5f76ca80eb7a5ad09f1ee03d5b95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a039e0595e928adefb64eebfda274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673ae4a892a878d853aaf801a549694456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a9732709b24fde3f57a9f25d55f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8835ad7674c4a8e7923ff4687c4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58738f5c687055a3a5847be145942977459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae3ead1c413345c8aeb9c18b7ac92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac4300165e84d19bebad4e6fa78316461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f35922886d9d9737405fd348eed52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39a6af4f51093d07a942f4f27eb3a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a396c23885e247f20ec68028dabd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab2e0ebaf848f0c624ae3a7e64de4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedca45b292a4be460240ac96443137466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be6f14277e3b7f828020bab98ccc4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd684b75db5772e63830664b02d56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab537823aa2cdcf77bb537e75b24df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de7a91e50af17cc15cc0d1704b8d50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a92af8864cf6d775d3f35af2aff0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac270d2edef52c3430de42c0e49a73b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25a4a172bf0fe6dd182f004b3bead473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befafc8b79d3c4e4bcc8fb537d05271e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c35dbe5513221b331e6caf4d371964475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1c32830b6fca11bb20a414cabd89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701a24d99a069cdf2601820f85d431477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443abd021a54031c4db52c2ca03ba02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f3cb8ea9ef872e922dbd1fa9bcd61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6eae69c244291834e59a8095a0edd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8831f16b48a4a75ace3c007c81ffbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a865bf49b22843fe4d761d88fb4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad36c45d77da59322049c28e67195ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759fc16c0bf27bf8442bab6c24383af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc902b8ddadae79d80c217d207e1ddcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b70dd910c5e446376eac7ba8b41c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00161e29fe695e097ee77e7d9f9ccc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12707ad10b2537277a93f7563a10dd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefbf6c91e6544af6fd4ba57c2bf82f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502cbecc7f0cf8bb6801af1d9023037490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf7d200ca4b7898ddebd448f889bd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395acda5b1cb2c554d846d87a7bc61e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b06bbacaf7a530d22d9cd11b602f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70583d7601da54261c0dec9e981c5258494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d285f83f203e04915c2a86bf07e1a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668852974e3a9f24e2b6237402e0839496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6c37457ded35cba685ffb508f5cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb422929fcca9b7c3399310c3d568ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff6c93a75dd3535d1de8df780e21d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a3972d46be1320e0da6b1d24fdbbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184cd4432d7d113b001d057f95d9d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95125d1c6787fc9a9171cfb65e4a83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb710303f8cafab33724aba93b34ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5a48e0c0eafdbb2a9d38c71e9bce8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5477f0a02fd6d798727d050c6ad44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f43aa9965bdc93a352e6d39328974506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e969900a585b49b62c9a2357b474507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b09dd9b989a6b75aba35647f9b947508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8091a32a8530f85796c42e9cbc16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc429054c1b13133bde09c07a09545510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8ad76fe1c677a36798948c5db0960511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f454f248aa2ae17a97417bde3b7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4c362702a29f39dc9a9426f90757d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59e7ef3d7c149a716e4a6c3916edc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7632d670f79be24638f54cc70e0cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376a6a113764f83396a64cb9ba59ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ec77cfb7bf64ef6a334c98800f84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c56ef6ce34e5ec1d467d32f477269518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fb3e502b38b0e8742c71760e05356519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49ff47d1c24534bf84075ea31723b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469693ef7f4fbbed5c6f138b5b91533521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7efd2528d844e6cf6199456cb301522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824410648100489a3dfabe3d61d7107523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458cf08c5c9a46da012b25609fb495c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d607b30adcb7b7f43829a8edfb520525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c96e3453e0b614f68e882df7ffcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9de9dd75a891ded4b9debf8420d1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8756fbfeca80f8e593f86a03cca5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5702718c7664529534e12d08928db4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782efc48a3304f8f44bac3a2a64073b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609254f3ab4f43515f694f9f3f50cc42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb23f381b502ee6c7508d56ef925e54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f68f0369b8e0a328cca80bab6b81e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24096d5757b2f8c5bba665a22061b07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e71da04f5c6570c97b08b5ecde591535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e403d5bd1c8e923824289e75e037b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f000f4ccee65102e514860268de3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753c04cdfbbe2356aa7ef40a80e739e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df755f05652dbdf5ce973e155baa8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480574310fcdd7fc5da312cbd90aaa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1fda169f7160ee8c98d46a875c638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf57bc3476fc9eee3be42c005b3dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4b02cd776670b9e956e0f57c1021543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a3f9a2a0c0792813a0477b8eeb64f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd446e7e8ca4c6a4d3f0c831bd4813e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48601c24e2f7f97302ed3deba69703f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d68c711c853ec49a30cbd7e5b2967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28dd3f40f24c2710ad05ea472e7de4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad4271e344aa16995b4bd84a48637549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c48d825211f0d9b7e233f85181e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444ff0c9a5400f4414dec7b5d9a508f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a502ca39ff4dccd44fde4361afb14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8be957127633d329a4fda004c185553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e82fae5e386d4ba2ce6dd1e08252554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbcba664cd93874818fd3e92387128555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1827d0e9206d59f3adc2cb0cdf2a73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93123f02559fa17255ed76921d7ffb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7cd5bd4b1702219a018da49e1e96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0927c936acba6c1629ac3bb5b843cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555db969f00719d85e16c456ef47f5ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217141283a746923ed0216fbba823869561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f831ca118b38721c1dd1d85b0861f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727f439336cb7fae2aeadb3cd71878563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bbcb803b900368a518eba65e98eaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe83bfd35eba9aa41e18f4189c6dd27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c4053271bfa3f6bbb03d7481641e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c0203fa9b1a474475659089362dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc8bf3ca6a988a97cd4785f79292e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03314ea9e2c22155772ca976206f73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a19cae3ebbbd3c950389de3fdf6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07969768181d47f8988e5a32e5663f9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af50e8c531a893b380efc5551282d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e643966349e259f285d6d047b2acdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c4ba92025861b426f7c1039b055de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972943b7e09a97bea7f932448686ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016073d948504366e9a0d586d7abb44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ddf75cc2719bf9d298c4f53b224d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f043d7ebdc63b3c784830b6cd2ca87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37eeb6bfab0716c7ee42791043303579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0adf2e35b3077565b8b80d163030a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004680e6d571b8e8efaa834f083b8b32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b3eadb2858c99520e3aa89c06fea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b7195d8ea08c3bceb9cb382f9f08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca823e4bedba0d3d621983677096260584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd6612ed83be9ab11a69b5494904a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e5c16560c4bf19323c67d231abf36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073069a71d138649a8ffdc446efb538587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433707d1e943c4e5298a9f47e7ea20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9ba8f010afe7b3f723c2bcfa37a33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1250204d1325072e533a147a77c8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1fabee04b586ee3a22ababfa8b6ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c7b22045de21454477df21e38045592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c238bb08823905e9398618bdd21336593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bfd6e5bbeff6a785847a418f1acc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae4df102504b9ee36024f099b904e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42a835dd1493f1e8e8e2ca56cf678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06696604d845a4337596f6a2e10ad3cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e08b47e3a9adabd7d18cf1dde3002598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a4defa77b7254db15d18079a29a1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed341e6d5152ed37e6d482f404ef2a70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6d933a6dff357238b3cf5e2128791601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b272e8182d21605dd3a170a73da5cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb6c3eb8b5a002b329a8f9db55fdc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadac7372c39a97567e91bee1fae691604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f756a564115c6c7f2ad7f01a3bca83e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a03fc99c9e776498e4853dad12088606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e0204d8ab1c3ee02d296fe0a87a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438712da0ad65e51943eb18d2d1e613d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6c4cfe26a1a851b6e08924592d22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefd3da1b850f3bfaf36a0f54d27f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fafc15762996e324a1579cdbe66c9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52652f2e9737e7998270f1538eb1f11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624a492fb13edaddf6567b53c76320613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae9709c1720e505f833e7f2125fae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3281501500bf889c9f300ff90d700615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a31e23fa28f5b958b41ac56d99bd98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7efbf4ae46d0eb1fb1bdd9a38bd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e2480bd2acac56b6997c9b14d611618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86858651748e779e35f68591f58395619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53626d5df1859fce259e3203a6397811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7456e390bf5e5cc7af4f25ed7dec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad826c5f4c1ecc18bb7819b131661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518fbf64d4e04aba5ff0b0094f40ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e277e9e3eb83a4e4e90c99b082a99b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc171692ed85cec229e548003181322f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc987b458624a26c8449c43034e4bfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15275f8ae95f3257c15f978d1d5411627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3ef39a50e6c5256faf5082319e351628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff615cf69c0517212d98cabd8373ce0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1a961addb16f8891ea963cdbda7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0685bf5887040fd8e3465f8d4128c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25f9c8a4c4f4c1de3bb0d443ec21c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89345d02036b91e8638bb41e6b3b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1880e22192277cd88803c3c20b88b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c06f71ec19fa702ef0ff4a5d16901635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4766e671e40cb14862c56ede24511636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6eb04fecaccd17447d5b178050f9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13765b399bf08951c68a670902e1630638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd981b9c2e0d89bf2f4b3ae15ec4ebd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b716ec5fb1650928e39e7a94a47e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01751e3bf9374c4a0745cd693512c1a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29762a8c5ddd8980642d390e71cf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594317c6d37ccc345db32004ca6fc035643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84e578a9f9b47fd25c0389867eeb4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9028ee8cfd3df1d9588a142efac50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9f14bae67f70db75bb5d0484f0a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b1fc94c42f7e45faa9ed5f18eca0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10827d4f301496e035c49c0ae4bbce4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1372766d14dbe7d511357e82249d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbcbe24acc9f7daf5a5645b40d00e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadbd7d8bcfe36be2c621b34cab11f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b270011be6aa748bccb3311960fdf1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b416358b0a13777ffb1f1a4e82d37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d676fc92e922c8d9ee846ddf1f78a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd867ecb158f2edc795cf66bfa7c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf76534a2b1a4f5aa76522dc44cfc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049bf29fe3637d3a23a481991a2764657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b0aba7defeb1da8523065562ec22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c14d312577da88dc3baa163de1d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ef4f663beb69df0e85b3e7e7ec68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68ede519728c90c0262a5c0e26f60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620979ccbf284220540a7d9df9e55fcf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec08d2cc9d416217fc88bd9fcf7a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e7930071a815eeccd82ec8852ad4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17780dabaf2c6b29c7f527ff4aa60f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c695ec55e918623db0656ea82985666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617d9829633925f098bf31f21b7f389667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39650399fab3d35d4573c053046b44b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fa571d1ce04edefe1a1770b5f3e07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590890ddbf5aa19822b622445259f48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7014c554634cf5fe03b69127b99f60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a6383c4fb10690c341c11810b8356672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22bc65568949b869c834f109d4364673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e787fddd2a12bf9ec9ba1b8ed5a009674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049afa684274bfc09254055e7d0c088675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b431cce493ce26d1e7079b382136d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2abf7d1040cbf4146f320849292c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe197620aea6344fadc69b10a996691678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd3a66971553ce89d79b96c2396802679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb1dbcabdb8ad88cdd9a669ed622a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>