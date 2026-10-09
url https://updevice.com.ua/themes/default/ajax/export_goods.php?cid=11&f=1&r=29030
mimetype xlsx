--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb1ee7bc20d007a6776a62f8d10071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b21589b65f9d9d0861535d822b8262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d50b19a66a0b17d61efb3962ca25163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b128160c56cffdd0863857422a454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673fc4e42e62545281d16b0aceaada55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3de4b1dd8c0e23c6f3ef980f98996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdbf9444b17ed5acc2cf1cd30995097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677582efac650f68fc9529e6ef7fa3288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d647a68bbdaf70702f2a72b667b739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275034db399d008249d773d56dedbec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab02a49f6107dc5a5c815e3e67803a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5655f744fe41c14c243dc54425380c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61576f9c58eca2850d01a4eb08b91813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed0a0ec60fc320bd017524cde683614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e38e43726db1149713f33750e8dcd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e84dc330a9870611f11836c730e45c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55199f0eabc36348ac564d016094617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38cc48b4a78fbbdeeb1911a462bc7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d72fc4c1416caa232e807587de263219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397020ec870968c48a7d8708af7a0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859e7b85537de74a006aaf4b15a3f4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd9937ca608429e324b2f2adee66322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b534577fc88ee4106ef5404d6f4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021369a5462dc57d00e7de7942ece9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac28a75909824c41d9971b979e051225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198b77c6104a19fea3de45b45d708126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d40f2e0e4a406e6d6e6d70f86267a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bda0c018a73dcde24697cdfcc152928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328dc7881148ba5a80f7d8747ee9d7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311936466c943c86b3f146a2ff6451330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d56e3b1a06b096e22add787eb71bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28fcad3a8bac6a032d75c80bfa6f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e3b85d9f6af210f27ddc51d8e56733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f151d5b1d0ca3d013c2effa4cf4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c7a14ce40cb48696ba673ace1e8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1023384517a9f4a1b57851d535a20a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9ff8f1906f5debeee44a0e2f85c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767aedde13220054e3b97a434e94ead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30dc195e6efe425d7f2bda86b26fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4167e056e69f489718b61f9caca0a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91b712bbcfe4ab6f00743cd82f64341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d66a07408aa43f3b8bc1a6a2bb57e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76bcc781d083e458d79404ed73e0a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a6cbe68c7b0fa81826b85538453244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1dfd78a478e95cca65616d4c765a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443571c3f097aa0e986484172652d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ae836eb14d4ed239c5790ddbfc5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee232f6192f780d6752dd141336e838948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d0f82166a5af5c310cf8ea7a6a73d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37166224cd7b9584d6559ef97246250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb02e1fd84fafb36b3806cf511215a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfea6453586b1a523758b637a5a81f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97e8a4a3a63d08a0027ecc1c15dee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093757ae5607011c0753ed01ae1e48d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e82dbefb3c518319f1cd7357042c4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfcc0c76f1fada27356a67d45faa2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca7725586f05c88f5007b48cab94bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd500a6003a7ca97d6b74bb80f70ea1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0966db685d0ff546a7e561b70751859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adaa5d5bf734183e0c0473f798f17060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6beaa758da10250e3a7ef4394ac1bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967573fd96ac0f9c32e667b268e563ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0ad884bee608575ae629859cca1bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb0edcd86eb4f7a58bfef96727d5ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c005ac084a0d96a568d34974c26ed7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5626d4fc2c6e3f6e043193d99c4d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83044a94d4ab5b4b5f2cf2265b45e4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce880e04754bd3a6776ada71d2ddf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75416a34a2bdb32f73848738993fc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e35b1ed23bbfd4a2acdbf1a2d3ca470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dd632832328c83898eb9b1d7c13dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36cea06d3ec49304bed83850db4ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac9beeb0c38b63328d0ce3d5c6c6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4289ab6b695a16c3a9ac5903b03f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5cb312dac65971a3252a96df901c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7579e20046e73a39637a68ddb0ccca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c8796877958bdcb8397bbf080ac8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602b5287be92919e486580c75a41c0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e8196bbb37bae3f5beab35844dcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b308af30ecb9a8bb95ee1c07227c1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326edc6f55809bb81b8ff3743fec17b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8cd9fb99c5b3388ca770d053a20ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ce8df94639a35d6007bf6b15c20883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53685939b9aa54ac75a0e4693e1dad384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41421e63df199995da718933252211f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38099fa20a12c18ddf49d51b33ffc69486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a778dd97c5c9b4f1707147852b2cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b407fa7051ddfb3667d42bd9386cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8506a520c150d13fdd1c1e17fa295a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58016aa3e788c509b58ba3235f46cd5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f06b02000e0b8a8b771265b1f16d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15c90db299f8fc4bcc1529cfe358992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22114925c4db9481923b6656b547386d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88cd409f428c0a1e7abaffa78a83b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e236d6ac832c3da2f7e6b096ab872695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7b7c37820ca66c35f4d89eb0234c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f33bc7ae2d4ef44bdec64cd90bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a8b61be959eabbeceb736971c2e8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa815bdd144eae870b720f4841699199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993ed8de3e095b3c414ebcef5c4b60c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a64ecd3061c0aa265ba74bfe90977101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b0fa098f0629cc13c04e6bc2a4eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f7818a0f662ae2aeff6bc889ecd47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47602c9d21946bfb5f8a64350e3e6fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2179c5433df908151dd2e7992bec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc85128b4edccea59237fc7c5ddea6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057272acda95dde2d79e12dc965b1f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63661ba8f2b2f3a00d7bd76023b1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830fa7c4bab532e2e90a406947b1b2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaabbe95da0c38004b92d99d131712e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b4c39cdb50a90183e7348cde08ecb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379c785d0849e3f4a9bbffef758047112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af47510435b5053c2bea3aa306c69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959285ca21dc8a9e66f303923e21002f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016053d8a9a839e9778516844b4703b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3820b78cb0a5757d7d9e08127db759116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29c2849f9f0804a998f5392d894cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd0315fc32e4b95bdbe187275e26db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b3210062e386a9b74183eab37547119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b91f4dba4285d3efb3a4dc978a728120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13e29f5d1ea7971ca894509e8ba6ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df14a5e244c4660829134510e9d9cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163ee6d53d5a237017a57e72a71b9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc01fe67de085940943427989cb10dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81787a5e74135bc9149c2a9030f29bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b748d561037b7a5ad60f5fb7cb649de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782d64a89ecae570fa12f4c508d4ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ccd21d027ee0b93e57afbc0bc63f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04284254d3801787a62dea58e9d91a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a6c791a9374d397da8fe6cb6a18b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b165daaf74ab1bfe3cfcab666cb89fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7449c03b6e694baa033a9c61eae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce11cda1a8f3d477b8d1baf38700ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d63d929f830210accfba0f30a5405134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddf9066fb2c8fadde18f2c04899709135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f74b3d15fbded0eb3302a0e994a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f43ff474d9e1cb8e703ac46538e17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff0f8e894fbe8b50f182b7c285597e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c28a24fcb59e611636119a63ea89e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a0fa0b48313a985ede44bd6ba2047140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d77d514b04ceda09e099924974c57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca34575c8d6dacac1d1143e18a693142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37931f97e7f896306693415e0aa73505143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba361a1196f906e8c3fc48894bd361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098879a85acd90165cd725f81088488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63e3574c4b015536460a7e53357736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfd9ac1ffff998293fa352596bec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093eaab00a27371a2ff5b86dda61339148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d0ad88dd79fafef42df48146468f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b3c05fae70353072b3f84c61b2c93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d9646497526830debcb8060f91405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4c4864d2379d37714da8223cc17b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc861c5d10c554bfbf234e2e03b69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f01c48c828750bf49bd7554018dc68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75185d27c78d6ca95a82425b62aa81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bc606a88a57d8ef51abfa03e6963156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdec2a20ac5358df075d476db19db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd705f776fc18b89b0b8dc26232784158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952153227f317812e2939ac532eb5c4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d67cb4863b34ee3441de92600829d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbba18c969c6d4b0290b37e44abe07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc8cec1b5a40f9809341b9c1d03fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf5b515133018849d0d102d806ab6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ca638b290058f85d6eef10ba75d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccfcc77888d8ce1a45444dc695f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2892ef494684bc25f01821aa06600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce11679c74bd983a4b5fbe144776d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f43cec24da016bc274598fdc8b74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01960f7555139317b73699c47164f169169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7b70b3b1dfc01bb0e770d5162d4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68794e95e4ca77e5ff1c36321b7d34ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b11eb0817fa0aa4068077d297ea00d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4178415b9e5767691fce7fc33663f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb33743dc3551ca0ab8d91ce1593bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f0a1d97160b04e22dfcdd92c7b1e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da049b2b8688315438bf9ab402d7f9af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa9b0869fe7a730dea889a33c025b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b155a06fa33470be7559a19d21a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba5f78592c712a80fc11496afcf57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a362a26033d3b97df6085169273936180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09037d792565c6f3923cd5460786e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98e299d6da5e2fc3c059c1a8e1d14d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e3936a3d94b1c96763d86b213f08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2293737c65b2ccefb806485c08911e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc0d8641b5bf4b19bc9f2602672b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02292dcb3b7e78016b1f6d3589103cf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468883977461752ac6957dfba1e404b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44a408b8bc41568f88c33c924afa8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9f4e577716218ef2538e1637d5f0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed178a42123f3c07cfc902185027283190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbaa8e534137bd3525441abb14143191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316445631151c666892632416f162e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd774ef57a27616a58be9b85c9aede193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8f0a72aeb6a43d5e6164e71f6ca2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b60d44fe75823cc0042a52b42f17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef158a9268ac7ccda3122500b90a95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd13a6996b4f28465e8c442d0c1213197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a820e4b1a837b014370de4df763f29e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512e2e8b8fbd3c30d14460ce7636d9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b9c461bcb72c8da96f52ef0ed601b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc529c9fd6fd04ad7d73820501070c7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471899c74de2e07e726057e3a2acb86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860915e678652a324996a2e07dfa1e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85f7f0df16495dd4e9f5dfdaff29f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3996ee7056616415e03ba34cbb34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc0c7663a7e40693fe427aaae9eb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540174458e0b7da2120712cb30f24b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b28eedf0dc139def75aaa52bd864208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b209c0b06a2c5da3bf89b9f77b5e6cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b779c766794bfcdae385450cef67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c27c036a449f92a067d7bfb001bc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c904e06c55ffaac7bd8fd1f441e3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51c65d1fbd974dda87fb954aded38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322dbee2d426581350ba5e6fdd27cfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bff130d205feced0b4a42b16aea8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a753f180615f0b8228188d768458216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad497d58f45e02c06ccdb756ac61a1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b78515fac0a7e710bcbc0f6c1748218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd323bdd0814718579c7a2e2f023d3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31471f8a141367c83ed1c6aa5d6677220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de0898531958d96eb08ad225d08400221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191a72706896c33632c0219cde48d42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a26ab5e7f226da0042c89a5847db77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728277d508d0c5e19eedca141d2fff93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a69e04338009f69b38cde448e09a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b31ad709cbaf97dc799915bf8cb81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63feae2c5bf8883d13202a36fb7a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d70a6b91d08a34801a85b2f861656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9b125d1ba5ebf424add2c30e9044229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0583cc5e057ae75b86bf760d4a1d871230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0300f1814fb158eadb1827db23f5ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb14f8e90073297365c907f85d02de9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627051b4b9db27dac634a5b6f100bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b50fc15b6d85d038297d9100c699ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b4f283e82d91c1ee9d3de1fef531235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d73b88f65a1aeddda3a39383a0bc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dae3bc65e9c30bea59992b3d8ae110237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485ee964d57635e0c511b4cbfe1af5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b870c088a347dc5e2742157c7464a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1132f77f0f9e8b2abd621ad6f40aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f6c7d832729a4a3c483787c455c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1cdaf94f48e6529510950924ac106242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210139a01da2126da5050ceddce97db6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e281acb7b0766c3dd5b6cb7fac4d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed2a0b89414036867c524743694f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee15ac41e5697be757551030f08f1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ba4ab671c91f83382c2efba8bbe0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f38800af0c00b53e2a47577f47c22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4238f2bf21cf6205cccc8fa7a0fa9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5cc22d90b9bcc978f8e881b2b24f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddcdf7e925f73f0022d60af963f7aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354990e1d631a04b8b16870905b12d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e586229bfb65b2da60b8f0c00c4ce2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6ad14d8fff57801f19ee61fe911aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e18ee7125f88acafa1b5fff95dd091255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5273e3150c4aa905fe245d0c1c258256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18831a66f89aab8e690d2768d7016b13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125fbe2a2aa9f2fdc5ded4b4d4a378c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50594716e1b68e2ded0534021a1f8288259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0277264f40466853a356682547aa1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7614eee4af43af032a05cfb04b95b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52338192d2be9c142b35836c7cd401262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b60e774a145cb18550137278577980263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8bc0e9b0103f1742e6ca895579f83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a2afaae33031cc4f3c5b984002363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036756415eff12d57a06a98f4ef94e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438abeec64d90f97b516a6474f4f6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602854804d14c76cd47b791e79f1aef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59d7f00290ee76006c5171f64c9dc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a528e8ff4d05b3f41e23a9f88bd527270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4a08da0b7d184f7dc9db02ab37de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c46f947124f462fd69afd3dc12b9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01b0048a028ccf3747086ad76dceed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c56654865a378c1501021b70cf3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da6d1ab8e80b28a4929e9fd7035d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8140312dfaa17a799684f3b44413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b6f82789e8ce1dad06eebc3692fa3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbbba6c97ed8a1258106367e89c8c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4d8f37c8e4c30b279bd9cadb87e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe5dd5309768be92cf69269ce184f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff8cdfe03ca5cee47152e34d77264281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a23098f7ea6a3967fc1580fbbfea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf41939057a4a8c124a1ca6dc4fe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf760f794cd82870308e640759bdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf483746ec3da8f4cdcfc8da2c2fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47ebd7c61279a13996bf80997634a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc1a484cd8877dbccb4f875bfc377287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4acde385a13e6caf8baa2bf7dbd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fba1d0bf214294968664a26304cd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e18f2e2c8cb57e3a2bb73fbff893290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956bb9ca6487f82159c568a9ad5dc87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d99a728fa1686feca73adf9a9ae4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7389be16ccbf3bdedd67db2e0e0c7fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650afb82aa52dba4d8a0bb021184094294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793c5a162df2e2fc8af065bce7f780295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee057c07ccd0d126ce755f207150b16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ee53526910ce1361fb7969b24714297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da2941a73b18a72d12a57230841008298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a4defa8410c2152344c8cb690a2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d33a61801f1cea7362807b340872f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aad8989e3147a12689926b1a7a19e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef7b0e5c1b1ed9beff9f54caa1f799302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822999ca3459381b41f6abe5681270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf302c0d9504144e6912da2517048a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b41a4c5980081e6b49d532b8045a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28522d110b52c04abf557d7d459606be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea927f3fbfa3f81ccf8652bd40b3849307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088a5fcf74f34bb3a0cc7241d081e1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7688ba279edd5f9575f33803c9ee06a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebcdee42f8f8a8138344a804283888310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2756662e9b3b4b6aa293ad717cf2946311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54bff4efbcfedc8cb3a49d19752697312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ead65a7ecd17088eb1b4d57f0fbe9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072496233ac0241b2532af3dfbb517a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b294813ce32a6b03738312cfb551b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f2c6ef8349303582ab466098a6bc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceadd0cedf8a7e4dfab1e74c59d01e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f085c00e8331c53d4ba4b8b2bb242318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f795661097aeb29cf1e5238152142319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad517d5725ef8c3e9b948fba6fc8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c5afd78716f75e891ae3bf1263458321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6c8391f8e69db9683016826df3265322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5487cb4a27c28af3cfc6dfe328d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d5194aeb06e9d9b67238d5397bb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b85b3580a866176d9f868ac0d09b5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea14e06b9559ce589da2c8c11265fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823fa8de5291847f863fc613db4337a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d1e1dcd8d3808f27398295c59fd8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f353b058ed839ebad35aedbc8d98d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3373c22ca8c6cb8763370ac353017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43cd2a00d29bf8ab1b46351f5226c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc835e7b96962d1e9c9f3782de78f80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44479768773f7030c2f41d3630fb0249333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd010662c06d19c6f32de8888233c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a88d6a172331e1426ae9e5b97e2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4618fe75cc8e1ed88f66fdaba20cd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83b3ca0a934d312057e953f8b569be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dfab7857023acf1556ae675352162338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8c8bcc9d8867d69b8e14fad0874d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df91bacac9fbc0b3ffa4ccde65d27a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea48adcf231e0399fd422b8665a66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf0d2345011ed2d65117ee800cfbc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab02ea220c71166fdc92552801b979343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6478444cac91d521c041c579a122a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ee56c5839768c61ed8109e7f45791345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313dd055b2b8fa7991b404154f2b2ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d3a03c96a85237d3f8b747d39668347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591165afea46200633c3eb25c87e4f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536353ad69ab3889ec0e0264686485349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36559e68dd50e0ec4feafd46c827d63a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61758bc955580d089291581afb789bd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189b6075d70bd380fab7d6917b5d35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f285db556b725c43bd91c1063a1bc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640176ea76ac1cc27956994951a1c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca36c46f208f53457bc1e488e7ea66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f855f49b86260326a70327e4907da3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b24731d8d1395c0eaf26aaf40623357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359711504961ee80b83f00777e0d844358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf35fdd74d156bc311d55489c622be5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a45b50aeb862680dcb59fd0925ffe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa28839e4229d0a84770c9b409bb530361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325959110a4190b8acab4892cedd7b57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dfa2e21033ddd172627f56af40d91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8342b41026ace8c4506bed40860d3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b38d5863d49cb14f4aa93cddf5bc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553a754a9620d68cfbad37a274e602366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075354f76d5420fde76caa759a70f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90e0dc6220e8fe3582396a24718bba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d83af946b9c0dad264ffef8892cfdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885413a728851834111626bd946178c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb421456395bcdc3d6577da1e52347371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7aa9378171c1f560daa7b2ba86c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163095c4477b5f9e5292599e4b483e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe4af764dcd2b4fd3c227e16b1e44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d53236fa0a70c06a44f6dbc52727375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83e5377599261913d7c4f4ebdd5e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc6abc697f3dc3aeede031e7d43f4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adcbad225c897abf6e8ac54aabef34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc966f1a5abb7d7d0a08f6e5f51714d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933949708f2ba13d33c666b48da52a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe2afc08937ae416d3618c94b4567381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a026267b6e1632258256a3755e1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38458f55275b898bffa20a027b3b42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca53b70c7c6bfc8d722c43c140382384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06c750cff93b9b164c9f86ac478bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235971373052b3327b0ce9618e139785386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7ee8da35b7135f311808435795b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28beee18a2f6339ad794222cfa5b99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608975740aa2f42838a5c185babeada389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d45f650ca446f6522ab4df1de7221390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b2f1073bde422bc55e69b96e6c86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0866f7878eebe86924ce6f137c7a25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e213cbc84eacc8ce5171178cddb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5cf39bc1d1da95b505172be6696b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b979ddee70e5968c4e97b08c94c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b569809d042ac1746e61f7b0c42c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d19ab0eddb8912f76714ab28342e85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5823fb11b6c2a434e2a264ff7fd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3caabef60562d1f7e05a6f5f4fdc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed622a82896983608701d899995bc7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231b1184101e9544909c8587d444b73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31f0e05981e34f43fead73da2d87a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0394f5b77f3cb53ac819161c4ad1ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae95aa7768a7612dce3d6e249405a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbd9b5cd7f429737699d7ce16e1a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3cb11ac23e88f56ee8f0a6198dfd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d85b0d40967675f043c0edc9c524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b1ff7e7eb4008dfbf6ac3e35fb2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770afacc6de71eb6bfbb6d74da4692409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d557e0f9ed1da27109215708f7ccf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbbfcfbda5396072c83eb5e46eabba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec134ffac8fd390161992709f3d4c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf6fa1ba82db6a835dcf28dfa66e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb61e3af4b704266b47054271fda8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe1656395c41deb45baa3404d4663415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa940ed7b6c02dab1ab4656fe0eb8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c35de5d981d3e633fd677d7770e21e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb207c8478497155eea70ffab768fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c3c1e47a5da449726be10bf0e27b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217463c4dee7c06c2761a5bf724bc94a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35ce72411a0746aff3d14e65b4511421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f896c37a704b057d859f1a9e4545213422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d8b8e44a794be02e440c9bf79dc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ae470ad8f754b39290a782a75d10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10af8c76a5e04c793dea279e1af1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741957b2b5e47613275d90334af106b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a482f32770290e796a571d3b6b58eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c164303cf86a3562f5dbb633044ac4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effd1121327871e6dd1def7164e9b52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec5aa2a11b2c1728702e40fe25969430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc00d9c312d53514b6c38956ccb899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085c8ae4848ae6922ca62ccc67d2bd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a9381a15abe8a8ec02b41014d1194433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540997d6aa89646fd3e44e93a6fefb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118d006f4ec2427d54bc4af67b89bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d92b79e07c0e8a40d2e60b56ef6f46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afd45b1b528fd414b2c954668d82a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fba49c4a4b60ee95d04e6488af62b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcb7dc3e7610005067f276df33ab6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0db1f4156be904ed46679bb6c86f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91c0e66e5d6cfd40c4933688d805cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53de9426df66107bf05edbb8927099e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9814c8806dfadbe9a64828d7a56404443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eaa6ad926d70b78ff2fdfd4ff2049444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb8b1adf4520ecab9b5e556a5716c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34c624341a02a3b0b9513be4d287e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a81e94cd982d077bc195216eabff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c7dc3cedd73f53a713981fdf98ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb6f162c5e85046af71744d9c0a9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781c3befbc8c7105847975ae0c365b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1801964042cf34ae94fd7fcf0b52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c658d3465d5194cf2cc014775e8311452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd66b4e54d98a21f5793877263365eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6213067b28cb3525f66ceda5d55e97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e72365a371c40410289e76b44ecb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6b542d3b1b0b033aad11d50bd41f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bec51ca25bb60b9110de26adff1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd34ad9b715f6f51cad83cde171c632458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b764e0d49d0eff5104e3dc53e964d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652910082cc9af58b0513f87933ca39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69432d60e3ec1513343b6065f858ffc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057fe89e95c645024ad309a38c2cfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71d0947099982eee50c6b94659375463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c26754f3abf8c15a3c689cadc0bd7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f10073663ed3c683e2f34e9121e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7dc93ff017026d5079b7b05700db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8babf4c9e456f7885f9b0aa29578467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbeb46c0954d1880b4233b264272f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2f2e27386a66630e746d1e15668c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599baa09aff8f73f2ac52cb2d30d133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc693bd4b72aef356573ad0c9d15d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36800d03ba280d9b9016c7ad54a05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b2b2660db957c62e7f9c56c2a938473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eb53339714a2fe2fc832262352041474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2cd2c403e8fca5fb0b502dc1ea26d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a9ab3b86a0ecba0f6a5567569ec0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f3609be67138ec35411e3c918a0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d331e7a56e5f7fa18c5927c9dbd55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad758e6fc649ab101e34a6536f9b6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af00fe00c82cfea861f6afc6900ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da2fe92f651c9469c6e22487dc7344481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085002d5b3c2e89ea98edf37646623e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60df2fc6b7f975232fb01eb4f3862a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1c59053c3176e9ae600aebfa589e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a0a48020581da1c22060e4e6f8d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cfa00b696803f77c39afa03ee9fe2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c24b123144d659e5183e7af436969487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924418b580a270c16c62f234a51760d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8c10dcf718d418af58a71bf3df366489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9acc689056618363ab4e75e76681e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38d221c19282bcd97fdf1ca42c0b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8edb5379a60900d5a0aadc82ea4d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f18201c47a60553fd93d5459b1844493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d29b14403170b16ca0a2d5307d71c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e640ff893ce960f9192a3615a33d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f17e59c6d7e6bc3465fad3d0d336c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca01aa8fb66e19a07556f03472622497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ec184e34752c6e88276c4eb27a58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe8ea8fa51aa27678b819f173f027499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224fb1ddf2d9d2341db63532a501a91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b743a6b575b60e8c3c56f637c781b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d42f5d786beb0f46f6f2ae56199b4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ea34d40824ec98405a6d8e779752503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357435d386aac45583dafb1ec45e10a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00b6953e1e0d0331b9ac978e30064505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aea17c32ce4905eb6152f187ce25c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb5de1ba6a979e569da53e88fc0b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee652b712266fbae1719f8b1f2a4ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8eb3e4c960f91da7bbbf17bd91f6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad06f79875f6aca0c1966863feb427510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966871ddf6dd2ddbff946e331485711d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b17727f8dcb997c4fdcbc98d5caba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88b9f6563220b83930d9178fab7e30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa674a85c008d50fea966f706b206514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f996623f5173e7a02d37e2ef14a0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5a47364404d117c6d9d046c80b34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ffec1c6d21605b131ad8e55c672a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f17754fbc5a854136b5c01d553d91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa2c72009581f9cd912764340a412519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69dcba627a2fe767b9810a0f7d87dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ff2a67f99f844ee34b5f0cdb959a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695c0096fc52cfb43c2fc8fc224110522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fccc179f2b44e65057abd6327586e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71041c54d00bf9e9ce4c0bbeebfa82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130ff2c22581b51d868ef84674ea007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a608aaff4a5a013347e64e0f36a07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f54ba41c1128192a0f3a67fb5abc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c26f882c9dbd5a3180a8be7cc55d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d88f716fa40556e3c77f8edcefd58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443290ec6d76af1e55b3dbfcf851575530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e891f1db9feb8629ca6cab6b7fe35bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4c0e78698ab60f398b9965a8e29d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde7bbe8aea6f8c7c8168a944341a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143f93c3d0e72493b44a3f7e2a3493534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631faef176450ec6765227cbd1ad6ac2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08218ddb0f1d234b34e8c61c0f2aa7ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893c34820efc548b47fbf620283115537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c600acbb750d4472500d618c943088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62c9a48b9bf74387fcb72c1681488539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18117856cc48f382c7dc80ef3794fab6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fb1462a37b84331bb57dd3f34ff44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17875e9f52d3fe9072c2842b3751e2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e96a93abe959e79534e640c83c70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521f27aed67ac5e8bb39d283a12fa8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb08edf0bba659a0c595275c906ce2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421403a183748554131981fa5e57778546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21900aaa2e87b9cea22517d2f1b75df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c68d157e9ed50eaee7c0eb385509f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe34276d18a0992a13a26ec9abbaa16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712838863b21e856cb9097eacf8c339550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f42723a813b08c6fb718871cfac9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415064ebf06ef948a7aae69782a8ff13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1bc175e10a83d5b72b06bb1046f31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cb5ba4fc0bc191595cb68d6efb00b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2a96e414cbf15329b6386e101d1ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0f59a3361a92bad4ab2b9d92d984d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b85d8538d01d533c15d1a88c618358557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64968ff7b1be997a4847eae31f13a49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c5bd67e815c800ff0b08d55e2749559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d33308977053f567906614640e4656560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb601ca3b7021a90557d895d67de5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dfb6362a26ebbc3aa0b9b1ee38b31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c29d56cc5a4df1a09c6569f8fa94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe141727553ff5ccc08483d67f622564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad73ca275e6d89f650f2309be5847b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2813dccc9b78d5e28c74147f130ffb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f195ef556bb968aeb6ba89f0949af7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300cb66fa3b9bff4772a4785ab3a148568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527e114f896cb3e87bbe5bdb1a419f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812ebaf0f192b4a7c2d6b9ce17d1c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc3bbf4661ab92d5664670a350e75d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaaca87c9c16407c66ed5055d15c9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423d727c1ffa00d109612467825bdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949e8e629bfb37fabf4d717aa28cdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713462c43bfe2dbb718d190f2c28dd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e38cbc38d881300eaac8f8c3717a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9571220e43b1e0f10bc089156cba2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b9cfafcf2ed8438fec09e49ac96a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d4288613c103e2fcfe75a4bc5a72c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c2ae25a2aedf11012327b485c423580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77420a1fb80618236585742b449a6dbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99e8a2b71b7007ce4e8b323861a3fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f570cfa2c4d27f8d1ee77a4d6203d57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bddb2fbf557e5e6098b869c2e710c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf03dcc7c3ef972b34a2dc967e6654585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972a8b8a9220cb285019d36c7b702e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f601d2cadc244a8f7c66de3c3edb427587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eda80f5971817e000c2fdb7a872d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0568ef1fc6cf66b02f079ae14781589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56e2f15a4f1b7913d28643db30645590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8df880e92883cda34f88bf5204c794591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094f699fb19a9b3f95f781fa425af02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b13054ceb761848b22b60498723c52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dad4a9014615b0c0c595a9dbbf6eab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d18c77d5d02eee72e357b93bd5a608595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3315dd414dcde11b3046820470739596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73a90515c40bbcc4da9aada8064451597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f632b8ac977a909502837934e7d7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180834839175e728c7cb88a837356b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267ecaae3d86fe4be87526afa2a7ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3401496c972ae8d0ea1a5d2320be2c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b00cce927d96b108a5c86e7ef0fd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294bf96abbb3bb0667658a6eb5950f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015934adb49fb7907fad3fd030a4fae0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574d5d6836707b957076ef9e7fcc6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fe63d65dfb1d9bc810059b37d7fac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6aa7895225f64f9f57b53198bf07e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e119904817e7f4330b282e69c4d89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739078c9ad0e86bdcb59af34a41940609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357a94f5f3f25456a7df48c125c93c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f70b4ea475266361b622ffa45f47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388554f930eebf59aea4fefbe18bf58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffabcb884070561090f8c60ecde58d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67de027a7e9b41fc932223d3390f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a141e514b5aa216c5d3a453b9b907c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d7a90be688752d244a6e5219b68a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea154bca9b163a00b50d4b4012b797617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53749e6ca113f2dba7f7abc11b0f05d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884ef6e9da5249c63422c411fb96bb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5ea9e7bc4c804351f8137bc218e32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07426d19b94ad2d88d030449a5f036621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1cafe463cbef50ddb22e919fe632d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dab8089473062f1162e17f1e6616f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703f9383d40fa8060472cd1e67c585624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd564bed03e43e182f7d163a7f71ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c02272eca0201d455d2b9876aa45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69510ec534da2a4ee879626f4e9a2da2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4c6fb81b1903470f87955ea6031b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0433c47edfd6954cf80fa838672e28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d733f56074fe00ea05ba3220a7b4f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503a73f8d7eb57b226355624f5a4eef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c73e75247fb297c5a21e976382c51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafd3cbbbc13c79a35b9acad2b8cc1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf1a8d5a5d56ed771fde7ef4f9671634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c15c7e2413af5e1bb07a3e779e8ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e185fabd461b5856d293d6e6b3bae82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62937d163a1a44bb7c87184b89a3f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b73c66d9d7043b197b451dae724e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43720d71cd28bd3010171eac98b501639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408e333f8fb8e988a4ddf909c9767c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1bc0ce2fd9285929637e14997d1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50d1d7e92c9eed07e3639fa0c7566642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026b091304e5d8cc722d0f4036a566643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb493fe1a9d05a4208cd50e60834a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99348e52bcf2fea89e2d2589c753c3b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1791633e8ae40666e1693b210ab245646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e525b9fb16194df3d1c8f83bd59e62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e602f00b565a40fe9ac623306f0ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc56204c140b99e4de4e328955e89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afcc6504f72a7cff24c2ededd93fa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e484f2bea24dade42b0e5a8fad13b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de979e71d24939748bfd6c8a8bdfcc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744100d4b20eb4315d9b54f6f3f2b18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71e41bed88511579ab51d6c70379f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf785368ae0c17e5ca67c89b256795655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44de60e13c692c4d75e85e1244aea38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef8c33de1f11e8dba2d00437ecb25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e24c065219177dd5e43d89831389a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82062a2251a5008456945b41450c6ea1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b95f2b2b108559cc2013a4d781e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37432db928f6ee1cea61f25050c6a8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822c8737845ee5c23b8170a23c2201d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ac45e8785900b8cb2db76fa50184663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100717c89ef56092393ed49c7e9f4dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a21bf1c5e7026b7511648e1ac9b67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb817ed46ee5caff21692faf303bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd2cdd083ed5125f2e1e01c9c7c61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293359f0e2c6c1837a1cc29c6815565b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16916c9746e9dbb1f26489303d10a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7336ad28b437705c216e0c569d95b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb825f4ada914e1fd6ad8a85853eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b5622286999a2c16f9f7604a5041672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c52b0a65e0d447f1e4090669669a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717581c84ce0e79023158888bdb26a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793473b4861ff010b13bf43ce75158e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0086eb3f6a46daf0cf772acd96baa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a64412ff67fbd34af6f9314c44349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8f4bf4f5efd416e51be42437ba22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142aeb43c89e6592163c8b0932c4f47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c99e7f11c43773d7bb9f59419a4ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8cddebf7671e9bab3b0bf9b43cd52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c785e3956c20b7875b12d6f66eb13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36bbed9b906d7da84e7c6b5b5a321683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f60e829746b024d6cd49e5d69c7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1cc24adbfbffd0c114e4d0aec2f8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac89ea58c39e18c6bf3f5f2795510a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e65abde25cbddbb62dcaadb80309687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb88c9f5bc7a578add2e1a1ac401d73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bae19dd524b0328fcf78dc0d111bed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd678659bab1242d96e2a2e756e68610690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1cdbd7b285f54933ea999f7e000fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251cba61dd4b330ad0a055029a5dccb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a060bd749d5880b057c4ee560a0dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c056fe1957286b7048d2d2b851d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ca36af3af315b25fa16e4859094d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413668053bda9acf8c024eff26b15f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457615c2ba45e6abc2416f754055b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075fcae7f2183808822567fdfcf2a90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb45821597efef2e4a988624f8b58a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69afd6fa4ab7f3fedcc35a3941bca9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af66fba4ea3eee81278bf65bbd38a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a494587d26ac6a52c8d1c16c69c22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24539400cbf3698212811af87937b0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd733504a7eff5b5b5d1630e272e7df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aebc4a09c77bf1e0d0edae8793bbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699520d6b640085f5a063ec007603c4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f349f8c28e8644d34badac9a9c416e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6886e4f68a5162625281ea1d324db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b76f752a1c1bf5c2cc2fd2e2f47ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7422722d1cace5ec3ff0021cba29a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa258258fdacdaaa725dec529a79ea27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500af4759e202d32db221d0eb4fafc2712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db6ef9c17a467e9bcff853c67e78e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929f964b96fadab022a20cf6faa4582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03c799b8bbfebd2b4e5dc094639693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf931a3deec5e6b5f5cb73c155f69544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbee883288aad1ef7e3b48c8bff285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8945e1957e8d562411cf38708d005e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e05165bacd42e37948686eb0927837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1b51d04ee8782f28b1e7e145a43e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df14fc562725b3e2b2b1ecc895e5489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba844726a42c468c61d2d527baf550110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9839dd1087cc97725a64917e260d07011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b6c76cac31cc575dbb2c9136f8ae512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec182bd8e60b89cceef569018903113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d0be11c1e57933f04021fb70907614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563af05d3d4f4f6e0ccfab9f87e8ce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea01a6ad96dc72473698ec34ada31c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659be9d29e9d80fa24a18ef04eaddfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87204b8597646842ce42fa150a2a213d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb4355f2137ec9096d10065792e3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002ef481a795aaf2b3ae4e020a2e2ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b11abc3a775b3f99680d7a9263a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe000f152df46e1459e01ebf86736f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18eadcc292b131a48572e165a63dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd69dff0fb7a0f8ec56d45e2f7700124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a361d0dd6934122f80cbb0a5da99eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c94fc0f59fa0ff0e9c0f1cca77d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d62438c00d9637aea73f1e73ea8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1916a6c3f7abca9d6c868f141cad928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c83b4ef4b3a5694ce842993a5c15e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d00c89c02c4a9ddbe2ab02ba4f6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba334bed670841700d428eb75d06231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d897354c06b82c52497aa48e8e52dce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0d2da8a40e94b370cb11ae69429d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb709b01bbb2df8005ea92111f79cb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e0d5f469702d87fcadd2879130b0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2b7240ecfed1e1da8d7949bd9f7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e511d0d63330f0d3d940488fe86c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224f97f978c1bf947cd56528b2fcf7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3013399d505aeb490a4703dbd88739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685620cb9c3e01d184de691fbe7afac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebeedbd3fa2337e3761f89f975df0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea4ea41b123cd21cc6d4a3ff0582d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20c344d53bb258bd93c42f3d0df5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6a587892bee303a6c51440ec931f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25106ce75c288e58c6125917bb7ea5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a01ceb1ea1301baba64faa43205fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d447645d240c35bb889ff47f628147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e3c94fcf69a05a7b6784b0853ee9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3818e302e50da3d977009be9b946849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f9b1a71975c24ad4810ea9f87fa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25537a9508afbfa3b040d9d2c0abb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a919918628e8413a619491054cbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f9a832885231731bc4d0482d6aba953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe6137653b22c50ae483e518d5afc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c641adf11b41bef16ba07cdbc81e41555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ed7e52b1e51603b52158b02a0365b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e74ab961833a91c1fb6182446123e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9296a911e732576dccf4a1e6f766258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc44559644a7ff62053f3a921ebda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636d91ef30da426834942ee776d31660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de5cdd0d80d19f31714f5c7eb78f3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ec9bcaab5de96006b6d77475a184d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c7db90cb296de08282d7fd9126b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b9ad8ff1486378c3ab1132f28db8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d95e89c2d3e19b5a8353a0c96f2a4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e9aaaa9e2663f76596c1c7d84ca1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873edbd93b3306a18c28780542d9fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199152d27dc0282b3384288ba6ab7d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc185c6de38fb557253fa8e45680e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aac61340cd715b81523e301e821cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b9d63e9bb73c813cae6a161767e0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf88b658e7108bc4b11673aa88ca772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d37c06535bbdf16bc4193746ab5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81253e304eca957a1b1ade3b22d86cb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679210684d2290da331f8f0b52b4eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a750c786c4d8bdeaa1bae56dc305e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae3e5fe49977a1b4821f08fd21d68177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63b09960ca772fe22cc187bbb485378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e35f73e934d84d3cf209ca3b09e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bb0b1a00496fc1e5be7640fbb0f9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfd323dadfca5d5ecbcf0785e169b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097323fee18d77019b0bb7b4af57a5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262592490f152da98a5ef460d1a570a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defcf93281a5a7c0336dd10d0ec8a6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4975d89ea5271215ed61815b7c030c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5370655365b527997b03eb924c7c7c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca0ead8355693104a60ffbe3e0045f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864135944de2c1650ca2c461d115e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c638e2d59497bf210854861378e01e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d30ff973a35347b2ab85a20dbe7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffaa7dd51200c9a8892eca88d4215991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941af90f195fc3ced93380d909f5cab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea41ed872581ef9685c65145d716f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc20944f418406738c8f6873bc7f2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04335ef40e7aa58a5c12ce2d4d121d4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a446f80bbde70aa6077c27175b20796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66b0920e945605148705f8d885e5a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3862bd4fe1f057d2fabaadff12ca32498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef7e773ae0ae3b98c0937e804b173c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b4fa751ba52531fd0502536e66bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973c5341cec6e859a8b78f26e5dfcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4657107cad00ab56fcffb85b18eed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c472d40972a3ab17f1244c86bda3c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6017b4d5fbbf99bcc29b1a338985f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ca30e54a65b6a71581028fda26a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b332b467a7c42832786c798395a21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a35175e3bbf1a7fe56b51dcbe732107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c0c6a47e4f1df5409d6e88ebe518108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63fef7da97f933a9b5abe0b1586df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621241a854461f7bc8cb1e5b49530e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8553f921e04e366394640815d8662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb603a76cb2147ed421e4461f8d9dbdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaef2100a76033bb033d170f33dbdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c968f219a2a4c86f5ce3127b301512a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d626f6422eab03f9134e81c899f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db575ddf6bc91cdb5221d3bf9cf8f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a09c77d0dfad266041510eee33397117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29917324f320e1f0562955a950800d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac22d10fc051b2f5440a2634dc342b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316617e52d2f1161bb2805a03c4162a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da64df192de9d99db670e528eac0bad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14f756e29552525ba026f40d34c1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fef950c4d26510e2d3f563c05ed40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae36c133069295da1828dd5531fb4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096cd17f76a601ec63f92a653593164125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1ecefee0ba555144b23d321e914a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29267252a7fe04e193c0fb586e1752e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccca7c4b2073860a40f3325bb243c19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962447488a67be68725e48c6d103fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec04ebb3ff2b556ca835c25b120a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ece138e9e68e329f906522e457f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb86660b313582eead081dc6b541dd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd2263b23ee1b7a57c489228b3fa42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa71bd9cb909e72b2453bfe301d372134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde080be8cfe14ab736eb5652889e052135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f20f1d94e2201ddbd6aee6bde06c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b0cd42ca7762f34b004ac7ad2ca69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76436eeb84b62c7d22a3fb2c2cec294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac9ea13a7b5a1fb41eae954cfe1ffa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d55fabb57770033a168a235b13e86e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fffaf8712694edc3ce9c7fb069615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e9c164c4c3a15f906571a98735444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c74b098f148aa1a225820cfb5beb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4086d7966481edc7b507939351fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42a5080e97cd326b71be1fc8f7cf87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a416de4eed51b8b41b9c44bb92d52d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c8b5fc21e8214284f53a7c6dd258e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a598ec090623eadbf797e0e43e30d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d251928eba2791632fc4446c8fac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39714feff6164f311028f3ec008f562150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145752e15ef75ad8ebdcb5c7095d579151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c8890fbdcea40d02895b18d10227152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10cfb8fe34796dc87cf69579efb671153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852be76b45468535195b6850b03eb1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e3888f55e50e365f1894c58bdfac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b92b20a29c61fe95ce97ebf7f7b14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f60b8e516a818aff1c809aee395b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808646aa119834bf048d5da91a4cf898158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb75e97e1ac463319be748f049eeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e74045b657208cc7c755806131d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9531bf9c3274f6955935bcfd6d6bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e591cd4cc170af6db8dbd761b9428c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cbe1256a31cd9c5ca30cc893f2d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68950206adae594d096108be4335b02a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f897a01577e06b3fbbc5daf545810c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0acc45dbaedb9f634bd0a1e87a2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbaef5e458e356cb005384423af10c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a04a340425b3bb45226f5ee3dab83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725daa68c70dfd986f7ff4ce640538169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76569114ac09763a38510785ad04e9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714652414629919c5afe13ca9d07626171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ae3e51a34094352fcc8be2964141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc858f978a556fe43a8127ccbfc430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a97b636f7f1d76f49ad147d1aee791174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1130a1228f73ce0d8019b28063127b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c28c8c1239fd0102dec097ee8505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ff4ab624d763f4a18b1326d11978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a4dded724fef11aad19fcc9176eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7923ed58b72cece2aabe208f7010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce288da711e32a05ac3922bb63081180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028543b8f51b8e09d3d40a88452209181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81e80fbf876e7bcbd33afc45ebf21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5d79f2f43ae8ccedf5d60a9102e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd1324ef0af45989f6e5b651a2f3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b236d9b4b8ad4d2d57f41e6b6461da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32802883c5eff814372d1bcbf7a04a3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ba00b3733986fb2d75278ed4923d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0fafe9cd62fa40c61a95b4bc5fbd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7c0a4d75ea0c102893b0663ab66b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c3a25cc25686d77d373d2eae0c6d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc905e7d59df34ec455f856f34b3624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fab74c8846630f226364bbfd7f2c9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2568137fec0982261d192893abe308193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43e52738bd917f5b8f5f1364545e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a615347ded8590b5b7ae75fa29647195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a06fbdc3fd43a35b74664d906242e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8f5c7ec025295873d9cce365636c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb28c88c2935997fcc6a76d3a72a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293d80592043d78431614316d287ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e04ea9fd8c6a793295c5ae2456591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b9b7e11e31045226b3284d203d700201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4c171a22329a4877be560bcfaf3a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd653e87f26597c2610e7028f8cbbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4d787aa2b610a63e2e04b67391d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cafda2234f16a67e57be981f0123a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dc9c4bb92ca4840f1bedb942c359a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad28bc9e9e9fae20c70d43f25887ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c431cbf6ce8af72674fdd32121a3de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95727c04866d73d4a4b31cb44288c78e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20038468bcd60e6eeca17c72936625210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c677bca3140ef11c6b0c1430cca956211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae193e030aae5fb16095240bc44f788212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3797a64f3f4f6f832f376183f6286f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ddf72e89a450e27602a80d37026c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf87f684884a21e402eda7367243c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e576e510380a426e414be4899376b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af529f872ba11c609803d1f4a7a48c79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd99cfa9ad35bcc77272f0dea63ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64430a0dc99ef807984709be36045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f24bcd6106429e8c07bda2afd344220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b93a2d1e60c2544e407f65e779f76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032f3fec5015cefa51f412002fa563f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1255ea598ede3e6535d62941183993223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713bf6b7a9e77dc650b77d4f1eeda6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784875141587283beb740e04c3b3a945225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5fb2362d725bed2bc8d81c01548fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efea8da02f163495608ab6b7060cec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1a29676fdd33ebfafed82e8269bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8383903c0fd14b6294e7e3b01eaf9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53442ff06e454332a1ebf89608ca85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2580765d983ef99c243bef7fb58dd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450431fb61e2e319ed7805cd045c18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d223603d033a420bcaf67f5af994233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e965733b1c5fd929083c068812ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b0b47def952ba82ead5bc92686c09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7af22cbe60df5cd03abd0cae5647236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a5ca70b30f9a2239914912cdcee9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ffdaa09669d5ad8aaaff9af1bf59f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901562bbdac33f6168fdeecf3cb9c75e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b51e3e33ab8e2e618f3bb62e8a18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a23dde128449d776b9ed57b65915b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8b0efab3bdf50e164b0f302649a00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e662b4faa2e68d9d7137caf066e5162243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37811119e0f6460325db476d7cb4bfb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de73f5472b8262c68cc55d0121b51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688bcf5d515acdde966c1b38825960246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b90065dd3eaad1dc95427b7b99d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a8cc0f1baf62fd7259eafc0c13a46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0d2d97010e8b4fe953970a4575273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec739f7153db0449d35249d2a2d30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b49aef9490059f9de8354a7d31090f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9996ab9cfed3ac7b922b738858bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7bcb5cd6c7ea693f17f8c5670c0f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c5ba806fcdd7f5c4243dcc5f3f5e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651dce21ddc079055b7d68cc1cc0570255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200c189bc265a4bf78dfd5a02849843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b67bb8dd273967cdeac130577155257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad8dd18e1722cf3ad2ad8a1a2e076258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5221a26c47853e1545e2ba70097ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb954ddc23ce6998d38ab8a12de5480260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae74a8064ebcc3e05c6b24cb8fdaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5eccbd8e310b244efa5d4b4584df7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4c2bbdac9df150949fd52570c119263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a568c68566954d78cf3be590b0fe99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2760a6aad0d3e12b1a8ab33391bd5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d335cde93b0e68a3da2d75b5d5dc790266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e43f8d7c57077cbfdd8fa3681e544d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67e8f1c618f57c9295db28aa9de122268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3498a17f3377fd85adb0c5db1ab3d31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac02417ec9211cc0854a6e1e82270d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5be1a149aab4d1fce0b3515959df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24469938105ef91e8784c4f19670fffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee88b6fa6d0fa4f9df45aadf2702c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa585262488f94e14a2685c9fa84b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311bd664d360389f76f0e414dcf5e90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08b72cc7949c98136db7c777c8a90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac6eb58d182a6af06899e8a5294c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94269c188cca740d151e27312de59345278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b256f92908f005629199cb3c1a7584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b62e72a0b016eaddf6b04f13523d2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f3c55d4ad9bd4cad61b1cec05a377281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399e120405518fa77cab72a661e7e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eec3790d963fb3ce447d0233d07f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79030d9afcb64737626606bddf9a72fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede04520416a8219e4e5f2620725f2b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddfba160263587b77ef37ef2042a73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eea253ac954cc443ffcd172c9c6c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d72e358f39bc7e49482191db68966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302dd756b6de74ebe63d239c9be289f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb36a460b5bdf57cf140042cf6dd07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4f9fd535af4a010389482326c307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110635c932d5578b4eb7996f939afde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6634ad16a4f88ed3f2ee2446ebffb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3ddd80cff33d2f1d64a5ef6d9756294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b7fcef70dd2cb967c8b72c6daa85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f757777da7635ace21bbdd7c731f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7c236ce1c74a632b61a274ce390a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be1c23a3fa1ad03b45f4524a38137d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f89d3dea66d69cfd214be6669b45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633daf5979845c70894788d34baae5b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb8ad415242cd9ac80f7ce3c9687a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6cf79adf7ca103bb193ae9a5b1b30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e616bf9445162439ef6c2712b8e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2836bb836049f295e1f418a00b00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcd7f61526ef2c21e4b94ca720899c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d227f7eff02355ab8bfd09fae1b4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2fc7cd59eb969b7a56a410228537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506375b003e40599294438f8a7914f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adef01f7fd64e0da607176d5c9e634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1af017520dac65ecfa9db6b21d7b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bfad3763b4cf8dc15cea6a3abcb1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e2b6f786985effbc21f4613082ee0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f26b2e5d1e169da3d925f5f2cbf7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dff53711481d184f49b0ca54c2d29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e08112f0459a6bcd530c6e7cfc21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490505074c75bf7de78e2f2441661c48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4027bf2833bdef2e229873d42c2c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9012562753d1db86766a2c6158c28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346663cc5a16cb8b72f0b6aa0227ff6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fe8bad683b7985f74c9c06a8cdaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b5a5f126ee57577bb83e028f2cdfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66878f2111a81d59555a11b113a0a117322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e61b67eeadd96a36e9c8590b48af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325641a5ececc13ab1645fc8395c31c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efe6d6f8ed1827f9affb872a1df856325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5247439cdb2ee12b9019883237cdd14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0979ea8bedab253777f6bbb58c3bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2abc104d413ff84554dc3e64996671328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1fccefe47f08fc09b3d6f982612f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad612794a4cf311111b07e699b91d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113a0ca85d2f63d24ec70770c887214331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72bba3dcc986a2dacaaabc651b37c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788fd1a15cfc561d664a972f41a962333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c325de5007c93c402af73ce68b132e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3bf2c06c4d3b9bd1f5c4935993fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6874aa11a650ec2ff7f1972221cdb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879ccc31a03e3a0c1d40b03c4c4979d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c5a49802ec2fffc89ce9955e9c03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f757a25257fb6fe3f9e83ea6c493da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf902412ae59b3c1651be78ab36a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f6223a4865c719553a9dc45421a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaa4d930b5658cdd2fb02e2ce3a506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4dc919f390a040b365c5bd05733ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6809dc14569a364fa47bf3e3a821eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe08bf89b75550c89d8ea7117a0cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635559bf5217088eb68d6c6d4364296b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff62d31a81696f40acc192824d4e86b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2427f04b86b6b08061c63adf480b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a681e1baa6fe9704ba8217a4e310b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d91da9b98dd26f9f450b266e8bff47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d6c6e057030868034d9a73f1ac0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2413c8e4b89a1ebf6622d77531dd8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a70824102751ab5219dc605413ac9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a4ef027e1166aa3cee02028dfda5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9d41c87e429a06f41f00eb4fa5f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a21f7af0aa38c665fa53124664f7b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705646946bdd3689aa7b3c231c6ad13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1ae9c97b650fb533722ad9589318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99664500477995182d8c16a79ef2b963359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ce5d3605d5deda73fad1c7d66c48b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93537d55f8ec11be8d06e65248bf274361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e9a4a0d43e1fa1a1eeb5872dff56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762901913641f3fd04a08a61da56fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20873a23c3f4806e20caec8535ef4dfe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524da94527718d834835763c06f903a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6f71eaad050c3329d1e5f68873e56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf293ce7e8304fbe0b5bacb71c928a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a515fa576c27e9bcdfd3b024daef3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8203f5b80b045baef022b40f90f8a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20fab8a0c35118cc7691e77641efd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2abdc95cafdab7a87ba164d4be9647371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a25800365d53038603c7accd4be4c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557251aa2165a5756b269513eab454373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c040ddfb9a1c3ff17cb6e710c05b44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d3ec4ec66c4d0e9e9c625d683a1d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489cfe02987e1ea91b3fd568ad54ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9bd6c203ede6ad34e65852028c097377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb64a61271c5eae11c5ed6fd5e3f956378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccc735fa8a0ca42149d3dafe87167379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8dd110f832ae9658ba4c1c8a46ba6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fae4510179484bcd1c199860907a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87489009afd152dffa45ef29463db129382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18ff7c108b56f9602624e001249f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca9e240676b06d28286c8c4e010169384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313efb33a64233a3aacc5e5bc485d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969996e9daa70f0ff9f8b27c0a0a8aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a83e69e165d5e05336a38ebf22bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af7d0c7e63c2976beb1f248958875388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9b28d48a789eabf29d5d0077edbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4607f56ce4962e8f8e4c38c22ef1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c655e0cc678df7f4d674047ee1b6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d79def95799396d350523885840ae0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13ac28a86d28f3e4d4764ce67e821393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073883c1f13062cc26db0887abb613f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1154acc3c67c2e7fad090cf2ee3a7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b4f7e7edae83fcbdddb9006c8ebd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeaf82a1116dd00821188e0b946dce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee57955a3a68173ea99f93e29b9963398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765c641f56dbc5ac56b3bf5009e4015399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c99d0573d282097b2f6e2bfb6cdbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ba7e4788a3d0509f64b72c5986360401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d719aa3a6c1b312bcc94455447a4c36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07682bb44672e8cc4afb9111d6584e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed362a9e72052b3e1eec6c975618dc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6fe24d80e8d5a76dd689ea8ff393405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc7064087a78bd91f97fe085292d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cd07a5f4e28bd236e8978ddb6fdaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017940baa366f2a0997ea6016da4511408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359767daed7bdacfe9d34214f765d766409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0ac8a0dc49f5e673fb3810cfcfe7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc761293631c71e1584bddb4c2bb5b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91162548dbac655676bef7e44e271f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883196fbe990bfec3f70abbfcf74db4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fb87a6271d0dfd59ea33b5ba16efa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d355fb7717d3cb6b3a9eb31750b04c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f5ce8c233695fb7c18f1afb461e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8679fac76eb80c4399a9fd547fa774417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ca57c2ff9c83bb835398b447fbc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267bab6ba648432c9f890c17e9016a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227de4069a1f7977e0af5c595ed4d3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d257258323b45d84d5f0da01e53ece421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c054a7c77f240dfa276880da061b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae22138b80f1b4fd708f9641d2dde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3222a47f3f1dbcd2f15bde4dc4cf58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ea64d94af48dff1d563d05647e3e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1783045f60f107421a60c7dd39a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66277ae48196f1242611421c387c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54eb61af29433d16d2596aaa4c7174428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cde9d43efd31414aaa05bedc239a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52ef0a110d4b7ead65a69b15ed69d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b9f53388b85f0aa5acfa018aa346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c0708d00acd98d5133a036e4130a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d585c1868d9effd2723bc55bcbefbae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc9dfff098f5cb09d6973437baa83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d0a35a26ea14d848a5f8b55f018b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ddf842a71ff6af04960813f2ab7e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591aaaac7f8ce1343848ee2d6220473437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8d9ed2544214407ff17ea0e656cf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc572fe3c42e0fb7c5d9224095c63902439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee609386205c1ecb9597c9f7097c98c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55996b346d28486121923e4d79d6b9e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb8260b047989863eef73dddc5aaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698eff874c8bc61cdf428c9deaa43d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911cbd4905ebbd296bc9cb214edca9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda65dac32408ffa1980e942238bbbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28e8169ea9ee8ca61d4db2e669710446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd1e4f5cc52bfd3ae9f10b9866655447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a440b9f0667101cd3e33357ecf7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9a56cea447295cdb606646b3ecd09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b8b62e52b73ca04b77471cbce564450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29bc3d54da921ebe575a69035d50b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5dbd3b39556690ec61cfa97e7f6d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca7ed30aa6b5bfac606538362cec2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd756fcbe0de0e9aff65662807207e54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff6469ab35249b134c3ac1f3d4e52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff476b49a19c377d113036c672c969456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb443bbf5b3a7f0e7a012ce106d6218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdcaa6a46b1e54a5402dc88e92dbef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03a1ac8da44df5102e6022d9a96d91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b363dfacfbda7a247b5375d094b16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c8f0b21cb1a59831828e439e5783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca568072a90e7d39471a88876e2fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195a3061d33c615da9c1bfb0c647f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161a3b62c29915c88568ccfbd3f3d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25163e68a9780aabc9a2cebc079c3cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac4af56e5ab3d8dcb9df62bf7c782466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cae0ff80166979c21877b0ca5718ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc816d95a410010d8b7ef313c632a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d593bb16738bee5235de292b4836ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a9a83eb354bdde93175525058813470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d56fbed6ebe477ada1603f3bc34d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b57380ff2a00af575ebf9db02581472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c7cbea195f95bf84a53f86ae2902473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92fb9c8f1b3ceff612ed30bbbc3a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446851d80bb948ecedca2b9b04e53c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bc7d60306587c25c8172d4eb8131476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e8b9fec901e0e248ed0076f06dbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71612fd798c2ea5c71e122b4c6d093478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165b9e9f6114df60bf8d1c4ad18532479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9de03b1f682f63a7b4ad7216874c1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ef4d81b088ae0280e6234f7c31f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca0cab0204c5f6bb449d01b1f4462482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43e83d484a235817843cba19827d45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b97ca45584f73ad53630df7db763484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b314bfaa65583eeb89faf8594ee565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91bec33212e3144831d247635aa39e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2bfd063e7013a16dc197b17b2374487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a1a24492a1c96b1068e18ad85ec06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940ff9302039aa593a64ec32abd248d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa543e9025df3ec5ed52b5cbb1978c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf81a4b4ae66716554ffd233c29ad7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33632fdd416d9fc0574cbec54d52040492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7bf690e7a5228d06acfbeed054f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fe6066d2e9d91ef154a4604aef92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2a8a7b5c100257823c162e223f6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833aa81d439bde1c4dd1f14a73b71e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c71db2e65f081de82e663fa74b6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399895020dab0d4dcd1f5c8847a4c520498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5ce9a206ab3a48ae9ee2f7ee42e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b721be6bdb83980efec1a808c101500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a9834461fcd3f0b3e23b62f11e71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96407a9d13043809942ad39d92f2c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c847c5ea8ce9668686f479b1b55655503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afa035ff729d8e77d9130b56e2fac1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a364443192ee5513e2ac1ff16c61c5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1302ed6917dcbc2ee07b6f594913e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a880ff8b0b1a9a007d3d5d0727f85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56c753f37940bde899e6a62339aa08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a794970fb7142275b4152952896111f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a86c35b8b79b9050d4fe14d96c3338510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3c14b791eeda9e0eba71bee2a5039511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4938d52f0030d0a4c58e4aa956ec4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dff3b05c74b8c0c20948e27ae5c10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db4599ac4e65bd7e5ce7af86c1487e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e17a2d4d0fadba7a4a5762a337d56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918605e0ddd28d4cd96883567b6fee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e8296ae1ecb3ccfe16bb548b321c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692f56e6e724ae4358bdb5054feb4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c232b9cda5579d4fc6085179963774519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc95327d5934a094c9bbd2ff1a707d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618026636f40c350fa8bb94e57810d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecccefe5eb2f03d94786f48dbf2bf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e7f664300cea20e131ac991af3b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a078a1bc1562745f695d68cd08e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4768e300e50ea177d199d86377a25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be71329ce07b2e562b3974ba59e54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671034d101d066ccdbe7e7eb36bc18a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aad4cad1ae5ab8dc540375aa4c791528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51100fb56bf725477e5ebca3cbaf8bf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ac4c963c007f5d45a3dd826f2d8c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec1dfa3f12e3380b3e80e09ddca3d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d198c1734f7e6410df3da17a516c2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15667eb0761ee7e0d0329d4a32fee3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972728d6a0333e7b7258fd44068855534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b3dcc821afac64cbf52c0128bb98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4828f102f68ac506b50054c0c923182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855d9cbf550b67d95b778a7a78facb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87f324146c7f1766bc23808a7bd4ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a9f80fea3e4fe3bd8e753089eaa8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a8f6a5ac4058fd5dbf345f1c11f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d364f840ab9568434e1f3de631918541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a9d644244a8c8d6a35889b0bfd0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67a3827c4be1f9eaf1744798d0151543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9679e261ca516430451fe5679a77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8410ffafeb32f57d0a286ab99bfe7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508c48fd1e6db6e5f220d7368fe371546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd225551b41a8bda64b91a2c228a4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e7e00de8554076b56b27ada17c962548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c151c9418d4b68017cd17c5c6ff9ea2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5e9beedca989392e42effde478a59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe9586ea45786545061a8c4e844b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67b05d8783d702f5fb6b10678aee9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130d0ab00a50342a058ef3368e6932f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469793ea8682a9fa7d35ca34be86251554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd701f436fc26fb875a8c4b674f3c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fa3d19a2ca1e99f5906e146b54d3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75532f05c7340b1cad8004eb8df55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27e77fcf7a83fa6fa8f18f60677bd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23bac2deb530707744540124893bde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b370b076134518b7727915c36d2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550929df04e40a109985cd1d07ce01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1c925edd7fcd5ffa430e4fb84089562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e4e79f096aaea9a117a467cf4ba2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153f6691a23dccda4e8212ce289d7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa7bad778cacb7be3c69cd27354ce6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f243dc1b2e834231ca108814cefa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28248ff69019a337a268982327c2a8a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7201fd5b3f76d24bc05d85f451cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e7d8b2a92ed73511c6150127db15d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b561be599abae35e841c786994ba1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad535d9fc0e36348995fcfd7e2758c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee829ec757fa4214943c24a7ae2bedc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec24561e112a4ebb6075011ecb48a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bb4661ba16d07863289f0d26cbf37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05fbc81a6b99a5ba1c64d4551d218575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e93d7cc1fe6e032bc72700cb7e99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92523ca00b3af6b2be5fe15a0542bbe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5f8304ada348a588547c69e7c4115578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a950c896b4ff46b53138f878d4e9d8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4474ab754d0dc9b5fe9e64ce65032580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ba2b0440166378ba214da31d0b68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac224060dd265f9bb477c03bc009108582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb710892950698af779e322613799ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3cc23e50ece698aed8bc968171a4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c2bead777d0bd465a24c3bf6dba8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0302de76ad2beb5eaa43d796c0d2480586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439e2e46223d54f5264c6fc6499dcea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5d807d24d80c7aaa28e80a9ed81e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42455c620c05e439158e790501b79376589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce3629d8598759d402e727d073f25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811df464e443a748bc0912b341d691c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362715c42ff81997eee17e8829c4ab1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e448f331e467c3adef222d2f049253593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53163b575decf41287c1eb970b00b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a87d09370241d1b29627aa9466d83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2c1e3bd4d09183f7f937428501f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e49b2c8e080233795147ada874fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a6c5b753c6069112700373c0322f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacbb1ca47595fbdea111adf789fd69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5341a3ea7e53c560e9ca66d2771f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563cff5148d9beee2abcf432e1bb552601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f5c22620de9675aa58f2edab8681602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bce537a35e134900c35a88398b773603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf07aadc56d3fed6b0810bc363dd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69acd3317a0910bddf0e8271b8c8e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88166abee19983601b678cdc74374a8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f2277298caed7f0f0a6874963cb61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84ea68e7f76f4ea3f1adb8a08ac7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de9b932aeff5b4e73643e30bbd29c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9ddce2a72c19db8e9bc4989066275610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100eca12cd318688d38d29e43c434a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db9ee543f293cfc170958c7a0912d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588824a5699340f91114b84c15c52ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d583993a357246f82d1d0d1ef978614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d1d1d7497708338d015092bcf952c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bedaba9e218f0ccc76ae6f5aac7a24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894ad120233735a907cab2f660bdd03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111afbedea3dfcefdc82a5a611e39ea8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e07b4d028d0652481a299d2d9fbf59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1abe9616a8302314455e3c0e3e0e91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282659a759937cdbaefdf1f4622d8804621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012776142bb04f200efc44b585f3e00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72280c82526c87cf64cc76636d6f29a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f964e29849f8dfe1ab7963d4f0f1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a251bf99ed816b1db6422f74550eb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc65569dd169f4fa75bfbee343af13b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb346b575c486903c29402bc5c2ecb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eecdf3cdedb58ff8c4187477dbca64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e03177fee27b200101f5b72f03b77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ddf74b9f67eb647832a11accf1619630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c206d6b47c20b94cec1322425aa52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc78816ba3fa82513f1cb86e3f52e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649222a0952e8e987aff0786130f59d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676b2959390020316083f06803a324634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b6c5631311d2977ddfcb5a7dd3f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29917abf7357fafd5390890ab4e1cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d43da87e9aac9768917c5f53f683e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72948fd4399457fd185ff147b5bed42a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd610eae030cb3311f6ab36be8e7b94c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e633c81009b65dc8c442cbbf7513640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51148f9d1199cdcd7247baa0f278a9c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a99a7501c95b751d938f816f05b476642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4db5310e53143956e935530518d1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a17e5d20790cf898477dad9fe069644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e59742e123b4a4636a0a81e4e7a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba311c0d39500d42d319926d4b1941646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102349f9f3cfb38eaecf6667cda11659647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f88d8f5876e0428c1a5804350268648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3251cbd79e77c3837602d56caf8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7c28fd68e08f87298b121726ad0cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16469fa0aa34cb07f36482349e4578f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b92eb96b37cfd1050b316675c405652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd0871faf0c91d112bbfd8a1fa0e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195387a26800a68558976fac2d965c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4b954005e8e9708a89b29eefb6af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87caf8aa44fd58f49cad886656eaa95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b8b801d4ddb5833536ce2f5ddd2dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed32e1aa1e9cbfe67771e6f6fe07a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58be36080a34ae25a1533d822fadfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a4993dccbe88b08d1ae626f3f9316660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b6f4bfd67908f777502f9d59ff95d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e8449cc4eb6b0da20446dd526a02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680da1e6b53100ab00a3e2b1e8e402ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de8e91959740121433498d0e13707664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2cbaee1cd044db9b50bf4cb3beb0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80f000919d61a459088fa3c157016666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e1bc50305a1c2174125530ee10d56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfcf1fe66e155d545cc414ce0e14bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfcf15bde42c964d390da9615aba0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100fd685766ae2c61dfdf1c1a1d112670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b8dbf86633193c796563da83106b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248013d861768a8d1ad7552c8fd4fc66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aaba5c7c89540b81c64ce51e698b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6c048b28d9cde501d4bb8275d365674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b598110303eebcbc308c50bcc1d5f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069441cd89d16e11815ba76e1222c6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ce64ce9324c3165e8593f174c576677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45fa0c760784eea7933c167d472398678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2bdc562f07c3081440e3ad744c29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245cb595c4ce3cded761289082f682680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>