--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd805e7ed6a1778aa7a05517f90a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122205dbf44a1488f3dac666b7ec28822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b8905a6c0101360c7b1d1690ecda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d4ba45e84dac6eaba5d3c88726f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ba0b44702fc1ecf165c503b00bb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b35a832b5441e6219e267f79e6546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b0cb6160149661da7fefa80488497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d81aa904ebe81c0faba9bb2983fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e3d2bd32fa8c85c1f00505051e389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb435234fc15f070e93d421af7f385ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51efa5088fa231562c6b1b92fc8334211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2771122181be3b2cd3144d95593ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fe9b66aa319cd20c2e61901a68bd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d224765e92e5f3e00a6736f75c99f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f07acc45d994b3155094bcfa497f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce090f55372041b3d73fe2079acb77616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963fafb9f52f9e4393f53975bd1dfb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcabcae3c32a635a1e6a50ef3705bdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7f1002333d1670171adc856c2d8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf9a91598a2b8ae5421dfb54dc30820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3aa40d6619421fe9e2ced4df03cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1372810ea93e56ff29f7c4e69be2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83433f36671c5df9ad2f85cea2e2b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79c7b41a883655fa8cfc64bc6e221a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe0d257187a960d9067719018f18325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789d098eaaf511b9356cfb1509ee8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cb4fa787d30a380fc0888d9165a2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4389760cf6a4175fd7c949e71c34c3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463b76610142c22db7a57e37a9df2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5b450dca6397f5f8d7caabe5ce3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dfe4b87ee6147623f9e7634ca630231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd599cdf0b9f08b17ca7067bd99cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a855650764077e6f649355e0481733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41ec2c57e39012ceec5f61fa7e86cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282364ce7571649ff5900b170decd2ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e79d6771088ffbd05334d5ec62cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d867e139878a15626c71309911b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75179fd77976cf46214c23bfe8059a9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1622e5c05c373b98b1564f19bda0ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4030eec10e01f971701d7bb100e5d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d3f6269cff7aa9fbb419a945331141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae932e56be1fe77499a1753fe3d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883be67e65400ba97b0abb259b85e1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd24e2f1e097f63005ad67b1333ec7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99aedb5c9d89f6769f5ef21a2cbfd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a86480b26a6a4701553b613002a65146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1678e5aa165989b4a3bcd40558577b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf67d0f90b97cb3b7b72c21b74b54c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e0ad260d2fe14e7474de57e960edf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3251f2fa18e9a59fc31d0abfd5d13b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14921cc9b2d0bc798ac5320d06e2df2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87971d4d5d06587b80d97c341e747a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6d898812693ae5d420193688d7c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed27c7de5ab66303be8d63d6f1d11054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b0f05d96d1a8426e2360b0ca64f2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279972eae69fe22823615472c9b779f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cdb3b1e05e2b03ddca75be54ef59657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef69488268acf2870f7effb407d8bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65f211ba31d222a8efce94ba4c3b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4e5cbf93d370e2a643edfe43917160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4921214bcca5e426431ccfcf996c5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452af0967038a141ff4d022ca3dfe4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83960d06945778d66805c196fc4feaa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe62577820a82f4a80e435d7fc799264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d68d845d71acea789b7ea19d66c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146c7b2f29684ab5f700d753795b93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bf83996ab192f96825519644f9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b828bd53ef1ff374690f98088c1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2af4c890df445aca43ae45be07d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de074189dea83806d9d354cd1e6566d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6283cb19f011637af0d8f3b5cd8de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8f672e15463dbaeb0145c8717592f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ebeb5c838c48133f46b3249b5d4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44e555f80721ed3b62be58661718d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99a434d3a79655320669ef64f207975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0134360bc55384fe5101d98ec324676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2e3f1afb69c195c08c030c1d1f0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50068ac87d401826e5de875c09581678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04701a20be7d1d569a5193721c81e15179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e655c83bfde872458b458c8b50134c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99f3e5d22c3bc0a48a1bee6db758481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa9d7a1b888df1408f48e98c5a4ad782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff57e685615dcdd93011f0057c73f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e472bcea59ac0909913fa78a37b9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c3f3fcd42ca542d1a6b7e2092477985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2631143a4d256288d130bc4edaaf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e2d354eb41f97c92157d07cacdf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a106cb9a1011c4c5afa1399c4ae24688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538c5b7e65c4b319a65ab29196b3ae089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a6d353f0754c93a1985540f25eb0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597543abff9dcd49d71de286515fd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8457392906f24474d3b49c033b5cb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4fc1d793b1c1491071b2eadfd0c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67f6a69ea51e305402427889c5dcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66aff773281eca39b00afe3fbd4b1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dbb796f39f38cec1b70a4e1e04bf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf447ebf87c4a2975241408561307c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123eb4f5a201d00515092bfcf2f73398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ba3d56e92d94ca9196d172692861299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba66ebc1439f760f0b610e65581711100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f38426e1586c49f64807cd8bd4dad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdf806adcf89b5083ef9c55485aa13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14a0c888361e5d6a9acf00cc36214103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535915617d553d2cc36bfe161601354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d86f264a2a7f6efe1e0b50b33c2dcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963bbaec2b2d8a831ec5b0687a0f5f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb0f8d04f14d0a8724e359d297b2f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7cc0ddcf3ef7451e116044e10dc30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dcfab2846223ca04da30b4dbdbaca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85590261c9a0c4edf23a7320bc4f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a3aa4f7621182b1b0e3dadac5e50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc507d70d2c4b25abb3f43476ebfde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b2b27ed7ba023c4cf24ef971b2cb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514319672ebbb0e3f5cabd334171f47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e639c69ec4c4a85afba5392ad7c75e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968161c36e270fcf638825b08b3218d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a10db71f027896b5402fc287b9d164117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c43ee937b24ef5ce73c74b6ed2961f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6a8edbc97ff887a3317631c834f69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65674b40d5115eefcf4103d83e5677120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1f403b176a8dd769ee06e00e9717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dc43fa96e109885bca3a59c885423122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e1146cb66aaa3f2dc9c4c58c939f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563801fd7d1d9aed68e366e7368dd1de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60312a0d392a5b9aa0890da865f08cc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8192170274f646f0bb47db16cc81d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a479c68417ba0ff2cf1a42a130ac9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850544fd17fbb03ba7c2375e0022af1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585064ef18052e858828d6d8a32f190129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fbab68b042a933040d06225945983130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b3cda4450e78aad7f84eaf59e40fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210b02fd896bba95116dec7d12ae46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f52294810b6b39876834bcf21731d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbfee1d6c5703177d4ec4bfa145c0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ef4960ebb44558f8b18bacf1436d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a9f9f5f400e1bc67f6988171a4341136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34d242b26741fa0d3e60e4e977758f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15e451485a2c5677317e1ec9ac69a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9f96eb532c5ad72a75ca5495f594139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3882c9076e511f9b1afa1bcbe727ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430c68686ff5969b578043435844b94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94410ae5815b10530d4e74495a91fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e43783c1b647624b767582069967143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa0c24167c1e3b440d5d319de6524c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4996bf0d8fa3b03db1193728ec00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c75b6bbd436b6f6806a23728d2e04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903312ba6da1a66938441b3ccbaf3b2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1638547718483321b8f29a3398f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a66655bee4dee1d46a9b780c8eec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eced0bf7fb8231da3fd815cc0e6a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b3cc3a3a02b6e8db300b17627a07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147036a4288e92adc6b71e183b7c0f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866efb6b8a0858370938cd34ec3e742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeccffbd4135326e86b3d24e6fefeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b59a79303ed4317b51e92782e7aca6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cf4f870e4296de0662872f260fa7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa5283bac5e117741f37c9a35cc7db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b21e44d4bb7033cd7c13ce8b442b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b4ceded74e3f3bda88599638a38b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba24f9fa4e8482d2912081264d55ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a533497ac9cbcd858c0a4a42144df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb5a1189684a4d2566e4125296b196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5d1f2119550249e2f7ee3111c91f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571183dfef6d8ef1eb99ef31fb078f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8399b15d335779dde1a84783495333165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67085cd0d8823996b3bc2661dc8d72fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e3ec5bdd7268eccb574db1120d45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea5ea66c27d7a2dd3f7568289e08b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bed11f739c9d9247da2b4321fa7573169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd122f4c5be87b462bab6ac1d87659170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c3adb964bc2dcf730a430d462de4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da41b5e20b6f64cb2007868e21bf58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832272190d1b47077c54fa614955da96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeffbb07fc2599ca1dd5d7b33d29dd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fcc401b415477b9f59b3539f26e7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a816dabaf4c59a673a9822d1f0bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b8c94b53e2053242847c7ad56650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253b54b2bdd4f93342a38a2fed7dd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bedf42347263396bc3015b1130c83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d856e06ace2ae6266e6aa39d89e29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b3d08ec46feec9e56fef8939bb9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d70aa59ed80f5f62855c54b4ec79df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e2c1d7d71e2526728dfadf19560ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fe9ae82f0fc7c89f4284de2471d25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c3b9b709471865656202a1b2816c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ae1c696435aef1742f90c5bddc5da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82133b0c73304ffb09b29f652f4df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7076d9af8403880bd1a2483e502fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20364e76b181142654c6e904645e4160189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fdcf1fa51f6c4075432bdb178a253190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f94693d8153221a052c37c07248620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7a5d1cb67ae95254c01eda8c284c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad1875527d2994be87984d5333444193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9ccce54e82218a728508f945394e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557cb66c817c965da607c622b17345195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c864c418f2b177f9272001d6f6723196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973ff506d4f6fdb9370f33dc466e7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5e183c59a131223c9222a3f81be7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86945c395e8d66822f64b64bb49a15ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555a2b4dde3c7f86c7d2687f626b7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce9015b327589489df81c16d591b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3a4cf46cbadc9e11e9d938be9535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853810f443682173fdda38a9554256a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38eceecf2b2de7db9a34beaf701f60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376fc53f58fc934c652ff75767d18de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55bf48d543b88ff7e35e5206e435c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76f004286cb5740c6bdfea69a31b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab331680da0629f2eb74d3b84e3c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455d0a953f103b858f588733d200bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca8ea457205c910122bd94ca158b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb39b1e7136ce5a71229b55f469a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0c8211ea91d77ba71c433e34e2857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ae90e543291f8002b00d4c94f6fa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a98e8e1009df518dc65cb7176d88c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f2f422dc3f3ddf8126eeb165c4e9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5cd7ae8c400f1b8ea5eb4daa15990216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218885a2e9badebed7628ad02c6bc87e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cab55fea5d23583ee82fa18722a27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea0acd4278bdcac00e095c9d20f39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622ef9958837bec4697e562a59a091220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f01017ee9729349ef68e3259cb7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6375ee45d728d00543745ed6b536a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4fa8014c5065fb8d5756c107ea21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3625843b1534291a718bcffc90ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9fde41d47ffe68bf13db6e2516b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9708d30de27925ac0b042b4545431e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cd66075f1c393a9409c81e20ebfb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bd7687424018d9d870a71fcb0444228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bce5f5f010cdd685d42b04416bb5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852744d1ea58f5e898c5c197f3abb33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f38bbf75a8a117178cb664897f594231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604392a99f5e327194a4d8bea4a12f89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160794366ada29a019ac544710ec8662233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f318484ce00574198071b32498d1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891723f85dd219f73ab0a5a7e9d10932235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf8873f95585f8bb91237d3bea2c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e970ef98bc7f7406e8ffff9f3278b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b621520f5f42a21e9ffe4efff9a540238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f9cc08b3030e79cf1ae5b78821f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a557b030148e65c80aae9c90705f3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003153595245a9bd78de508100ba586241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744494efadb0e7559a6e6a4100a04dae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f514ee19545bd1f842959248eff2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca113f0a9aaed1e34fda2d26300a90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d82fd00fe27abd2969d8d89936d7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540198a2a175b4eda13c7a1a43235edc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a826138eb0c90e64dd37f54d3a42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48dbe4ad1775f1568a2bc4ba81d2c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b88d14d53405ff4ee946db081812c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e07d14e8d729a0834efb49906e47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18750bd2bf2736dd1ee217afedd25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419606b752ff8457839bf5929b8ddbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded5fa686d4608558f24325dd92b5af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98b0f0f4119c81de34d80e75a13869254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431eb508ccecca5c7f87f4956f28b09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc21069567a7066bd89004e0c30dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b78f6b23161ce92836a90d700898257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84454616a83df5162bf355912c4644258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b65858a13e9b5a7e22244aa37d48b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476e629110ea258fda13f75a17f4cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe905e6ab798efeb39ef3f26190638261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37efd1c8784d27f5e7776a8c9fc8da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921cc55b3467e7a9ecfea7c68a441be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ce58785333d714aedd519d2be612f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f476c218d724983b872c22758debf5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c244714194106aeacbde80890dc70f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe79f9921ebff788284e5b67078c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5470516878e630df1a53a56fc8b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ba269fe3ea3d65cfd1baf2648331269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270acd721273c89234f47207206674ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e96c9e0daabafb9afd9c2ae982fe3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b58fe8c609c89768cd5523a5c4901272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ed4d39fea3cfceb538cc8b207d3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328301154bdd677f2b0813c18483112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ac67e302d8b0de680243f6af9539275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a269e1e94a4b91f79dea87b098a35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d613afb6a175b371ebc7ca00d96e08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11d8e2d190fc37af36c3a37eb6273278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d27d5c72533efc59a9930a7d44352279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848458027f4c6ca9a24249592d35384280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3186c33f55596edae65fba15d884c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f9997f645df992795da4b97bed15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f362bc81b7cc3e76eec750a7437d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60185277e95cf747d708e882d3776c78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86844bc3e37b0c73e7f98b452988e56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e68d0f77b8cf2acc62f061955049f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9241ef81579801da66d476273a5a5aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5ba27aaa2e6e9e26b6708b7cca5b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036111cce6d8c66b4f50e86385eeaab9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7385eda5cec5ffb916c263a25deb19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ced9b133628673ac9d359dbf9922b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c449f885f9459c9e64fce5290f40f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2febce603a06fb8d608241581cfbf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735da3f130f9c091a5cfe7dcbc6fa0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2726d63ef7563e169bc108046fc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f5c5b319e0b623a0cb3ae04b976f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7ff03eb18a3cee1380ea29a8b95ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006714c5f44ecf4458a7ddb5bfb9bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e22a7bec1802f3b13fc757ecbe07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8490b303dde7cf5a544e2c83f90b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e56bd8e86ee5a2510ecb433bb0e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519887dbf7a791e9dd064e557b572d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a68a0bf567ae7bf55a0c26502f36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0cb0f5a76cf46a49e4b2ef176cfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a77f571c99590a47269ff41ba57366305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9a731aa5353b6b11dfc16c1a82a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118111d91046b5fed68d213b0c2d6e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8379fdf7f5b912aa0d2b9b761f05d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3bfa270d4a02a80b42859940674c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294985fee327f0f784a9290a0f2482a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68d1cf9fdea8fe8dfc412329098c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25895925aa3926f27df2326313dee5b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e251d9d29f5b6f5f6bbafad9892fe8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aac5b463a72752b1eeca2809df0e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223517f88002a6589e0a84913d720686315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05487f461a9c274ae2b63ed837570549316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eeae546258c0c4e407c7c3a8b0873317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0779f1d5e21bc4242afedd6d6ee6a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0064763853893144c316ede2cab174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdebc07c66d0013cf6367bf6dfc835320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59425b1ad59660a8aa72578bb3bf0926321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac7a3a145388df4704a763894a9d4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c86fa85b64da47333c509326cb99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e524bb753678ab83efedf65b4aef1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4fdc8b84340b393889bfd3f89648325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd7d0e7439ed509b1f245cf27ec85b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bd80cf1d860ed726c268578d62e77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d08e45d9983d9dae78a8853961032328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e87f1966355180872429575b3ec22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbee541e2107e6730da84bb94bbcff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a452f5d3ffbcfaaba7084a890cd8eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50370eec958d27c9dda64b848b4e956a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d44519fa562db9404074b273754c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dcfcd7b55dde75bc566d1a1c13886334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86f51bd69e8041c2e640a9771509ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590b5ac4912fec4b56ee67329dbfcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e849657ae12d3ce7da30e22b08f60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a8b33ea31a44d922e48bef630749338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da0de665ad314a8326a390793c063b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2837e115d6d975b466160dc241f97dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183f475731f50207585aa7f39a4cbbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee656a088aab5ed1e4f16cfeda047dda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b31a10d06b6cebd3c7dee6a31221343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8bd9e68f5451f9085833b5d703b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1911f119da550507d548be641dccc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9a87667b2c95a96c1944c990a142b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e9b65295b6e84bbee9b4f0788624347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6e6a9d28f58fbe32ff6a93c7cfdb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a9931593248a88c6edd2db5c828e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678e35e0371375e2967971c2afd4cdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dff30ee1cb974445d795550f91b43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd969ff0c94373bc503a9f99884d4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63962319b27bb4e10d70e979e7828353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881d361028f19fe1ec59ef15b6cdda3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e908ae46237b64002be858df3223355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979e2759cd688c0ae18a6d0117da17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca38d8af7d59b7e27499310e3b48b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbabcd90cf933756bdd05085af4433358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69ecc85ff2d37db1a7eb3943353c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92361cba0970e622869e618d0ad60b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171ed40a0d4eab9fdf2404d3cf59168361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85131c61edbd1280b99ada1b6e24745a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4603c57ace35bbf6afbce639b5e43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566965660f197c1d15534b77d7ed407a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec643d46641f66ad79bd5464764c5c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c88711979f0de6995ace1d8d762e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c47e21900bc17b128e10e354dd2ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc1e93fe6953a030a93212cdf9498368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c904baf733b0b110ecc760a14b3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c802627d0601bf29b5e895c2f6d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc566a0afab181930e37fe47bfccca2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac36839d459c145232f854e39aebd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66668d8563681e448d0d5503d5b203373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfbaeebf2a11d7bd30cec06ce580d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444efb7ec39e011f353f26aced4a3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa4b4391eb6e845089fca560967deb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87decfebdba87f31818797f290c16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e0c2ef6e7d290c10954d4bd65bc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564aff269226ab47312fa79e07f44cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc734b719f8adc2a09f31cb37817e733380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c98a32a4c3374d3843bf1ace07be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51181c8f882948397cdd3d38d4d1a988382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4806f1f7c2781825bb1a8a2361f086383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7665fdd2c84ef447e2b99b2c368e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e842aa730b13a9c4e667d6de8ebbe8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f7071f240e13cf960dccdcb85802c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99326cf02b12cbc6ee89b8e36cc134b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d09e648fda707c568be82725f0eeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e56f520615635cceafce234582b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf666200500400d4c45ba66cd13a537390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012fba697ba490ebc1e4bd08aa74663391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a674cfe6985e6b80f322b2c535be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee6a0aa55e1133ad017d7048c47dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0532d62a79dd527cef4113ce80789ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab773c6d7d6338bf4c399da21b5fbd09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773f64b72f7ddb05d749f1daff5d1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35476f9b9e2fcbff2d5a4c91996c331397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d57d57c084474496400e8b925b0af7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488597815626c095dec42f95d5ad016399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a017efacc0614eeec004f3cd0f65e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b8de4f3290edb294b1b8df5488f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1544ecdfef230593054d46b7e04e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ee6809791b3743dd308ae2609ce4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e2dad492b2fd6c537de2790e4f8cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0a9daff5f4da656932747e0f305c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd8031e84d570a61f918eccd2944bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eb0ed4804984105c6fb03ef08f320407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8eb57c4952daac96193bdcece42f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7483a827bf2aa77603cff2bfc3a02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd72a20228c175f3e9704b687ba137410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0908aa6ff203b896b9536a01d98c93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393eb9f74f078d952c1cad329eecac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b97f5b05fbd9ff4cde9aa43fd003b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d8b6a905607416b8bcfa01362043414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042af2c9c52b3bbc694ffbf6710cf821415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51b54acf025e88eb8d6df6fd1f4cac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc97647d2453cdbfc027bd203c4b64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08445b4fb9dfff605dbbf148ed34827418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa872dbb0c87ef751158a8497c421f4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefcf651c112d31b77267df26cf7bf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cac6cbd9929c5500ee036af916196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04849e3c90850af8e8a50b0867f0b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f632dabe121cf4bf81da45f4e49f0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c8a658f39f80e19a5b01d28f20a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2f21fcdbe4be0ff0e42df8d632cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dfeadce3dffe276044b5d2eb75cc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717306a50611b707f5f5db17839ff76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5828fdf9a9198cd09d13938d3f298428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee91a5080e81a634fe2aa6284eb631429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357c65f458ef4d40447986c6ec08516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac68998658affbd85e2d0418d6aec19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38179b213f652288247615fd5a67e3c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b411c6985baa293bcd79edb6e23270433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a05b60dd0c6d7140f2f007f986bb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde429ab0ef7f21751f38da357127f4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6df9f36f288752f7808a138b8c51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47bdbfbc1a5d0cbbba07bf736d47d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71fc762a315ad4611353e7a918be8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cffecf1e69085fec4f40ba510f644a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b6cbc02a13241a9a7af1de850baa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cff0b64673c83a4352fa0572d4089441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138725c7f07b89c6c309c74edd47aa88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d8b814710049e5063b24a120abe2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d4936d883976ae42f0630c1b6e961444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948d1e231760da5090c471341658ccf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf666213999572ba1bbc41938d82fe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff3d6ce8cb62cc8f2d37c881f14a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b9d2613b3c0c726ff01b603f506af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed4e86c4930254a9be0a49affc339449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106bb5144c87823d7e5e69b573d24cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8cc657e7a84b3ceede0879f6c1f40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dffc0420f02a79886351255967923452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d847b901838eea9f60c1ded53a03d6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15835c6f6ce2fbd6571358361d45baa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eb21ca24d35139136821fd9dc5456455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c111603bf72c8beda254a460e0fc40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c34a41a2dd04791eed40bf723acf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e36393247e743f0631713e1352f896458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02c69a3e2d9016b25c8616f587440459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585fc29087563091fadba704bf02df8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87565472274e1c35916a012b9b6322461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d72a95dc96a6c9a318f1cadae82f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975310c80ba1dcf51401ac2556ac4fdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19869ab47dd21b166833938975e0639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec65caedc4219dd6f1bbdc164c043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307df14e0cd75a7c0b71170b8b10ddf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ce2094213d1c68fa215fed052e05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c149344c99051588c789f2561aceb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b033f30b3269a0caa89620b82d405469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8521f2681286f692a3ce91a3c33300470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e849e6c3773493b5e90b3916e792471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105261db64b249a974260f08f9d687a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d0acb444028df91de4f1135fc5ab1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bedffe3a89720625da4d567a3ee3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717214b1f2b92573e6aeb994f724824475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee288b81e7ac7d26d56ba724d8f95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687970183eab9209b3c542d2d83ff8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744138e25d5875f17da0438af406c26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7fba466c26ea35b39286dfd6537f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075db164d2bce7aafec3c7b382557c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdc965c26581d64c2a2e30d58e4778481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63868de131fa2b2f0013ed3f87550451482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db0a138babfa4f431f56495730fed4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9797da98b8cdfa8075c1adbe23185da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef38c656acf211b174a5d78e04420af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad920d2aac244797c9948def90dba1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d3331120765a5bff0c1f86b1339a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18231276d029c354d5ef9389f8f60ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779839fe4d992f15d0b8dd288108446a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b562bcaca2a5be0435411f9fcb61b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56bed426a2cd470ec81f2c574cef92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462871dd61ddc95195c67bf16fab4d99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac03c584d724b8275c180bebb5413c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f762c926c0b7423ef15cc5d2309f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6de75dd232f9f7ec9e63205f0b7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93bb91a2d3840ae2b864432cb2300c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ffbd18a62f4f3d5e00bf82204f740497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722cb232f9849bae8c662d0f63b0d0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c50e4777b5d624bcb9b7e7c6f4bde9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34408258377c112ceadda0192d02a61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c9207dfa2ccd29f08c5390228a75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef00f667b85a139417d717190f190502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee50ff36feb08282bfefbe3cf86208503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43e470f757cba3c531ca5559158ad6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae2ab57d4dcb90a9ee178fa653a75e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae8bc0e5046cbf5231bfbee14b533506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa8ef6d58bdfd3c70d3aac8b9fbc10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ae83b44a0a91c35d9dd62a61c6fd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999bca64be6151734bc5fe85a8bbaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2f1a9f937ef13a7ed1a81d68bb42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b76c1e2125485752b672a68a82aba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea9e1106555889b036f096d6f6b317512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88e9f82e9e7d0034162fcb02c1908513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edaef7c6f9669158398502cad71cd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bd37723b2cfb85d2f8f9ec657ff72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f440d2b04b37470c4bdad52d7dff8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c6e77cdaf31b9da67dab36e6f983517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c31a80de9f8cdf54e2684f8b8fb78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa014699835e64bb8f82855003e711519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e622e2c85830b9cfdf3c37b1bc233520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080a7759c9c285fa822b8a9971c75a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1ff24a1916dcaa115e4b825dad4d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f296490745fce0832e625bb10b6729523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805aa0b3fa2a247113a737b0f6a3025524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8acc031e41e3668e2248ee77b5ce7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3b9deb82f224f378c85085700d77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ed6c6600ea7fb764af9cb0cfa8c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825868db355c07ba644b2c7941f367528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000da90d9c9fa757139de52a46f9400529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b161a0d8143007fd620e215a3a9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b16ba32b3fb7718e6e6ae258f06fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0dbee02f742e30c6b40fe27e0405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2818d959446c25282f1d225339545533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565105ec972810101e0e93de9a4adeaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4bf1282c3a1b00d6523c39da5a86c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25779791d72fe18d75f2223218c675536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004f70f9dc96a4f6d70046d7e5d054537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf20ca11e8d00598d960cbf4b3c188538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51c8614576ef9cf71fd3c6f6dee966539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22050ec36468915b49d0bb56ae3fdd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdca4e336a11ba235a38ffe91d1bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d628358026c0b63036a30eabf90c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbb6756c9f120060daf4706efca2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701463f1646430aa8c24a815fd599d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fff7b49c6a0fd87a0df3841209180545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa61b0811c2eaf186a5b5e1d28607546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c79039f9e1f9eab0996bb7700fdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144c744faf4b0474426a0b20f0e2fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7354eed2e6ad885764344b909c8311549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82108aabd13702d3cebbb8d42f2b53f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0078c5ccab5b6e7c45fa4ae0a33e6bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273780ef44bcfd19af168fe30f914eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcbafeff4cdbba28c778cbd7eff136553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b269436ffd4183a68b48c0fdf833a7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3880b0a9e09d729ac2880087f74f16b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9c50b3e9ee2f4738545527b8eb98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defda94cb87604123fcb268c17765d5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ea4de6cda9bf1b7299d4de758022558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb4da863102380de0b1045a895c6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e8315ccd2a2f36912987d97afda4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc8d89abf9d4790f47e37326fbc004561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6349e87904172381bd86bc1b45d752562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4e2c4e1f26575d8c613ff0724dbec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd86ebefa6f68165b65c327f5e8269564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab5b72bef33a7d0971c53b8f0b934565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea1807fbc6ac80f7416c252285119566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff24a4cb2b5c5014efeb4647919c60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64f9daee7f248177dcb8b252fde5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b5c69b4cc53485f7a58da60b8fb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5af03ef723b93719123b962011a747570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eeb72035f65272cbccd7e7f3a2e91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091909c458eb881f6caa52e12d242c34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41676afd3ed0fcc0d06b311abaa667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78533a2eea04b4d523f2f3533e14f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414f88c665c2cfa9a9fdf2c9a603ef9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89159d86d0ac7847535185bcc96191576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369e29989cd24e5e52613db49f69f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f8acbb8eb01be6fb62ffac68083ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228fab94170f33c5f79b4e280563241579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05acf2a76d889d9e7b3f3b44d13907580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f105300da0887bf670e11d05f5410581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e711b8790262be9cbdf9e39baf71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319d04e8b6687f8813ab13381b97d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b4861e0f95fbd2d0eec097cf9d27b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979067fe4d9a9d6174730f20280f079585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652a36a2241f30782ca6622017e37e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ea246f45b851cdef3b7e5988b28a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9de153dc7badf79acf572b9ebd192b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057756300248d145a291fcacd8ba24aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15660787b7fafb081cbf582ebbc5e55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af846d534c4042143114baa927481346591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b747ba295219abc282cd455f407fc1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a166c9960f31e578ba6a317ebf2a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47544ace77799ed86f21382c4f8ebe3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871784f010adba2a75a9d1030a9769ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc60616f39d44d18429756f5ce7c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe35ebf01012551e45f4dec00e953597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768cb5e68a0ad0423898441b57b4bec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e73dc47611a3441bc1f791154ccf74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961843d9338ee7c1b85274e246deb01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85321375f1d4386ee1c855a398eee55d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15372a65a25396e566b61453584f84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc4fd2dc9136581a70ccac9a86b39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d76248c9f77fae535f34dc03b5d573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcbb7ff1a88e26d9db3cd1d6f5feb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01149de91be9e97025259121d2ec8167606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7fe85242d0a2102b63a2e7b3ad9d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e8af8f9ab217eddd2b5f7c76222f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89059ee62e1e9efb4c98a154019b7c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6d757841e57e44f6390a782f4398610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfcb6c1e6adb27a1d5e713c8a3a3ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639c79caef135428fc34c2349ef0788612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496922b35a044264049018918f33b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd07444852c5d42b17a31bfc01914c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e9cb2097634770aaa2f7988c8367615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664c6904199daaec424c408abc9b405616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f62fbace08a4ab10f2924618182e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf3c1b4a1acb604c33370e90c23dd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a5442e7991de7300b98005eb3bcf4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8f4ea04f29b6779b086a7844a32bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62916802a87beaaa5fcb56a8e3ac3d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ef7bd09e1999eba8d2c0ab87d691622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a095e5d6cea246383141a9ca49530623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba5cbbfa5df88fb3b7309dc3fc611624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf51531deaa56da22a6ce76a56454a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42226fd83fae2b4dbd49c37d9cda942626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077e8ecc7dff0492c9b0a9e43cf1dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affca2e245392bc1e394601483d79165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c22724ae6bce229ea3876f95d84b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90567540202e12e9188948e2f8647262630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af25d1fb4e5565a03fe17e13ecb105631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbaefcec4dc7ca9bd8df927c60c9b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b9ff216ab6d6c9125ebfca0113c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af00ed6e0dc5530292ceba3a08780634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea75c2b3b8be672e4da4f4f8851ded5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6da6d882371abbe3a0a7c171adb22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc14928859ccabbb476af35c2294e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ffb7ed266de7f83e31d9a5a64135638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97485487be239253c68b0b8fbb730b41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3db1f9153b14a46df5e376c7b7184640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d3c6fdbd17c20cf225cb79206555641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a0003bfaf3e801831582d1653aa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c591b2582a9490d7ea77636d6a5801643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ac4e356886e24d4bc909904591eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b06700114b4d09bf0acaca62b5dc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f953a421972c3d1dc220a5743c06b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec40e7bf0f76a64ba9c36438339c66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaf1a7c91c84806c406918353aa5ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea580c95614919e04fe0efb4ebafec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1435664c02fc2fa56a54e23aca63a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8210d266a82cb422ee18bcaf8f10b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffaa63c351793c39e8720b6e10b5e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69e5ed9bb8887fb8d040d73006cc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ac298875df09edf71b5cd21f5682654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f00a45686f7ded3ce32ed5dcbe467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2443469564f77e49740d93b2742686656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257b28c524a425d4ed0d97fc398775657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5368d0e02fa1a73a602e161e455aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6343eeefe567ff24dbc9da59ead2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d19a0643e0108361e72b56c660c9b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb46257713db0f24c36e1470cfdf75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e92a03f7e436285e1187576994e07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e46852cfa231716acbaa3ff4a6c6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965e874fbb560f30009e5c69e7f8450664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3d7f034fe4d197711baf77d331686665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400f5f2b8e0ffd0ba12d6ffc9d46d8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc310af8783951edef9ca5195efd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477922745d062b2f6f87671ff8b583d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bb610c1cb0011a38e36173a45d617669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558a00fdba2ae57aaf2863b4680aba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1ab7240c1ccedf3d0cfab15f303af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e24cc262ec1657168107f4701583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2213196354f7dc7f0a45bb9b0c4d281673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fed2cf605416779662b5d7f6e8d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12b3091a5130d928635fa413a57e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f74100f99012faa4317f249bb670676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998da79cfe3cad3ba45c698ee0c73b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f133e3a4f58681f49c188752d0df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5130e0fe52c7272e1ac239ad8217e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6f2e967cc6f329216d0b50aa2502680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d359afc1913189614f3fe9e932c77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6fea99aa971b610a461bae64575e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2576c902619d0f1409a6b069b808c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a92758bcdbce4481bc8da6f0b04cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ece470762009bfed4ccbef5c3b985e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d2402e522714a7f262d1efc3c34e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbf4ad469e6a42e1ce0333970b1f81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e821d5a31eb0ecb72e9891fde8cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61523b4e0e4780d7500f1896a75c343689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f6eb1e4fdf9ba6af08fec3e6e849690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92c3d5f5d1ba92bd49360f6ece82e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18802f1a1e030665cd978bd1aaa8af7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c64625b9d2e1e6abeb75b219dfed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ca72c5a65ca52706c75fcfca5b2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4dde68c9dc5b834b7aa1efa7a3f46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868181f2e3bce3f025e52aa053eaa077696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13af93c7cc899c9b98f0e2fa90191f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87be5935d29753aeb95fa811a3221a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b8621bd2c334f9a49215ca34715c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b608f549fa9ff6c1d5d6b91899ac82c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3768248917cafc28bab0775f5e6df8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39f0247fc56b2233ddddfe919adfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab1b0e6dece6e683a9bde7be810c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11f8067c9fd40cf0ebb3edfff08856704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fd6492b52ba3c2becbdbfd3e85ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f86a481f2f5abe92df324330a0e52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863a28678650c5aaa26983124ea1a62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38de1edfc9c116c6697e25fcd5366f708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba6dbdbbdb414cca93832eb4b51521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf807e56eaeea8403e521e6d94d8b06b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5138c596355ad6485ec6a865718c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38819c1640db0b87f000a81f81d0ee704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e137e3ffbac7fbf39ef0b5e34d9cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60640db2e35e4e032c4004a9885030576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9537f23fa968e360e86cc1700cf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c1acb4e01488ffd2fdfaa7a0e88258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72576ced4b1f6054eac8dbfd0c8029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d45cf6673ff296ed37f59b8fa701410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526885178428ba32bdbef649622eabd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74195aebd440926ac3d8511b3f3e3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9238fa6dfa0aece8e32bbf40a50213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5af34c340cb5211d26b508f677a8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9122aa257ea161fd3434b310847315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02432d13c7dc9159784ae254d1252c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83fd3dc6c6dbbaed9d4fa90e349f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd43d868d8cd46cf127da9dbfe434c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34b93b668f3ad34b3060877666381b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c769d34149e41e3c78c1b13741e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55730c66f81d52f03822faa8f384ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed627c36b551d1fd50f27546e192e54322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef79509cbf1066a3fc0d63076365f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ef90306e767f251a14985e83db99124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c015ddbbf671d0fc48b5cf1ed12e4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92aa6e898fe90f80a1adbda80aa6b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd50bfca4f8e0883261c92a1e227627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b49c99998b3a79b4c48f73973f5b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db6c262b39b5f0359fbf6958c31e1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c2a775e7243b99c516e8e557a4d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f26e0da83809d35489900b1532f3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c677571f1320074b6787b8dc8614ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a72d085e74cda37a1f2593e759f6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b384c9248e5dc335dda0c71e6511534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7d90f85b6f5daf29a01bf9995a6da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a5c0f5557f69c7906789de34d64b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4928ce0acd42f90211ac8c706d2978237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb53e03203e07800c39e9f7c88bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467812c85469b3131ca19b4400152e6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532801cb2cf106d16aa15ac8949da040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001fd1ce3fb31c91d50277a4a742c0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce24c657b676d9696a03b554e4849242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775b5ab744ea0ee47fd62a748ed54743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c93175f46091fd52e2e2b8ca81c9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa583c095771338d9b984d51d3628dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d5ee53a4d9210d36b10f84dda39a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079f503a6b257b73a64c7db59c174447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9788b0cadb8f7c77e27023793fed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74883fdab9ebcd5bb36c5caf2ab243349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36263062d468cf46aa6efce63ebf42d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee369e324d81536b4a7551d0ac4f6e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59c3d6f2308a0f1f40d5df13d674a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a58582f01f8b494672f90ee302d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5f5bd5d059f462664dde3ba49a0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadff4a74bc5437c2a14f6b9ae02c4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0d452e1e0e1eb0e3f945db00127b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b06a08b719e94bf8803b2855cd435d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232fe606d941c33ccced222a8db8e0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f7edb33d3c70f1397dd7c651f932059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc8aa6e68055ca83641b944c3f96760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0650b075941486b557133442a0c350661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a040cd7f142ddb4869c6b2c6e4a8dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7666158806d0ff02fe58681568b3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d245f5f6ed7d0fbaffad399423b2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a4ac496671cc9f0d580cc64ed8fff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d2905ce9455fb70138a5eab40c77f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e7f226be761e786ea9f91c26ecef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff27b90831e385a9c88d9335f272a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c25779a720b6a4dbea9ef6602a9a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b82e58d71b99e4315604a7c41dbe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3534643d0cdb1cf6c3597a38260371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9137585c390336c9358f376640b8fb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd538af5db68f892555f88a06603a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9aa13c413b91022c1122be6e73b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb9eaa31887563188997050edfcfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e796f5fc939ea58666075d8b628f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38316ddee98953f747aa74756cfd5fd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c278042feaaa63ff73cbb7e58a3ddf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fce3cbabbe74357c511dc734f546a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e899a435978c79c2f20e3ce37bbcd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53dc6062527e5c0ab379e40091f98c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dd0d3b5394047a933d0d495a2ec3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1cb2b62a234d3fbeb09f1f817578183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e51d7adc7b5d7be12f58a94fd5e26684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bf2d2ccdefe35b4456dab2337418e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1da1b4c01fbf533054c02ac6f9d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a36eda4f16b30ab5165d01cdf5cb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b50a7478777ef2e0984814b889ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64555feb1466446c83640dc37b714489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce47a259db8042affb414ff88a06490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b2aaa75c1d5193c00f3ba1d426d6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb5e33f96cae2f4d344bbf6e2370092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4504fe71ea64c0a23dae406bbecee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10c4363819b68621fca3fa2802ad794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ea4dd47da944cf78ec92337dc7a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b8dfbc1f722c3ea4723ae367da2f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71952ed114ec6a9feafbb66dcc5ffee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce030cbf5f87c966b97899b728c7fe198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7942f6ebbdc41c08c9c0dbafc38a76399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e573efe2b5f4940d7642bb86412e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59737caeccce869d89ec5257ef61de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce359b1dfe0c8b2ad5628ec60c6c3e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51327d5dd6374f7698d34b3fd2902be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c7a534bad84d3dd4bee5cfa7400c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb8490852e69e9b5ba767a76a1293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b039ed5f188a8dfafc06a22b1d8d44b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbacd3c9c31df6d70374e6cd20cd89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb99ca423cfd60accd961b38b7636108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34921feb26866370b97a1112788dcdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15adf195b6dfaecb9f3e0581adb247110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc4571b39f53d929d4547c954758c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca5a2cc4fa66fc834f6635f45f4bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc910e5901b652ef5e1dabf2ea423113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b2d7037b31b9b84766f8a77082574114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7499e1e76d8ad796b4a9b590500ada0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee699a9631c5cf1bf49eb438879fcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787760bdf7d86323d7f52a6834d91680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019949c7bdbb118a495ace752b783a09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339299f5d49ba5f49d91f3b8cab367e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabd9920305f32b3913ca66e157a317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f2ed1734b0b4d273e4ba308255a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd2eb79856e8b5d6b7325ffe0333e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa358dfd6a6a61d31db2a49128fbe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8427ed8ed11270884139bdc44786ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5efd0e0c2aa67b9ec0a8555ea7370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb08f0ed3bc3d07a261d53249206f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e69abc434c8caffb68b8a189883b4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40103de0856362622f49d19d90728b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c85aee05879d46c1f5f6df59abbaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fbc3717bf47199ddd59b973c8ce39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86b242a03a2b21fce5d43f97236700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152c196166717aee363169bb5e63e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fa848ccc02620201e2ffacf700592133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cce0cc148efb63e291bae0b495b2b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc18a7beb40db6d7eff86621dbb91e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b57cc93eb0c0e05bafa5dce6ed9b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed2257ae9aea0035454d3fe9a5c06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb1d8878cdbdd93848bbf63603191138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bfbdca3f833f04b92a457def8f6d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683befe8172346089fea3a797f5eac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bddbfad7d2bdda87db081dda5604f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262cd07d98905e24ed1a5610d9fef96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb275060928977a169930bed8d0e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f25bc29ee330b4c5824b392a0028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f2821c44cf4b5fbc27cb3ef50709145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9940b6a13d2ae86696dd258a9f00583146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c2eb0a92b504bc545eabc83b57912147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2ca72aa6acb8f67b8540f9eecb26f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856956e3fdef558508c4f91d3104c64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff94cf2737b17e640aca742d3536c88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaaf9e87024eca98e368a2dd2b1a6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156197f5902fdceacc7c126b16c8e384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae313db3cb4fd3b55b1e6224e49946153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528758dd58ce62a25b8eda35eaa07fb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc5bab1f8473927872a2b3bc4a11d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023b8baba1bc645c9f1e6fc9948fe1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e360cb81a854bc5bc5ce9d54bdcbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01bcd61a42b7597a58b35f590072f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd340a20d6e0c100a9e9b7ec83597159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ebd63e3ced08fc15d79b166e61af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9de18aca6b185b11ca6fda88f44bb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ed5bbca688723cb05da9ed98d6333162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b7606bf029cba4ef7e1058d385e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412422f98ecdedd38198c5dbd348825164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a042820da44e05d87b8e08b384ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa72851a01a69cefdea2bb8be0767e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af9f99c29f88d6950d138516c558d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e2227837d5b24c95c3e8418966771168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08deaef1a878bbff14125ca357f1410169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069924812820fc703144f82ea832c7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62063cfa37b4a9551bc4876b701319b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b31b32d00b8181f644a9c878eb3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b0e4f300e43e0ea43154d81071e5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8927e664d275e61d6660e0c4feb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e29cc3370c67852830f7c68f50c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cfaedf66270cc00acb2494d8f7b2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f41c8bb03b770cf8d66ffe09e73860177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403297c190299547faee42b120f72f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787c4ed3fde1ea6279792f779861416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2ce454ca80fbaefc629a4c2ddd8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0b3e659add21228712e45bb1b7536181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b779241222ac5807c99938714a10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079289c44546e5975da50beb4eed52c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f72c747f80c8a03af28d24d2715e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb36517a3d3f83146dc247638f0cd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c661833aff310d53d3f95806f16a084186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25370ed676c8186457b7a34cac3ef7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a24dc4e83003964956181d45d7e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0afb1c94b8b85b8bac41620eff9a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e3b08b36b758d6856eef8ed19ba62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9086a0f2837549a5a0864721fccb053191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fa3cc07606a848c27098c213b96c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f93f9226674e9d98f884ce3e80f030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255e1800ae3ce1bdda18dfebeea225194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453cfc74d78d35ca295e1f6bc43802195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5cff872dfaef2fe38279226627c6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a25eca301ddc64a1e00c58b26fecb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91d4ec791fe6feb3d43682e20cdf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b3aa300b005a7284a8a96c9f7fa5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f4f243cbd4bbf853a93fd1a9a8fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf249c09e18eb5f7d531fc22cd2d6d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d430a6e94c12669099e4ecb866de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acab59593196132b82ca572ae51c6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4bd1f3ac24a8644b9cd20bf19ca0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25299ab59970e4133ffdefb32189ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610261c30217bdd29da0d944cba0941b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f744fcb76a7ce8d1e0faa04d959ca7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d5559f1873e01c61881642347193208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4262c226d62e35249d0411d98ecea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d1e6763a47884815835e584eddd03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4794d6674fea86980c414d5fd190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e7a0a063bfac2dd314dc86d8e68f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56f1ab657994355729db70529fdf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06a598ba69a07207d8f13310aaa45d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed87bd26eed7654f9207164c2c722215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09bd860cfef905dad3f3c8721e4ea4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ef83dedd0835f8177f68153d03fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8268689aa35b54f2f95cc6eb0b75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2450c5814b5dadf7bab42d041ad53f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c19787115e12a1ade1fa90d5f09c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff6ca229635170e210491ae00ab36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92c76c7a581a911e684ff2d7952d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb798914d73babf85b04f8dc0acaf37e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9cef505eb09045f592553768bda2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575efd44f8747458a4cb7e15210b9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdac15fbf5fbdc6a08ce509e41f1d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd73da5ee0c9984d4bfc0980991fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899113b02ec5e62bc9fc263aeee4206c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338820564469c664e5e88ee34ea77fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e90e27850f5616e0f30e231fa9296230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d060dba8d4ac241222b59fd7c182ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4af926ba62828a917cc9525c0f33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0150653f8fb3e1302b7f1b06a3683f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b9bd456ba37de8c4008f65fb9102234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5070eaa68a10c88f52f82ad11d78a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b80c35350567e79acd412e4175c7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3582abd2724219687c2551dbe1cffc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81062565f813a1d59d4440e0a1e5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07ffa2eb75a658088087a6690abd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bca6372ef7c9765ada1a31fd2ff3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74cca0fd67e0c27fc0b4f84aaff86b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9e39248024280eb73e4990b6a9a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a175816ee63aa77adc8a3099f636243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810819cf9709e1654325dd23c3afb147244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad42b6d05f234c1b6186a02e87147ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907216a785cfa90e9e97a8d338c4eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79068e8e1e4fb07ddbaacf5004f87f9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac9a7101ad5ae8e1104648a528964248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b281c18c773174a1773dd2e9ebe5c19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d9fd909f8d38b741ee4fffc36c8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed017faa0250435d8095bc4fc27c71a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51fb8f75353df9a42db3f3a18908fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272eaec3d627fd260010387cb03f90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a622a6ac7a23c7b4522b55d3540564254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0fe06cceb9dccd5c6ef16c40fbe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3424ef0c3de5f53705d2d88d9620f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321920cb7a940c2092faeb9ad7bd31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd018ec583f13a7c8277ce2381d41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb554906e4af337acc9b573cea4d1972259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6540f89f9382ed436d03420aac93c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a71f2efb26eec9dd69254b6ff2773261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddcb0ce173e22967477cbacb0de275262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ee008cca68f551f3cd54325ac4d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ba437a94dff57815de911f218768264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c4249922113681126897c7a31acaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba970e44f2e5400bcd0f1710b99b13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f246817049a4763af66d9cbbb00225e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa86e1950bd4a0d97326bc665cf744268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4f8ab87ecf08c54c39565a9529b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d3b5ce2db625879ef4405295962ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0862eac627c423578fbc505c2597c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f6d11b4913c3ee62a9ac19b3787a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40274fc8c5e8053de4b8c088c0b46354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba264f06874601ca8f8fff05e68144f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d9be05cc140d6e157f81eafb66158275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da75da47a6eb2c742f27b4bf72003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ed16aea061af504eba8003641ba5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6af1cf91af575846573cc59d022e3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92117b502187467e27cbff774527b76d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37cf8c30284094f2d0975226e3477e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a13ade0086cd75f6458fcce50860281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002d0a878ddd60df9b30495feddf737282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d6154f36db7d65daa14f70923cff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788689091b6435fac906e14193cd9c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e84fdbb9939675f2e9073377a683fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21e8994eb38e73b9e42f1b52a7a8ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0f4a5899765cf8563fd00295c1e11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784834208844cf4b04b5bb78a379c45c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a9e032f1cc70a14f36ebbe7f4155289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1907d8acfcea9b633f8a652f62012e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d82472e092dbc85777794bd72f23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a391098e675f3c813cfa2b0feb439e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e085429e0605c8dae129d62dcbd61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83744443c498b8abda70d16440489cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb1b8057d93714887af969e37fbcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88a5488fded19297eb0ebe28d4aa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4160a6ccf7ff06e7d965a2b31865a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e8e74fbaea1b90a994ad734658fa0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d6500e99cb59b8757059537885133299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa134e0c8c9c7300ee031f5a3e6613300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165577b92a0e5c5185536078038b7b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f9420ca53f083fd79e0588bd5c90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127641e6573c44c5cfce3966062d40a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b4e4a742fc5d6a19871e48bcefb57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17138193042410b81ff2a4fb3aa2f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb278cbab7ae7809a725c52e2e9db0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820a590595aac7c71cd88c05d65c85c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a271d8c199a307d97535542f0553c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1f9515e80b499f699b3232b025e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f166e400e8057aed20fa3b7b384923310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ca41a94124e3f295ce1b8f5f4fdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255bee2e9a42defad70bbf0d499b42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315ca656e63c01e6e20714426621fce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fccca47b86d70b6b485ad2663fef5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18378f22c4692c185d5dada8a09e7465315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775004201d37d5fbb37d6e0184c1093316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49149a3b5fd7b4e34212efde037b10dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451b18833cc00e553a10854ec2716a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98134868d0fd9ecac4f53e5784febd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cb5c744eb1ffd8537ac576da2277a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8003718874ea0edcdf5e1174239923321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6935cd08662f731932633e7a561de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9dc5619e435f9407795eb7b45937a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d5a164776e51302f0ed9be16249c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b918591c485f5e3aec74aa5a7334606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb1594c0b91edc3aacfc847eced6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e2015ab2a2953f0d7fcaf91af32e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305ff4bac65630744f299c2c269d79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e395544af2922eb6dc3ad968df79355329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabfef3e8d74659ecfe25b65cebfa54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f61e5951f92e82fc19bf8f234a49bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832a5341b2dbc48bde6e0cd59d96759332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe9345262268ad12e977951e8a9b3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563593c94189264b6f17707521ff4c7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ef792a20b0e37156eea1b82a4894335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e4f09df4d051c07a7df04786ac4ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed350b37922715ee4b0d42a9d79d3c78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a32d11f8e6b6c751426a9e05c74a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d888c45461cd6bbd99cafe64250a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a8f23ad4c7925d90bc62e400deb64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846b77a39950cbccb6d08ac5306c0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c578fb235c697e7641963155a0d2560342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf16836baee1eacce36e84a3ef2f34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9588ee8d22cac5d21bea8a96202d08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879dc63ce129dbc4100688773df3361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb38d9464be3cd3922f7c45becd7ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e03b694bee23f1f31d58430700ab99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0654aa19e46f6d526fa42a36d10cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144bfba14ef004ad0c4d3dd92d9602349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cce5d815a28538df229e10a590602350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8b2da843838733ba1bc8fb84564c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250be7711ffa37ae66228f69bc58142c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c20f3f70a28a151e3983df355477353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d1eb7076b50578fcc37ae883d393354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0468db2b74455c086d5574d4905e19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc1f1581b532c20fa0109777536ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f25ebac782f7f48c8e51e57356fe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b053f654bb6dec1595ad266ddd13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5264f508bc5443e1dad99196a5ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df83eab00ae5ab547d23d5e59c533360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b0259a9da2b86c9f9606a8ee3cc62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1233f77174d563cabccbb2aa838c15c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab86814bdd7737c9ef138616c4efc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7832da810c96f744cfe569d501514364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe899229ab4d289eb80a4bfbdf5f5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2581252740809aed12d9b091bc27c8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1807276b677194aa9c194e3a4ddd96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f71d9db2498345147ceff17654c2be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e1936c0fb3c90af5819037f4cd6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f880dc191930174c53c0e61caa1c01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c629860ec59cbda89abea67c577f435371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc05b90f749656bb900e09464416e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496042afa6095fbf78b48cef401cb85d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e7d362acd9f6f3b639e5bfb8090c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca80843c0f9722c71e321789d81fa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d142ba1c89e0744b4e135b36c1d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002d5499e3de4a6c5f0e510a9a47c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5969f7b6521063436d8519ce245a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fea9013a7daf68296dec80e21e44f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b370f92a0a4b5828c21f9bdb7553380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f8f733ad8d04d26adab1401c304ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66ab8b9da19cbd68fc79b02de7eb76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88cf173c5cfff90b571358adea92cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87a6a4eec7058732d509335b93b64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784764211d5e3acbef695314726d02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794380338423ed4a4ef3b3cc1f600edb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88441fa4355b2b02e1df02f56cb75e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b75317f36ee2541f1d035ad360215388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a400f6356f5f9c3891547363e1ac600389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3028721024917174c1bf92a697e85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f493dcc0276074612a7d44312e721a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe04511ce46d43b5b9ce79771d8fa8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d3082a5fb9e7d5b497c8813ba157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf00ccd364b4d7da001c5871ce7cd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43b10da7a59ba3634698db2f15421395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8a0035e801907eff8367eb86d0152396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921bec13703862c593c0f1ae4493fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083abae257de03e4ae79a18a58a5cbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654edc755d6e48cffa20beb984c00f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0c2a9958f523ca2cd0dc59a42cf92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2c4f0d8bfee99f8a06a45cbeffb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032838217963917e526c36b8b08a344402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27a61e5411e53c3e987bec49b6a46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a909e5a23367f3c14dcb3ff699538404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe82f3c3b2e6049e7ae6a9f1d4863405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe2a66018b5547ccfb75ca3947bbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022cc68cc829bb8fbad559ddfbee8ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478c5de9f8980ff449d3bada0e3f826408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a0fcfa1374fc11dbeac23693f4cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8425172e4e8817ad9604a73cf5e87e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c4dfacf15fa4ec784517f2d9ccfeb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebacdee98a66a002184154a77eda932412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474177ea12b8b535a974e3ae3481e7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2601a98ae7309e363424cfbf9ace76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9341cbafbe25a85dc2687dceaba1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e18c3e68190c98a9ee40077e8173b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7fa4257122cc3b5702d8cad60097a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca206c80a7fd1a8e285bbbc58c5f7df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ec81407d0d434e62c7b718ff7a87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4271a59eac97e40ecd3b183bee71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd57a9e4cf16195ec8f7351c98ff2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6740c016c742bd339b918e561e3d4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a20ef86bde2955c532a77c44b09b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f54e84ee023d920c3d2ae1305f50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4c3c2c38a02afd0c70d57d297d943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202445ec9b9d017618578c6c6805d93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968ffd96110c24e25285a44105bc4f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b010fe8da95acd2772ae86bb80aa30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d689420f9b54abb015d2bb1470d1a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419231f0e0530845f41d35544157f4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827318c8a323d4debd8b9c013a268f88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18643f97ecd586338b5d212be52e4b91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7f469102f3b2c37abc404a84500ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ea8923599778fb1212ee0bab600c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fdcadb67074f9b70b7a17bfc4073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e29e66e722aeaea4349f2deddfe65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6124ba3d5f72921098155ff4d515670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb05b0e3124637994eeaffb3131a402438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17ac40597f6436a58d1554faf398c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2d3550069fd971a44abe526dd16e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a44ad99e54e73e3f1df53687c88e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fed3f21b816796dab7e0c2f4576a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b92e4b9827ad2cdadb7c4b7f25db0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2f109c04153c0e4c5d7de321bf2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b1bba5b08c03c7de29dd1b5f957d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e793a5a6211eb148a37dad9640f52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3497771114b03bf24111bb37643e17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92baa180e4b1dda9b56af3fae47cc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472eebd861fcff7785f3928a4d885e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5cefe3a411c96d7806c80e3d6d16d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488c964668d191e17c27593df5032c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884f23f0fd0e83c142c86a140d19b93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957c9cb86e6950ee2df6497e0b67b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a850c10cba6a2712a7e30f370e391454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e250f21d7babe8f84ea3b09abb882d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4a7bad7ec8d6d87503b9b7a707ec2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b2b1be73c7e0b47ffb5aa9628e256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b56be2aa9dd7eb9f5569267f791b3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9cdfad8bb099f9788804d2d1c8b54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d5821f3111f278aa55f483adaf47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecde71669620a9782ba911dae9c52d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab98242eaf67f5a57b3e2ce0eb501462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe79d59bf342417ddbacff87922cf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1f5c9ad75b1ef02885e0d5e050eca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d696e5ce5908e461f681cd0a0548b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960b615c2dd1a92357063b79b9985fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe5873680037ad7afa0e0b9579290e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee6c8d81b7f4dbe8a04f7075f6183a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d3ffd986c4527dea6d00232bcc75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0504eae2bb49daa0e2a9c8a5627dc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1842f468d34a9257eb3cb4aeed87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d73d95dc8940698c7c4a9ae6d6596472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e879254d4f86cf27ae51f9cb9f0f2ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a1e177f07e8972962120d8baff05c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba8bcaea259585108212d749429cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f8ff40f0e7072476df917ce3d48d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f81a8bd21cb73108d1f45bba4c882477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da915577fff4b847ca4624223825d2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad8edc6950cfc882220ec13d46226479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8df92ef9f7f18fefeca7dfaacf07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e76ba9a4108cc5708d15c7512d904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ce5848bdf76d97f563636563d3b79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c63edf48bb5d526832261e337b9df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1935798f43634c4fbe74dfd6b5e9bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a3afc43bac24e85b877fd1ae54e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591f9a208f4908108ef23821928776486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a59e83949304bfaa1904f891dd4656487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608de13fd551ab6ff8dbe68ca254ddb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d10ce8bcef35e41a51db6384d4f2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ec0ff92ae6b94ee047056b88026c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd07cc7caa9a3a92aecf147371ad2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee574a4c1455365b2c19ed56ac500a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312788d184581d8b653eb82834db659493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a138a132b9f14171206ac444f3010494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4362122ad18e44f22b9658f5416afd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3656f077a58bff9851fabc3104f0d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540f25a67d70b80b9cc1300ba2a4336497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02238a23e07c198ada0eb4d92532a91d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90525d4c12ada02a255c852ae373c5e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298bc5fd8a004afa607489ff071ca9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c6640a6b356adff31197febba3349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2fd38ef7495bc393edd122aad48b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a2971f4b0928eb69cc2da55aa778503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42ab92bb7405205481ec6bb86e3ae8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b3a162ed9a042e60d2e70c93340ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baba70d68326129843f8b27f2611612506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73709d08affd7274e2f2c486c387e420507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515385da29ded4fe6de11033a47def8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13846afc0537a852d9b8d82fc82b63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0553abcc650d05e86ed04b01098dbe8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcec3c66e4e1b9eff804d5a96aef3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cda11c5ecf943a71c7b4d5b54ad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54df0b649323518d3ad7ffe5cdad62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b6a284dd354dc0ba3f59b529687e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54857ef6ebc703d9637dd7cfba25ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109b92abad1a68317ce1cf8cb28721e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd100b64f525a1f0bdaa6421845ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ff7ca221a63867ccbbc9909b32bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae383f640689915e2e820c50162eb0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed60faf9126936b9b321754f6ee0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1216dae0052cdfa822380135b6c9f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac3364810db9973e35b0ba7e5a510522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bcaaf69cdc05f086fddfcb3ba14b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3bb4b9eb56deddac62b0aaf57f210524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2ef8bfadbbe3dce19a6361de42eab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374cfc980725491b6e0af6708bfd29c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5bb8952593f057727f9b50c37441f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc97097b0b385076c6691c14482b92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d6f24d9ede31f055e444efde4ae46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e3c4980ce59a371c1e8e463dfef8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b6c32587c1d75028eba40a4d684f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351d8724c2a21a09c1f8a028b73fce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9ec19569fc9ecacc0801ad82e1ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f450918116a3b43b7c5a22b42c5eac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881a3b173f5b632d817900be403d22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697364ac0068cc3b5867c01fc04cae5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e4e1cd3308e306f96b675d2bad09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7230a6118e295e67a5e27c5ba744cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28361d35c40a2e7f9e503d9d12d711539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373984aa695257a958d55e9ec0aea3ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06433984ba2b1fe83781e31e975b7338541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c082f3e873bb80851e0136cd7df6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b926c271e04c1838a3752566acecc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d503dc1f149c41a539158787c32e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad8037abd878419d6a43e79d6052b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0bd77765bc432e78d3fde5377d2bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31860b37ffc9c1c988f24881f4506a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c48922d7406b368d736ab402b0ef30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb3d631a301c8828f2a2803bc33af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e0cc04c01b95e7acb5a6c6069f18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f857975924520e468fa1a5005d5364551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d94ef492f97b1cb59785b800f3d600552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d0624c5715487f64e127a10b43da6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff71e57c25741409ef698c66904e17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c93560402e7992f5f20366a7787a97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d8dd505c395a96725ecad95c3bef1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09308374b674800a9f8ab47779fe99aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f2ab804443a9b16f0a80fcaae5fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d856747bde3144d8361dade7e2b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6578e53a0fb4616ba9d7a4652e3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339f3705f66f7568985d69fd039fa2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca02d8545691f8b7b81ba1f5884557562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfaa82613f5e47cfd6c87f5d225d9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da2b6b2463beaba208185beeff4be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf922d7afa3f39ca36af2c7a54806565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d1f3fc382ec7a12434eb2d16fab0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef29bf41bafe7e2b6ef8be3c7a281f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa8f1c4e5be2bc62da19f339e28d81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07691b1c093dc9a926f57d1791ae35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e60080ed994293c3b5364b8c37217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70589ad3e0639d65d12991c8c7dc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cbc67661b9a81783ef4c7ff1716c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5dd3b0753e1dadb5dce5c5c90865573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1e9fc6e983263a01a3789b96b43d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1622bb5ee17c622f192a52b1bb147e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e895d398a6abea68d4a9633c6f45754576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89b6def8410615f0d878c5351d569577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717819a903d4fb04a33338075977ba82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a6826324ecd107a4239bd137edb10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32fa794697ce2ed026912200d04cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a984f026f7e50dbab523dc13b5fd8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636452323aa3217f2e853468449887582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286d42b85603c7970a9b3f9439ec1d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c69b250331568bfbd40dc7b85c3813584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db28d967a1f166f9b13cfcdf11ace9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187836dccdc40af0ad3bf3f55013ab8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e21783d83dea5bcfb7a61d9aca5044587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4509b9c686cb2af6a8cbe4aad11a75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ee177bf5c4eecaf5b74731d83c964589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b000e6a942afc702978e2ae2f65dce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f55f346db771e25ff77f50021c17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41a8b0b34b36fa6b3b04273969294a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29b37bceef524170a5d3e19fc879a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6da18af78e51994b22f3f3666440c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec541529ace93ad7d4c603ac6ccab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c79c0db00d45f5f16b51ea6848dd87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38608dd920c6c3a2ca600b4f69485b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57fd4c2588e6e0d1589de448c881a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83243e51e284ecf28dbfa5aa3e9a61f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c359d01ee498394cbd8a7aa69a598600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8eb124f5b8b0432588428fb5a68fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8511b7c33d9f29691e4c9a8b3cc21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748553b2788a4e6b923c95aca9ff1da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a1c05b0b7cd2de55ebd748b38f01e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d981a7e1e62ed8d2ac90832c4981e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712afb0e3e447dcfff7fd8be3f3f160606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6391e82df1f3c16a21d22e5d626d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac57a8bd19176bd6ce44386a0a090f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb7417cc833675cd3dde1396fefeae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c18dc8fb5872af4874cc358b0c2be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f0b72877e8e0687f461431c40a3d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2240ac4731637af26f1188bd02357612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8dcec54fc1195997f25b47b43347613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0a1bbc181df0220d5e3a8250a203614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f09455e9f16e8f7daad8defdd06f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ec2270c9269e7ce15d13de49e1c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ceacc639720ad6df8978468e2c6ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd62700bc6bb1051e6c3d64f54b544618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec1e722173efc2843a62ebb3810333619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1450a07864367e19f6870a3f02552620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929feef8cc10d1dce4fdd4fab1e94d70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8126d0e4f223423901e512255a2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa4dc49fbb1547ea79dd68161de57f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4638db6d781b4a553cf73a3c42403624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec3e5ed0a070c631387b29ab13205625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e1220aee17ede5f25cc8bc93ccf2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b9ff3c6889660ddf2fb9099622ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd71502e2a6717cb99a49ec220c7f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5cd5beb87399b728a774182681aa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee285add1dd04e6d695fae6ca0077630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1326ee9d663d6cde415f335278866fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc892c70191049ee6c3c849cdb4a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284425c84f6089935229ffbcbdc193e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273098c1a130653a8898bc4b56a47c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ec9c59fbb329ec9f2c4224c310cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba125662113bfd37300d0a0d8d6147636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022695a53b0e7186e9635a407108ff21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b52418eb6443b970b816ae1d96c0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f5c38d5f5b7a5d8fd4eba06ca438639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b6d2be9d68c9c68ffaa65ac3bad8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b7b2c1a068c63fc6f039279cd8237641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d8cc6bd904c8174f8fc613b6e1cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2600d14139b3bbde71ea6ba04c16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeae375a4e75e09ef980852ff8486b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfec6ca298185222397cb8b7ce52fb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b930e165125a66a2ec9b2292ad2894f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57c3e1ce96e59af6f07687edaafcdb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36514aff90c1b3c3314738b16ebb66bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46249c4bf13c652bd9e11b361822d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba4ffcb4ae1ba014ee66efee07c51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e2c98e19695c3c0f08f877b78963651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc15fdc631c25df69252322219c948652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df86e6b14d8e06699268e033a5694c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9245b236a6ac04048afae2caec3a45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f342ddee5314a8d1c12cf42866b074655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c78e7847ce87d2d48e7748370954656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650baf7883ae7143ad49983425821f00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76a1d80262b326907e8ff09cd3774658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9054bfacc389d20d4e65a8c562126659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4caebecabe1fca3fa0883fac2483a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b2b509f977ad6714f3133b64e89d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd4aaf9beada8a51182b5eba0325d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238932840ee9661e7c173a5fc1c037e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb19eecf47c57ebb35c7f78255610664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3306e5e106a2e1bc61e216c695977665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10403b2cb5f169a938364bd161027830666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc767529f64f12a5f85956496af60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d0c0f67e3517af53b1690dd8db80b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a97ab5e84f1017bde14f7f079056669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b63d71c4ba1064a56c67b51b283c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94577e5ab3b0e764bc8a1e97d81e6a24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157aa12efc741ed5d4cbdcae502477b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f61d25dca542ea44cd6917cc45cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49e54fac538a3a0037becbfb6be90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d6cbdfa380b72de791cae539e1121675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859d44f7edf94b7de97019412f500e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f91316fbb27957788a397024193e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155b76791d00f5c83346c40bb551fa678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>