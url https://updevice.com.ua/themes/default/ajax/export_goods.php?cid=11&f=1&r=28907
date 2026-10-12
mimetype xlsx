--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081fa589e1c0657f05632e6f576fac41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31490c7bcfff2df7efa4ca7211d0ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e18f7e7b00aa9a4eb88b2dca123653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5232a189a1733e4811b95ae2ed8ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385937bcb7c483d87387ba47883591e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e10b2107fda2673d3ab9e7880608d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f384d2ddff1efa2c57dcd676680a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9e25f6f5c2649b279681f6c276028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc8822d5be6fa4bb4f807dfc546c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038681411517807f19447e1fee7ed0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68a0ad30fe7dc5c81dea3a0b9e1fc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae653f3347138c0fa2693fd0d52204012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce23c1b384d8a573a2b043660944013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c846fc4402b9660eb741fd24c4c4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2d317db09111948389aa850d980b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e242d8c320795ef772abb9860cd415116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e444cfb3d9dd660ddae57166df3b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0f1e4cfc13ff9b0c1403c9b65b7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628cd8a89277c33f4c2f6b15a4292d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7bd4a5dfed8fe73178be54e8f37d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe7ddd4e5b31ae8a0e3a99f356abcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e20842f8fab0b5527dbfaf9576e1b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54fa11b4ce54a92f348d328e00c69523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91caafbde83e004ba8d728445c4f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ca053998db1fa97ac4beabebaf1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b0e2d6351b69c23bc340b925c9d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c6c3277771d90cc97fa3a5d9932d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f96e38d12c7124aa8992a6b3ec3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e7999e04e0857a723aff5caea03f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f808b374bc19401df2c0c104c4e6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208273eac97024f83b413f87dc223fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f1f2d4541d98d48ff18818df868032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac597abb9a35106f6a33d8b0e3a0b8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997819906518d589fe83a277dfe3b8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221c17d98a522ec3d03881c0039e80a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df02ebb8b76839da6eb114f9c9177d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ad61af98a001c6222a037c26813737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386c845b87f651a17529206b4aecfee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde04398b5e9b0b61b997ab138aa3c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358b7618dad5fc0c9122b83f249ff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37288bd1d6e2058d44c18d5364e6ecc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd7ec94d8bf7e7dbce6632818d10042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0081ac730574c64e53f92d2aeba2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e3d9675715e3cc345b1610252b7b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563638e58701cd236ac728e39494fb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355752b09b9a6145c260f98c03f2e65c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0323a084fca920d9fb4fcad9aa2d1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5274fa76a2ba3a537cfdca7c3acb2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ed25c56959ef03d7860e9c975f4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e6872ea53eba97afe91dfbd129e1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983491b7bba34f0f6ad8c15418775551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9124b5d74cdb2df09a803f27c968252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b551db5c644b36cd74c892a20a6a5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34777bba9d09e588d67d4c90fab903a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230745424e25f3cfbfd10199f468ff6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c02fb7661323e755616b4cd9a761c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bbc7f547c7f124a84abf4a8a3f90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654391a7daad3098cac3b21cb0be4f8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951cb522ba41240cd5ba857e5b1930d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0542bc84ceed70b432672caba27dea260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb59793bfdb32bd87ad5da9b0650661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee6d68e18d75df591a1452e9a805d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38de0613861f25e42bc208607349c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeab9d3321bee54911626699feb04064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea9e827a178e4430ebffd7a95d44fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973188a258ab67309081f5a01e9a4d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea141ae8ad9654e765fb0eaf886290b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494d4ca6c5c679a77247261f46aa7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b5343aedbe7efb5bbaf8596b4c1dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc171b3b5cd60735ea863cb283c4ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f9d20403bb8f1fea55ecf81a8cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e1c45d55aa4820019785dc4fbc5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad386218402fe0e5c97eef930dd3ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0ffb688f39c94f21c467ec496d0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf698f30f193e9351ce6240e37680475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe9f14c8ed2a013d9fea3a0da929676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3500b3f978eb7d4517df770edb30977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aaa726388775901edeb97b71fe40578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffa82769afdb9413a5c2602e70e4b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1102d48b83234bfbbf9eeb8bd8c7c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489220cd381c8cc63b4655bde7e872bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ee7a858e546f18a549afc1304fa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f0580d5cd85f44c449f9053955d8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7f9ad67bc8cfb2dfbbb498c97bb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64501ab19be1bc6d0647d8b4fc810b1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c3c5608c83249dfd6a0a411291f0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172866e3536604db5b2a24c35d5c75d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85059ab0f078e2821830828d8c341088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49da3220b8c509a8b0068cfa03f9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b914945cbf65b35850e53bb790f6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282d86222b3addbe8a69f1453f6b04c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaaf68ec3fe402acd3c327c92ba01092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94afe232a467d6fd56ff3e42eccde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78a8c1431602b093f4e47228c800294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb8fdbcb3fab7417a77fd032da99e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cd3c735cea249592e1508763d4dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746133409a562b8a2e1c6779cf5130f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e86cae5dffc9c42bf8b84ced8cd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e08f1995bf8eea9d1ae0cb9a97a2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9dfcb8bb24aa1bfb3d4336dce38e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d17759eb00739f283639a26bec27d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b752e0ae4d4084a53ccf1326441556102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52c8aedd1a51da213910fa06345d40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31918232a32d9c05ab95a2ec3f7df5c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1902171d880f98fe5015e3fc4f95a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673e7ab416943c98b9ab858f66ec84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8a48b5528685cd573a3192199be8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443261f7f06f10898f72360a17b2bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee166dc2f9890f5bc61f272e4c52c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f207711a6328c0e7316bcd8580a13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c44bb8f598be0ec93d1117f2b5b00e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f97db4e03aaca7e0dc5e11ab15af4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba78131a5967065eaca43707f32d70f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef891e74c2a9e87c1729a31aadeda9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f5ac04f6a2065595c00e755f8145a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65411c74ff8a3503d73caafe042658116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b037beb29e1194da51421d287bb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85119302ce4f1dfc308630443dee2bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8315e91a7d9adbbb1ee5e7b850e068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634e3e300d53f3635e903c7b2910519120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9169f0c7633375afc596ee8bc37dd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9d29915056600928169869091f486122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69558a6fe16d904ce98e5779522e2a79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad384bd95e35230e4e957fa44ce2c0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d211c233309bac0ce6f78560eb6ad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a537317d8929780b886f1cf7a0f845126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b560087dd78e0708b0a1259d39adf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83dedc13ab859c03545e627957375128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed1c944f36f852bc8841fd60fe5cde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77b37341dc73ce97ce14befd3efb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e91d754b1776dbe91b7d65b684c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b42d50dc2280ac19a674f2337975132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faed10f54da28f1358dfd00e097d63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd1cd30f2a60d98beff73cfc49f07d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d0544912e003ac78f617fc2778c0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa577fd0c8b1bbe30d867105b68a23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b897919125ada09ca6242883183d240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e92b1b92e03bcc02e228b4ef9b7ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2ba84547dc12712a6a98701dbce9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccccbbfbf1cfe23484c09cd77d4b797140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbd552706fabca4cda7758140bfdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd596cab9d95c1d638dcab5b6a6823142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcede70ec59c4b139e873d045526da21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9201e7a36af2f0683836e6dc69675144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1cb81271519ccdde4669c065295d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf7dcfec803cd50d8c1a665202baf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed05fa4a1f028228d411f1dbab2199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ead4dec295a300e1a80361349bbc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979a9c6515bf0c686a90c30ca4b3bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8940c6de6b3ab77031ed48729d5d43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b5841b3d4c8e8d858687bad24d60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dd1cda963b5c30b481e7315e9c584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12730b105730dff572b36e31e619f748153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac33704bd40a77d3d8f6f8e32b88d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b2c5d60460db36cbf3241c1869fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af7914dbda4603315aafaf4878654d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7feacece1e2f87a3f0f7b6224f2f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5db586d305de1dbeff59229d3718e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93afd7417339409f282cdafc7021c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9cb5e4f30b46bf1619ff8a2527eff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34fa450e67c3f2ff5e371f560c9ba0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606fdf3d5baa2c3d949c37820a7d4ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9700aad1c2ec278fc7befc79c7ce229163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b50f05ce8b3c6f8b5ea1084020ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97675bfde559a23e55f5125d7054f64b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44494333af3ab2140560d89e3126c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ff4e08edc9936557e4b2a4c3de3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44885c95ef83cc3a06a9e4b03381f14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb61e5c4badf33d8e8f3528f03521d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac95203b4e80c7c9b5d5cd31c5706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10209a2d58a643f283ad726e4474eac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8439f07cc228de36e633aa70a1235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedc5bad2aa5d90eac6aca8b4baa2ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5b92b63656244c3ab85164a33cd79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52537d08bfacae6f2c301cb93aa8fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703ca18204f53e88042cea2c6ae134176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d13b0b035ccc11b179091889d4d62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b4ae51191c32c5a018c24f027e2e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58ff920e6283ee10fc6592d24b1cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0478db9593bf9f32c8db547e1aaff1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e852ef370dcb455c5b3a4ffbd647e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b47b580e6864a891f8bb0d5fbd5d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7590a6d42db5ab1a624885a1b812f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e74a55a48349fb22a0c4765ea0e480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d19887f93b886f2d389df8b2ba20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee84333a32ade3aa12de4b66b9e527186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c9621dc422af9901dd297f077440187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170af7e4c09ea83e53e4223606ad799188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc3eeec779e9146e3e68664bfa637189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27bf8df10d4b5ebb745c1fab05fead190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1afd09622dc17508786d7b3e2320b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21b94578dd04c79d76b7ccd30be23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc53888870e480711ac7d99455afb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d47f80a15b9ac0c79c6e0873d8179f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee26a192c756a936953c2797112fa0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301e7cfd665df26044ffebd08fccc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90073e830cf11bfc48c529dd2c476a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b119530f52e002c5589d8df21a6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec652064b70ae4c5f16fb139c6d48927199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad4531df97e798b5fdac3b6a10eb93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edcc77ed08e03db9d1feff7c402748201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf9dd06b1db4adaf988bc092fb3b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf52a634da6ad2404cd406b7a64781203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad55ce9db9e1ba51d56c892af2d55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432956e7d252f86559831c27800c67bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fcdda3e55fa4ea5a4aae137b10334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c957390acb6cf3284960b9093c70c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f4455d56ddc80bf2eb847add6507f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7ac0a2ebd05e43ed24868a70d6e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd11b78b1f1c7e4ace2ea16f7411a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0d6e29c9025d1caa61602aa3a5c26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cddc994cabed3cced726a664a656c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b008c0f96d080b67106010fc2fb7ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ddfce9a2b8e4e1ea0c9ee891746d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db16a986f66ef4395a3534477f8eea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0ed9e3a6027a37d061d80330b0737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a5b1d8eedb2aeeac4361ad4f854a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1acf2f2127ace2d29a5a70b13b5f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b0aabd7f7d43f899f5cf6f4121096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476c40ec5ae8e7f341d19ba4a1baae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f13e22de5779eb6d9c89c1222c16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345baa74d7d5a9e91110a07002e67e76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059408c9df8f01179ebd89fb407a27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb72b64ca890766d7d8cbb923d3fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d1cfec84c9d49d9b16e5bcc200af6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250aa9f98b055d3720672863277d71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f33f51475fcf4dc42e5c1851a13052227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ace83322cf74c16c04a3944e354360228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe3df80c3915f5626cabceb5d12db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc32e2f6e9475d277289e25a4c3a693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31f891f6aa955078207d40f82562ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4b037dbc5232bad60b3bdbf81da7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b01ea739996f46149bc0969b7722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15324727550020d5105a294ee94dc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea8a6a5d3776cf845cae8cc0c5e60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc9c6f9db0037631000814c3708e0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a070619d402bd7a078215ce603aa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bd588296e66155e8adf1e38c86e2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87237c920a8396b53773c2958d68ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6fd3cfef89d5f28fa5a8c447c09d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708229e6636368e8bc7c8357fb778f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1cd79535ccda91be132e2ec732ece242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eedf5ebb90994007ab448308daa1fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e78c8a2e8e349e891e8456728d55c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc635b7c642676894a7346dad631010245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64896cb63d8a71668bde3a8b5f4e704246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9df0e2d775420b4316e4432e77e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56a47f33d4980249bfd0e05568752248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffeb0ce2f830e280570a389b3de7ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51d4ef4624d6028e091217dac43ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653701a6223e79018e6c2eb514fdc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4603b4880baa6494d90e1b18b5d1e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6484b08f398abd128bf01b18aa00bf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c50266023830b63bbc4e60d782db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e527e60e2fde063d1e4b633f483b02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df2dd75d7cd2c433850ef443ccd52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4aa1c5b234ce69b819a13146221d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e456d270d158cfaf9c9cb7e0eaaef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1b47f5e4e543597007b0084598d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba2823d986ffe82cbf040e4e12da0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ec7d1fa5c5c89022a3acaaea1cf8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526a53e14e4b88c5acd206796c63ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20dfa6f0e154b779137d88f8d767d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b184c3137832a69f077bda6417cad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be85580266b4a7daf06138560fb7dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f320f779815d16b7658fa42f734a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4056d9f6296ad495645fd3d94c547267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fdc4acac9d83e038bc10d475f1b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678e8e7eadb0a22a0b5495380fda2dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59becb77313a928f6926a4aca725066e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92933ee2f170cc5d5d1ca084d2fc03b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a3e14f3f8c6c1a4ac1f579f0e89af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd99519e3f07364817f994c73de957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c8e3bc5fdfdf67b865bba2a1035b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bd5442c7df0899795119519d20ac7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd5bce53d0ebfadb0fbfa93d90ff62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047112cebd98b87a0e37bdd2291885c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30847639020ddc5b26549fcc836a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfba5f6bd47e9b2ac45efa6e9c88a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1acc6edb23dcca26ca3d540e9dc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1c016d6d86af9c79477f39c4a85ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa667435c9b41f43f119bb61011fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab77917bdd61bf7ca2bf2e5fd49458283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb977c2d0074bc1b056c4c80fcbdff80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd1af3898b846f46997d3985eb179285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a467ac7910dce2ff27ac9aeb07a523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e114c0b6e33c678f3153b23271fffa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b6f3fb94569c90c4d5f6556bbb36e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478a67215593934a9bf113da76c4df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e695e16c96fe7ef2e2faa4eacbb0b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb16ff1725fff519e4436eaeee004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0f7895734f5ac236ac4cd8ce8f35a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63afb16afcc15058935fa4108b0030293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7247b5a6009dcf93d5ac3816ec3192294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6094d58f6e97911663314105c4eb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d3458cad031f608ca7d3bd91c0224296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d5bf584628ded5aafd0b96bdfe3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae9596d673597db485f6c440567982298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b805910a54d3d41247442ebc4ef0529299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d279db9e219191f21d0943a189c2ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf13cbd4c318cc75478dec76677c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe1b67279b1aec9804ebcbf262048302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fdf2e31f19ea1f328ee4521026706303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603333d821de9f58fd0508a7a9fc55d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93735a62a8530a534d690ce29bdfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375e545264f00ac7cce1e0e5bc0de7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909418bd44479ffc92ad3d6718e07d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a954d045959a1f90bda1e4fd41ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb30b85445cd27b46a856db98724a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e243bd140758be694ad2abf68e3e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c5ccb2e858002a3f871c901bf1f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d721d7cd338af85c1c4c70f063133312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa91a0dbfc0cf37ac7702c6e4596c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285582cf9eddeb2b1eb2d81a947b3e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26923346dabb63c27816d36d2526e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b77df6b054a93f17f4e0a05d97e01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b021ebbf58e90963df4849f5c983e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bac5ddab1f2556e78209c8d7a225a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e809cc1beaf58cb4fed4555c396c70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d561aeb56287f7d3b3378c64bd53143320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ce14b03ae29707b2920ee3dd2511321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f3678327ba6f2e2de2981128dbf8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ad742d268b8c14e951b3632e7b46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4490dd36da1cbf9886638d896845d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c7196ad334f74ff46ded7839d7dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822928fb87c7fe04528e258c667f6c2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527da488a8f021916f39ad368a3871d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158ae9fa03d4f7b8baa5ce604969ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e20d68078ce1d551fb9fa8c4a6dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12d22a35718a05e4007cc5c7462150330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d71c4c03f42093c7ea5c5d8753d6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba854813b1180f8d100399a84431f594332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5980ed2ff6aec315b8d48362bec68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9613257c95043da546368afbe2978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ba7165ef5ee04856dc07cab28bc09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acc7ea6d588277cb151f042239a03e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8458cde2a7897845febe7ff914af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413533f0d1b6d2f28875cd433f9683d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a77b1bc35dfeb4272ecf4706e524e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ab5d3149ac04da39379e3101556cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540afaad360f6b240024145736fe5aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1792669ccb40ff103abd323dd3e654342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972291f5c95aed442506ecfdf26010a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5cec9d1b9f04527f642cb667edf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ebb594279f956ccc61e89553de50d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7795f0d69da37d65b39b954649c673346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034971594851f7ac3ade266cd5835b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23f0e382819beee36f08131f4ab9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85344617ed7b0ca5dc1cedb4e36898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4de4cca6a3667cfccfa0f6a446843350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3ad30595e0f6e259137f630d0a0cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cfa63a9acb19f8566ecc7d9dc37e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1d6f033b89663b8e2c92fe3a4d6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f07a925e2cce6fd5793e6f1aa733d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f9ed008a6f8294e1108bf42b28f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e1fd82d9d43601858f80572f5c4ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a176b713cadcbdee619c2155f8f5d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ddb681692e522ca08b09d090f0612358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ac63e1959f0035a9238c7006c6cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ff5765e82aed29b04d27b6c41506360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26111fd8a702f18138185a84701a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb356d7436009b862a92c9953903727d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6270c636a1fc39e94e920f93390923363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea597a3e70687a7042a9ecb55a53aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd4263dbe4a6cc7c6cc739b2c852e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d45e5da76065659fc0bf2ec9d438366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617dff676f46dcdb77ad84e9e8e6781367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb2ffe0ca5aff9b5d000801b1a7960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c44c5c228cb6b42337cec3cf4ad1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d2393eaddcec400e9c86d51ab3c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845f96c969097222554b81e10e5fcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaefafda953855974a278e34ceb1412372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468ae241cae435d959eec9f1170c790373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3dfa7c4a099ede24672e96f20bbe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c96c7b1fe037ade27fb45fd7e8829375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12808977e48ad7e20b13feded13ee363376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860d57240ccd6c67a20867a73eabd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece906302a68c7a5de0c9133e3456f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c0fda64e4ccc948e7169a2549fe6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02681967defb59d7d0544faf9a5ac3b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7269ff2a60c669566614931d1bc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f50a4d6b238843f2c3a6f92e87d9b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79737b5c9a15476404479990a5d10790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f183959570fdeafc99fed40d71229384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a54cd14696915c0dd543e4a8bc2df4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf018fa9c5e3d29afff8b963369e324386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a637a073b1be1a77b07c03a429c3c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b30b089967b8175632442c7173b84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f10cd095a04d21ece7646c6fe64a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f1a5213b034e800f75f4bf510864f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3e608b3e73ee6692843f50233ef0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43234680fe0e683af8e072ee4c7e7880392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb87acf9f8d225c754899357fb1dc81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f3307fca67e9c3828dcf790caf65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af39ee11fa6b62e1b4b6c5775c51f8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45697f66a29aa51621cf7375c2153e0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c086b12e067b1b19fe3a1677f20830397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2a9df43f48ecf09c6cbf0d7a711d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d20285c6148c85aead50b17b6df2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca29c668f601300178bc71623ee923400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d93221036615ce13d1f3f3eb2277401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48a5e527c1b28f9fea6d37ae3f864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf0eed85e35c924af177035f564a58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4514bec49f24b0b667a2b9aa57bbf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8da1c27b18a5ad96bd46099c91b60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c31e1b52601e563152c23b217ed1f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c5fa3a4f27497a1df1a055db79b5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a5ad07c3fc78adf57d07a0827ee1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e28731d7c38bd4beb9e7de88f0419409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bfbfa5a698f4f56b357afb72f896e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3ee322b3c90313c0166f62abfd3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8f145069a3d33052dc265593478b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707252e45292a6a311549ead4ace3db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d7b151e3fdbf90f010450f988e82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f58f46fde23ec987a0fc0eb2f3a65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c6a1d8d7c20b8bfa915ad1441a2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36ec312b3a662210659407be1cc794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461547374070c8c1e689fd02d81e6252418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd97479abbf085eabbcd097ebcdbeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c040143d5831276cec784c645007420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd03ca292e74fba411d4c07507300421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35a812458a9251dba35198ce863365422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32febf70012177da87760f9b873d16b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01249eadae22de79404a05004bb571424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feb304cfb961925bb3f3a5b64e957c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce45af13cd8ffccf14677a825a0dcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36ffa8d438cabf7a47a74980191bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fe1d003159fb64557a594a99ef7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75f11b754691affcbd006c90205a39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2976821b5c85771bb3fd43ff3b9325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314e6cd977b2be873fb1584e891bd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a283cbc7c17209ff69ff58abe407fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ecec38e57d72d114c307f4644b1fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc018d8a25e2146004955ec93340d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673ead1cf3af7b600ca94e53e4137d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358befc2d2efc77f26de8d460c3567e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0053eecf6b7a3ea1755d46076da1b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c48963a2e52efd881ebde109bfa14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b6184f9c414ce018c5eb5e0a00e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d2d22ceecce6cddcdbf1e41782b7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5870d8e6af03c6ad839afd831f8adc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215c53fddad9909af487cdb8a8910ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbd9632a32ef6f8f2af28893d69577443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ec1b0528e3aabd7f11c0db1b50f2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228e71568b33cd8a041abafac2f58d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083498f157459a3620feef39e14b5191446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7941b4d663e56c4ada1f4d702e412b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6421742a0799e0fc7afbe31d4df1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0246bbd97fbbf765dac22faeff18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253932d57048bebb42245f317274b30f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80869468f25292732ef93d32320a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea2ed7815165a4c281c9c22987b58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0818d55556bfb9fcfdd918e01a4c93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44f51660389b1abc77c7b4d4daddc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22dd000f14711d118754489601d60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394bdf2e4af86662997b1edeec5292e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8af89b46e160cf414b6105a3dd73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9fffd9acfccb78e85830bae31f59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782927e62823151b22060166ecb119c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1a367dbc62faf3beab8c2ab83b2a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64eb460833184b77cc1fc2fedaae60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f59a1cf967a4cda633acda790c03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18fa40010517bae0b06b05efa05b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb254c09ba8000ad6d29472dbd3c0ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e196fec2e7cb2c9c9106f24eae8a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f46201f4fea9d4366f9972a11ecd69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e42509e3b62543edd17e0e3b2e13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab03ec3eb71b183f8639197869fab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d38a1f3a05123dccedcdd529fd4cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b3321aeae1fc3b16b6c540ed11aff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f057d3750d7546fb5cd62cc0f02ecc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e10dc5eb9ccc6236cb5bf4d8f224e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187199009af3c46c1820829513a7b2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e0c064ad0b32bf449ad0a0a09486c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d086a68426181521e30d7467b52c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326324b772d73814ca017665765cd1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c33e3e3efbd35a2c3e903c0a4539e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb6c484595dbbf28c31757fb4d9336478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2dc6c43a5da480f067d32d076831479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ee2a4f1e76ab5b3fcfe402999f8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e8c24a66b7971e44ad0abb2c0de4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5c2c439227f1b35c1284b2608c078482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542e7cd64d69c205d0d95aebc02a6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06ceeeaf6bf1d85b35b193b5c5580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c829cdf65dbf1cec8b2606a5c15575485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e7cb9baa43b579545a20ff1356afc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13526ab2822d412e715e32ab425ca8cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7993c3da7aede3c8d8a66c23abd6d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926367d1d9bed3cb550a4b38a98743489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0503791f90260ca5aa398322a4a2d18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31bfb36a586802dc7164892bd594b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde42a4a78a041db9ba3c1961b9c5399492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880f454b6c45f0c94aee8c105d3ffd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d85c8408a2e4ac0ecfe24b33212e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66fb784f972117cd5ab922113d2079495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660abe4cc9e48f02355b988251917a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf7033ecab6673219836e6c5c5965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897d60fe458316008faf0adccbfc7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927b3f11840a849648a06cc95928f8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1645e027a5aa931eaf328ca0e4433b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879712b77f72f5e88b0ed08160bbcffa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f987ecda95e2b789dc41ca4926dbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed451d4742faba5089ffba5505476503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe0f5587970cc645b1927b760b114504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb0547245a6d8f7f56c968cfd86c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f4910e59d3b57ac2504e547772af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb478a446b1f75d7dde1df2aca2ff6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4cad168739bdd77834f454ff0e6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92328f0288e64b0f1bf4c91b3a56df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5230ed5fde05582dde882c2dfe741510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5964f7d757b9d6f119e486092b6c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5394976eca1c52e4e6ab2824972258512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd449a10619c40b08f201b9da6458ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89dfff17b048eed80d25c3b8dba60e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d6996c9951552a167a89df56f12c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185cf79e774a399dd18b8de521e8b98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa9c065194ed941b265f25176371b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609eba42344fdad8f91d2617b3b31a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ad5b09d38333bb4a65efabe1b628519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf2618255db0525b421a7f35ff51f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb3626846a45d83d6697ba878501b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e91518effa98b33f01ff48f8137f85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05651c24b7a80244c98c10872e39576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328141c7142eb6aa08ac24da90c2d0df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dddfe373be25b1c60078d7b9b06a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b45302ac5b4ff3e70e160c0a4d13cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58e931ee2bef0aac7b66578b0a77c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d79c86f10ed5a49fa666bb1d575760528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fed67c3f6bbce7b6d31db6dcaf8319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d3bdcc7ebcf120a600cae58e4d90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e46db1cab088bd096eb1abf26af88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace8a2a3ed2b5e16309e188ebd8873532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424029ac167473f53c381a11be6c1ec8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ed4cadeb108dfe266e2740bad903534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcfb467124435ea79978a2398fc0c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a0ca1c4c19f2577355230d3a5453536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2d93d9fa99a25496dbe3823803e4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8874a0e4161ba9f6ed5340780123a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d1538f1f2b583603886b2fef4c4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9925133a2aedcb6c00b91d0c725d27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66426199decb03b0ddc96b77fc410541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd02bc553ec11d24e8d927d8d0798d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac36ca95499e15d9bc71f8fbffdb64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998fbd2eb141d9a746b09f29506c04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf049c60103cad7a0195826272fa0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c4c23f9d60084ca198c7c2012e087546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245674938ff7a05e2334aad500d9a11e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed952bcdcfdcf4da387d16b41bb056548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dbe2b4087b9fe4501e200b9b6b51e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a69576e60ea29fb46652fce1b89bef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bae2f48fa579b9fddf43e5ba719f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860f34ff1662728fba46a186a269ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434db0e22f6a913aa7aac01fa1257b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc25c590310e08b26014d359c555a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65996cabfaf9598b448ef8c381ae7ae4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63838a60b7c5c586add732743f8bc335556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19595cc7d2dd0d0f5667a0d5b7f7137557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255679c9cb3841d7f1f3433a1a3a2ea9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690773a439f3dea1bdcbf09bc90e0a43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bfff89a600d18ee3325ed32cc940d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c20587aa1b73ad36468662b9d0f01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276d54c673242237304fb70785a03ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81b7e14d775157db5b40964901caf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddf890e849094d845aa14eae7b4de2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf40b7de3d1f8899c1ae1479bedfad8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216598c3d85b00f9e69656508ff4bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c862b496b32a458be1f3cdfce730b36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4527c8a26dffd175e15f3a4a433e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3bcc5080a2d08bd52166174ccc084569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6df3ff932865ff71af44c5a4c41b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27e51cc5982bc57c15163969658293571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40726f7b5667df4d5edbfb68dbb0a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb053fd20c54cbf8a4ffe7e5f28375b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba468d3db981b8753e1134bd7b563574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cfc7b73fb250496e613768be4af33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff94555af4ad094a6dac40284e5a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e28244d9832a0adbdf339147cfce02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6675281994cc95ff6ff9ad2b32f50c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eae2a7b63a819fecce5ce17e8e4ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c38bcfdfaab71a2e6d9cbbab7a9ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408a356292ee807aeca47bd9c58c96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6355efcdf294cb766ec268e81108a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966d4541b282640b227f83bcab8044583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70df907209fbecc54b427e609cacff4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80b4e8f5c03a9ba6e3ec9987815053585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b698e3cf4e4f1ac880443707d042be2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a8fff7552a1484fc103c72316c39d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e63ee86dbe8645fc21f96104d6db7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07a3a8adeacf7c7a49c8cfbb4ed5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94146a6c133ebc7075eaeb5196599031590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9701ea5e1f904e57b5705065069ca9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04074c336f3cf0d780433576d5f8ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da1a3763bfeae9d06662dfd47f14f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a045341466cd25b1d4b715a3304a31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c86e7622611599a39ec61e3fb841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926b7d4c6739f684663bcf29f316ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c6a8a22ccc94ef94d67708c78a3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ebc641fbf976ef9b796caa3edaa1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af208d350e822a275f1e8b65b297802599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b69a15b1356e0d66cf30df528c01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca07cf0ebf8d60de0e74ba34efe24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db64b8fa554eadedef2c8295f768f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fdfeede71731fe7a67b699f7b443a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a38ca7943a9894d8e528a26ad2a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c3c1b8bd3a141daa4c0fe9d005a26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8648bf5ccec8d0d992dc3d7ea5561606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb81aa82bea819204b5bc1901b528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755c8ef3cfd23f802aa4c30eb4982f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82de240bdc1bed0f8da3ee1abd20eb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091c99c04cb195e9efe9bd4ca425934610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfafe85c880a163b4bb172e39bb5e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bef8b7dbb0ab5f0c20baa0057a673612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333dcb0eebbf254c1d2db824a5385fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f5fd7a5eb85d5d670b257f945a2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a602d37e44ad35d6631faceb48a7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc1eef4f63be4e02ab9069a7b801b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638093550f814387d51ce793972e1169617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15390396fc50f20823ec4537b7fc2ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819eacbb02f3c9b85344b800edf08e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2e3ef7f7b531af054a054be498f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa718045d7fb7c8cb07fd24203323621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c41bc9c6faf1ff7b3be373cb07888622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0238cf5ef134d1688a00b3cf4a4a1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898d63e6e5b78da9ae2ba8947a5503a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ddc5b23175859d2a95d72e01d9e42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a0455f636993d876eeda7651b0fca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184b277d86946a3bdc1b57ee3e97334627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d20c3bb514d4f8723511895979801628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfccb94c19d9fdcc210317ce5dd77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f470188d772ce34a7c531d0c9a1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a159508a95a395cf0554301f5b73b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72f4dada4973f1c1998c0ab92df012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf859d8afe7ed0240195b98422c3138633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c0853bc07dbe30dad34e4e2b8d2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161ae772913c7539d102861fd61f24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9790e9946f06a152619736acdcc492636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d9303e1241fb201463cf00410b28f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938db742ac14c2e817d4aa09f959035638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d6ef04959b45ad537fa659bca11b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a120fb3a30aebb59d1a089eae1169640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b4287616c77857f0e79937db9c070641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf51e45e81c79e71bdc2abc98f322642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e096904de66c358ed8076ace58a1ee4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c80f76dd8f3369888a41d382618be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840453b45a569d88fb447bdc57f6944d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0325d7a351aa98c6ba0d9b2aecf1872646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c863894cf32a71d8f0f19b283a3b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409408979f96f669a31aaff99d3380648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f14f4de8937c0d184d5ec513e48c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702e3ea341f596d21e401449b178150650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c6d0e065146bd1d8dde9570b92cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac90c079542c15fd79340deeaf3e01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e3dd8cf51a86ebe711df77a37306653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ee449506f57a1ce81e0174d141f9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d9d35aaec788c0a8a6a27acaeb3f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5065ee8f6e1717568a791bc70d69c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844bf0f60dc5ae2de0147e233faea42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f877319f1a0213491293ccfc9720658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfaeecc6da42f2c1ce6a87cc7792af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86736472a77bbe6ff7f4219f258688660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11566189d42c64625e0b3712e7671661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0be7b3bce31a684f1b345888eca5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b4619821eaad8848f5b76c9948f94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c5cb00433cc4ccf7314d78d8993c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d188ab536eb9e60042be590d32916e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb7234b5922356ae2c2812f24069df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb76965b576c940295dca46e8429ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb129ecba167d79ff36b0a58dcc24d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b30c843289af8f924de8fe65be36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b15414f70989007f727e46e9f4d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c61496c7bc25589b34871aeb9d24e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b22af9ad68d322eee8fb2cc2fef1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e789e8a3cdb53ac80128088d77faf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70814dd27915124ebaebea074901cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85bae6f85d9a8c6351c4fa52542acf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264974337623eaf1dcffc999cabd8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6637d8f996508dafe43332750ebc9aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6797659773c15b79e9c3a690e408c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230f80a6223abe16039fde81f9a6333679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10eaa735ed35b1a31d03e0a556574680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc488c5d2f6df69510ac8685b2a558681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99583751fe3861e93d0c6f7902219f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a12afd0c036fb3b7a7cf8db42f1bbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f64cfc43496f8ef22df597f3fd46b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06a1425bb4fa16975f70457f3943a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069dcbe841c33d2c9bc66781044c10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac643342543e1f88629dbe9f6a975d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e9286f1cde24a6d234e31c59379a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b071aa0473e7ae5b8da9a39646615b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e5d8d6aecb123a82464939a3bc6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee7706d1aef82406b20dfba3c0af78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4390c6a0fb8f3626e5f0facf612317692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c111ed45b79ff23ee88209156490a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02871a3ab6881eb706739d766c6cf3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46ae5a449398b24b468edcacf94317695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee45133b7193fd188dd00c07ccdaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a64df2fa453805645e57f4056d72f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d5cc37339456c5be66865a33110d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701904842221ec710dc5276b6f8145699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ebffe5673b63b444aaca63da4301700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d20b8e9f436d66a1e82453dc6ee5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01055c0c419ecc95295d1e7b451c70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc702692299dd40d5d4df44b6f1f2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb196894fa16ca3c01b57f6d5577cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec83efe89be7d823eaee3cda2cfe504705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a66623904e04d3c7154c355306771f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32455da5ca762bae6b24b0a49edc5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1748c84cf935f1c952e81b984499c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143190e2c2dd859dcf5a21bbad15419a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea578dcfa58d3c1e3eb8802afd1ddb0710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6098876b6c74a6a8d1cc9d8fd9d0571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267019f0427000bf7ea564ec68f779e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5c5ae4b4e4a83706af203d703edde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06b723b13101cc33f893c0ed1723a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1beb82ef1d589b26095051c0e0f3745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e492a2400b8fb41c0e3b89c3f829a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f77426a9290cf2df793acee88e5cb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aa0ae35f7b24f3e1dc4a69058d9d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77204a87f74233679870076440701b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d413044db09fe5c30be3ef30c62b6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a1c2860183dd18ecb3277c4948bb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4541125a39adba0f19f78eef765b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd308aeb0f3dc9c631246893046609f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f840b6f957e4759cffea31943b8c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb802770b814b7e99e01b7447f2fce215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ba261417323e4977a902a2628aa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46029893c8f08dc97a8b75656b67a92817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed92c57d83e87713a6d35930330f7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d01caa4cc5b16883579bbb9130ebe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af9b205e7318c9fee1a31f14ed23620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424e2cc7da8bf5a7934d67af73f9d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd87187d9f1c73ced10e0be993b39022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0447ca71594658963855e0416343c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11d8a26d97d53414582d81bdb1aec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a0f9058ae749600a85a8fe237ff325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3e993ad6e6f7e660294166f85a5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aa2bad39e2eb392752e65edf3b8e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0790dd609c0d44f21ed4f6582f3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03853a7b9c468f0cb4093cd285760c5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e73b619e5be0fb18a15293e41e46230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb8720823d0b9db66c4267757e9eda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e36131f9d5c70e4b89c5b18fea4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d453f98ea54231d038a2696a5c90633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283425f886690e879e021918163c2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091fa8caec9d216922e0bab858c3f8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed28b3aabb58d7d3c67f88aa671d4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652fb6d0a03c8bbb14d2a120721d1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9d1b8e06c24a72c02646700ba6e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfed4efcd5874a0651b78df1f4d42e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95890e38817c4900acbbcf4853c5fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7363eb7b87df87b8094d24dfc452b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587400881690b17bca606194a2209b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3828bcb63f6c2c8cd4f9c34555ef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999df36f51892b9bde7730718de0d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc77bec592c84fe5fd524abc89d46845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56003fadd02201b548db12665abac8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab2680ff6cb759fbba71a5949a8e3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39739cc36f15a143133de55d30ae8b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b04badc7122438137400de79aa81249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533371128ba568d9e203da0fb2f1cfa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd8e0430507003957f05a0a4fe3f6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410c4e6380dcf37f31e75f6890cd5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be92b7b83946cafb718a705833fa6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6745e1962e3a12fab8022c143f67f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5952a221f0a0c375f919dd4509808055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd4a8fa154718973fffe9467c7fcae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06439bda19f097a19aea9597ab00785e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb06f6af53a21f3deffcc5f6f3f8ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef56d431bdb466e00b75a097b2353a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7713e97ae115d99db8cec70bf299c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b6d62e065969c6f33e482ac60561c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7103b74ab5d7b62bd788d47186a6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c6420759df1ade965315a2c727da763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c402940f46aed81e7e6044d1e7397f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39bd23b2a5502e8390f2bec95e3b6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818f24c5a97f990a1109a02636790366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b481f0161156e71879156441916067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d424674fd4c4944aac0f9eb838aa3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef138845a38029c9ee03f430adc885d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d37ab4cc372fcdba8ed905c370fa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f907b64b1af05460ea7f1d076068f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46346d092b02649670cc24a29c7de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaba07a0f484c675a988975ec2388673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320094e8aad5156cc86238fd3f9754f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce97f836da2ed475925d363b4b079375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8e163527d29d1b99b9c76e23a2aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a674007e82d5c6e5a1a4dc6bceeb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1fb7bc49d8a707b7b90e034b603e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20abe134ab4c7bd125d14d96fd55e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08eacaf053fbf1b929b325f13b611d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69bed75d033de28c805aab87c855ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157980bac1baa67c4b0593b3498104a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274afc975486b58ec9fbb8bc7ae52f5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e730d2710a41c89f302425623ccd9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b2167f431d7c2b639368474377cf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440d03528d6c1e60ae826afbcbf536c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329958fda240e9ac3f1c64449e1cdc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece719103ebe8d871df49dd810095ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3288aaeb8cf86bc7b973a8bd4706c2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde244a016cb86e5f6072f1e5175d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acab35ec78ec5d02241b705b78637791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5af2db5f1c9df509172515e7bd0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f15b5da552862ee017e479d155d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e3b18e17f880ebee8b582d97a57b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0101cdc66f0ba6cea9569528d25795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abba01a09a58011abab2ae2dbf80dbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d1a7f45a98e0ceb1c17f4030d33797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c29f480b1afbe91899514074b5bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026163601d49d85e9443c60dd9fa3b5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeeb016d63b4b4727c259680b57f01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c70ba3b472999f9ef030d969db1d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d0dcc2a9be789b8d3ab9826c32bd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef78940cbf8a78cefc2eac40721cdbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8c786202b229adb56aef3e453d16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3138e7c302cab34bf4c8db1b5a9b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8ed8e18dddfb5295d9fa63fad103106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740015b6d4050bcee90d24a9c29e47f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6650cb19567a59dcdea0bfbfd6f672f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a8bea92a055015443bb4176394d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83266b77facdcfb48080f15a248efab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63c1503d091cdbb0606416fe9b1995111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945644c1bd244379f157aa091c4e341112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23950a08bb351e363c3f282efad384ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26385c79c787d8db76b7ea45d9bd5b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75908bd2e24b39ce97c0b71c1491ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa08c93894949dfef10abbfe8b2b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ecf0ce0a2b0b52143e86036518582117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc61788214d60ba39a21887bf20aeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ef5188494d1cdf186fd6d5668f861119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62244ba38a47682c7844c13a289f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1fdaadf86d0fb2fa4fababc18f24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeb4c8a9e6e8e5a618626fa2e52d92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0875a93aaf603e6977a6b6b7638fec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7d672319a5f957bc244a5959bd79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6adeccee9256dba1f29cded14d7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d3c9ae6d6c32890cd05d8bfcbbc8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec217cabde849cfe8299fc50951aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e671624fe31781899a72bd243c25a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d28144b7449512fb0e04b45a60cfec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b0fb718d191376785ed2439d3d0f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975689078ef1bc0933ddf60ba3050b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7929114eba5393b685470b0b121375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfeddc184a522374f8d471c7b65f2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792353d094125babb56948127bbbc7cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092ea3c2ebc2067b1c4cd3fd566d3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3afac6954dbecf250e7861c6a4644136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36223cd4bcba75238aa2be60a2051af7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbd054ba9efef5a1c2786eb87d76f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec24e54a043e2f6b54b5fb1377964139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9539275fd60a30771999dc4f30fdb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434d17fd16dbce866b0c2138af33fbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0651f1b64924a97d9fe97d8363f4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222064173865c74eaafceb1d61e59ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c0f938299abec7c98c5a97e3bffe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7bcabe3f60fd308ee1da77be35f27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99c8584cc8dbc4e93689ddcff573d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c0928b50b7bc0ff3378af4f72801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efca066b7a91784931c4db2e74240a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac6d7b5aa403c7723cf9d4b2ecd89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd73372107325227e6cd0a73d44abcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c2af1f06e3e577b06881df916d5cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd3fed06ea71f8eed3964df16f2ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4a3fa48a16cc8b1a580c400fda61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246680fb650e68d92e30d314d94dbf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5f44c337479eec4516cc9ba6812ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329a7a3a718bd0bcdb8db0ee909c2b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986c3eecf74907fe12f328ae1cc989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f33009d50c406e8893ee61204729b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d15491fe251fea982e412c8c1aea8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a37f7299fe10ab032172847ea7340d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e09c5d01bd6425c4935942efa1e61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c29f5e30d7ccf04ec6723a09a07766162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53245d7b10a7877ef0ffb0b15159a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0ba47bc3ae5af4a64358d653bdb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f5de9cda139ba3437f665ba90981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d59228e94b4509eaf8303c1b9d9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d721793af74cdc35b2c50ccac1ec26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701388fb798deec033d3c171dbad2e03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c136990f4fd4f307712fee0595f863169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da29c03dd108114115b8847440a432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadf949a7e839a379d48f9da2bca402171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ca199be60135985f314579aeb2e40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267bde5520fa626a9c68a92a4b01137173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb36988aabdb3fab8cfd00d4e1455e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4952b060778ec46ef37cf6bc4038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e152c698747216f2956aaeca524d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ebd7c6bdbedd9760fd83b685fba9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04c5d2e4058d648559799abc765bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389405a97a64675950a229c383d4f95e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf0a4c1c58ad81aba7b8521aaad94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784799a9a5eb1482d160e6f8bbcef43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a1f1596a3ca989a0ebbbc663ed81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662b559d75e690223cc712dadd82b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a55c1da790cccf3aff4ff7fb26c4f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae579b752c51beb1c8aee5e51ea49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1fd099fc57f2e74fcaed3e07e11e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e206a75eaecf859f508caf7273d4041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb441598f198ba5f5ff19d0cf4312f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a1f9b3b24655e9368de4e036802d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305bce4d577b553e04de5f5332ba9d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01dfc8b49ffefdaa28219b8e270f2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21734de519c05b24ee6e18136560d119192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782e168798b6d8c2cc61d51c7ec19b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6b2db2d41931f906a321fd59c0e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1142fe6372ec4cc1f1097bfa31b16a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69319f9624c2d453eed517ee0e83cf3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869132ec2a6f273ff5422d110aa24f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ac96402cd5cbe458d8e0b6c0c28f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065030071045b331e90167539ac3ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b52ee6deb851eda4a6f8aeeff912f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414b42cda119b1ab1aee7e16ceb493201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7fabb8a1b3418b3b0906e52cf4b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3d23242626e36004039a918d92e34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dcb2258a9a22c7ee3b4db8ec9c8bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e179c1f00dfaa26a73cae4cb5000a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35412f8c421da3a71f3baa4fcdb27590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f29ca7cdb79ff8fb1560e9056824cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2716aebb7396ee466701c78d17db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dcbcbd9aff7db2e188fb20ee97392209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0deb5f777f4499f5376fce147b80c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835c9cb11510a73e8863baee764a3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba73b820171363f01598340305ead9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa106f118d9da51072a7b3aff7c64c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10249a6d158e0033d7a9c68efec01f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be5c6d9926579a554ef6e81aaa14db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefd1a612d4fbd376335567d71f9750216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848488c30f8f64e04eb46cbd26f9dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8cf61845e39ba12ee2a97b2377ec6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6685603e23932f20df1ba16c346fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee797d646b83969fc55c8eb4acb10074220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05328646beb4919b49ccc7b3b51ec1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c6962013668625cb07a602cce8e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfc3d119320288da63dad75b8c909e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7cd83f52dd97ccb514dcabde8dfc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd1e630cc0574ad523a38abb40c625225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e83aa505d4d6559cbc5774b81378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc61ea4cf4993b5e32d5de0ba24311227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e8de6dbe43bbcebad170d36205763228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361aaa906eba92610e1954760842ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddffe70a461e923e9928ce8da5e28b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce8003f30ea4327ead1869debbbd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b65da0b0ced552a24a38a62005208232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81946fc638f72499fc1a12ae9eae92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd0b64bf71fb6ec3d734d94788a42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0116219a158319dbc4234c7d30ca12d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41062f80453440b23e8f0db188b65e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb1c2438212207b340bad103263a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa8830ff24bf3dd603a2272dd5aba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb32b7bb6a20b15e27ecbcd97c85cc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19084af5ad87c3f40bce6816cc0a8232240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ab816255141fe9019ea2a989d054b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db730ef91864cb7476ef94c24382375242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce7acec6fe315e8ccb5392a2adaef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261afcfa1ad7788eafae1cea2270779e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0493fdfd9303e1bbaac4e4bf29339b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3766143c58e731b24c8801440703f5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548a914d23f47f52a1aa10717ab439247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be0289904e4ffe2da9b028dd2bf45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc9d29eff41b1449b3c2738ba5d3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510ce058113804651efabf7610aa9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459bfd1e09f7b302f630d4b063b7b26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c98d8a985a772e4210a9bcf3e3696252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e6209c888d53d86b28ed4fde573e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185137f8586d98a406547cf65d5f0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0eca42eb6e6b1985f17b9fa5e4592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f60df3e98a1c451dc208f4aec8af5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12fcc8395327e2829e37f95a5ab24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507ed2e728fb4485fd421aaabe10d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc00c68c6f506eeb481e03dd4bcf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0062f49c50e80499e0e12020155d10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc225095043c9ca35da2a5db338b0761261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c8897908e6ffed61178494468782262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec9b977b132f1778b11cd9d721777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798faa6dec99363abfeeac1e569cd26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc2ca11e5af0f63b5b8480c9404e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf608adfbb839b465e1a0f96802e0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2749a32e7396f048fb2c55bd6e4653267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb7470280cec2a2e7394547501de7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d63c3d73d54f5c2c4701bc31b35b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edab3dff93ce2d6489a4e4c6a0f167270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593eb5d8d3b219fdf5456be24369023271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ef832d501425c3d2da2d1f63d427272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f903e9b22cee772da1f0ab12345f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b080dfe2a6706f4baa5415f92bb4954274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8f8f5fc7084682746a24a65cc4287275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea01344640074cfc38797648e82647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9440dd9702b8fcf1898ff23ebd761277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d540346e8ac8b6afad3f2df6483f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b64e3c52b904bdb1900857643538279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ec7f7c722871154cb64881d015fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54a197ca1c5c008cd1d65fdb1e027281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90eee49f4a47c9bf1c4d9aeaa11e43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d435534fe2f99bc8d3d9b4f9bad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19075157ec51f6f08400102aecde1767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f980e979ad9d59389359714ff328ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507f04b86db4bb049a1c05d1e31cf57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2ee2de9df09520f17cbf5c9afce3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93709eef25557aeb56f0a807a394afed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ecf70e9baf872936cf330ca96f67f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8929f98ddd0231f2929adcab2eef5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47148dbfab9e43ee851f941b3282f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7351f8ee286f4b138f515bbc1803e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7a409eb35c7d37d7ac9d0b84b7ec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac429e10c8f950cf4be6f1fa5dc853f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c6e8036e0f5472d0106b687a1bd0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680440442490f6451c03e6bec0ed840296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559b2f898d15ec00f13d006e1c7a8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5298d6ed1171ff4bad2f86be296c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c72f92412fa6275942d50a37befa9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca127eabe511ac9fd95f37354c661c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82656b70617aaa914a6e4c702dc948301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90b15af28eb10a6d2e0ced7380581302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912517e3d5c7e1196f275c43d1b8a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047933da8951f431ab5ffd0007a873304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3633a5748e30f7a45b064a927cb60d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a848e9ecf223a6e88db8d7cedf4afce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91cd9bf6e9c8b382f7a3105cd9a4aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a355ae26010e435bb79a63655fafa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409bf552c517e45ad8a6b3e2378dadd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb447677aae22a0fc8962fcbd01997a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6a500b55246d8a9289d05404a11b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf55c28a68242670e7a50641d4bc9d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1957c261e4ec7160778544b111f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df0b74d6858077492842210542d4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b945a1af06de7fe36710026deb78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2b94818556ba0d008614827b6a8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77885ca43a7265e17c4a94814ab9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7076d21645f0c2286a1bcff39352cd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b730758f2598f572387226b6ff601b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff677b4751460b45ad6d3cc3580ea7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ede4db0d9c56a66599a5e9bacc877321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24f84c99b9c412feacf67eb6239651322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f5a74573e28dbe1c9600f9207b1a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7cd3bf7b5179e32f62bd8c488d0d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb94c259c1cde909d9ae20c404db69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985b6613d713cd4af0441261a9b599326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f586922b54d90ed5aecf9f7249e2d4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900fa85e618d1930b7f90d2f204e13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc64a3d78cc0bd0434be8a67b9ad045329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dab92842c1cc8169d31cfb1164935330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70504337403d1e2050b645d8b2b6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac563aeb6d233be62b5c5c1402ee09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfa67a9f9876854ed5fa9ec2a2550333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062981267eff5d868619d8a3084956ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56607524e01cd9e7f6dd52695b54d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c841a69ff014c8872279a375ccaf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4541a598a30124b04eceb6f19cbde6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3286b76f41475fdc8dce131c6d2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebffde2beab98ea07f6b51e3d3ff67b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801402472c402cf0ec0c8fb9e6f25cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66a4a52259fb966c3388d8d5bae11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cab49fb8788f412318be32072c85bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9ceef1d9a4690e7af37b26d15ed53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f08da84d4467cd893d2fca8db873a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941531c4d0ec4ce582c7f625bbd9c08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e55875368754e93608855eeaa6ab3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec59e5acedde9401a993d6a52f6c89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844698c83995b3703c2b71b62324b1bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80dec4adc8b9877e8f71c4c2063ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86d4a843f4b29b1d0cfaccebe40b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530750743be737437ddc153c2a6ef960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a219b1c8cb1675232279115cfe68a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a07914237ef9caf15109caf416f57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb0cc7a92d3048b6747209bc33993354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c5ba2539e501669c72fa811c14839355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcff5478901b47e3fccf396a9ead82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe372d78c45e620f953822c276977357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3254aa8033bb2d1c8d2ff222aec67de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d94469fde020141d9de220e06ca5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e614f0c7733ce5220997e5996635623360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e46add9c82bc59325e198ffc3e2e49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f86b7b242b26482f12f6a85747f1fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7dadf8c44f02a23d02f4490a72742363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b2d70fa7482ed8e065382328dbdbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c25fb099c638004678e6959eea432365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277df6670a84c9b167ac1ad9ad4060b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955cb7b274ea472322f9001c05b5630367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5847e9a0db2355833b18dabf6fc09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b244fcbfb0abf20916924af8c05aa7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b017f12d4b4938e494c37ce16ae1836370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd67f9535aa57c95bf0bac026af5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c68581c7516c932cfbe202b2ac825372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64155bcfc1dc95b0cd7ba7caed56defd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443f7482b9c9ceb0e7d0cbfe1db39a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9f1c72baa6e24dfe4f87ed7b1ab5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f1edd9fe5ec0e2191710a41770aa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b43033dc2116dd5fe2281c68c4219377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc4275a88604dd5938a0f81e726f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08253b86939fb4375fbb2eeffba537e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea1ee77f5ba7f52986d1ddb0f003f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d20a3ff9403dc1033a369f98f5162381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1dab9f7f029a549aa94a9ae1f66d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593c6d2a8e545d4a4458ab860eac58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea555917ac6b2c117201ed6e3fbd837384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac61c96cded08decb093cc6fcb067eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc955f9b79df04e71fd30c7123b4aa32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9e6a559e54a975c8fdc3051f4ca2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd5c7c242bd2c0f0aa70ea0df3335388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65256840101345f421c9a4f0fdba6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048a927d0f5c42aaf24241498fd381390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17a31c2f514f3f4bbdb9398e6adc72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257adf577a081f22c7af236308ea6f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914269bf6c7bee84c9f76359a52fd17f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699e91456bde3bc1cdfd1ed9fe77d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7b6a867121f7dbd2b746c7686f46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c259af2dffa37a5136eeccc8c45140396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c965e230ac4ba42f22554a90c8d4a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28088ed759f2f1f9b36ec60d38035ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dcb9193e83d3aa42c2b71b998a2e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793285f486ccbfc7acaa5f1a7d3f1ea7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f1fc87e6407a732d10d087858bcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222bd4a3169f330b0fb68a53e7ae53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae3cdf81526e5634099753f4b99bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888224a227340ae226ec2986cd27d243404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb70f2813139ff95eccd56cc7d9804405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0254e0cf42e54da068aa6f8567ed1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700978f7daec655b231f254c1079a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df18bf048e1112705d35f526b6eb2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94bf8f178da39085805768648a39c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca6c668ed0bd9e655c8b79d32800d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d555c4eb80b50491f1c668b18753258411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba6b35e7e177a841386515a3aef7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a0669de18a77eeddb9e8ac454f86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29ec36b626bdbe33681ac11f741d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c855613391a2cc77f3839e8d6af951415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c110c2bb0c827f383549654ab03e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57890005d481efe1032deb75b28c2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3607228dd40edc514ea607835bc966418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455926ce8ebba48fd4e0e4613a80a007419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e84bff65321f2066d6f2de49b8f1cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833576bb34e9b47d1d262af9ce8ad6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249a5a51010a53749f4f906d880c13b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582bbd8ed7c26edebb7660398576820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbef622f92f57f10b73af60276619b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d45c4e71225992f5e39d65dfca7e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace649fc751c792ce44416ab951d0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91e5ef9af316321f2571e8d63686f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1b0e19e249f2788bd226d8f42c73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164dba1f2def28f2fe14797f53a1951429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e48c584ee8f074fd959996a283f8bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505401c9ee07e5bb360b18caf6bf66ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddef4c9a97890d1b7d52ad6bcbbff3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785d2c9cb8d20f869b1b0348296e1dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374e45a04badc077451894b96fbf936434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48b11829abdc53598a239822ddd735435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a39cfd423dbfb1c295489d591eb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85adedc4e189248dd058d93d13c2cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9368d3bef65a97d0d0d9e67eba54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a838beaa81b310201a393b3cd590e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289ad7193b8ab36a978378d450db0d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b26d9574d3b19b67dfc5c3bfed78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865c80a2c948ad3c2d2a97b42d7f581442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d6ea76beb17aaec4fe086f078dc93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7accc15fff437307576df0bcf523b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673608b6446f4b403ef397ed177c1d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf25c8e071ae75bb6cebe1ad262c4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a67979c51baada0d67c4f159b8b6ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024749d02b8ecb3962474378c705b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99201793d083196f907805dd42cab5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b7bca8abe4c4548f8091a65b97c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37af26eeb1d94957e5a558dba81d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251e4d22cfb7d5486a22048d52d511452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7361437a14a7989dbac99be70da111453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3c62ebf1402c26382a5481646309454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9369a8ac9515bfd3eeb657f7c320d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3528effa6ee91be696a0a3d11b8c2e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e477aaad3a7f4d7031cde46c575d96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5abf4526edb631c2b00ede6a0df2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fcffc56a8ce80d663a829383d76f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43272d495119681e8c7e5f4976352460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e408bf8bc11e503eaf2acb69a08b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fb31918416307e7f918d561d5735a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08685a14dcea68514e2579cb7b43aae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3cd39c4ef2f46b17da5d280ba42e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b735ed1ef9b78d6dbb2aff57fcc4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c1d1372397ba516d2fac58074d39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c07e52569d442f218e4230b45559f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05981eeadc29cb50f71a73fdb2a8fce8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da15f605b83f7ae376d4ab728440f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e958d51c015387843892d78690e947c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7845d95b4bdc8274a473581afb9f7d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427a16b8e63b9f8aac64b9550896b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e7c3bbb45f322e0a0b74dc75f0e64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288060a51e1b429860abec091d8e1dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a2342994d1b03ed82d96467f8520475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fae6720543e4b9a92c135636cefd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7ba8422bc20675cb6ab2b829d197477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ce022389b642e12dcc630eb38114478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cb0c2c32df2190599f5864f68c2d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d767453d5b4bc467e7ebcf1d1bafee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380777c9ad2ab4eaf180634126e262f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514f168113c17102a0d27c1a6f2dd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf78fd11472949764b12acc5cddce8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec0c366cf0eea5231f88914bf7c2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781dfa8b7975fe308dc0aec56ad761f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f6335d045bee197845bd08c3eedb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeb0a677baca59db8456970b0f7209487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc740b5aca39ce9c38456594d5fb5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f4fcc80b43de13dad0a5efb171da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7eee88cdc42636756855f5fe5ab42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a260c204dbcc79620ca546ca3349e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273721fa51f0aba3e620705cdd0509e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd4da54b71474d73289f5d27e6c2fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba07f5fca82cd67d9df9206299591d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403a18febcb75e780f276200d37d8e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c7d5c3bdf98afb92893e480e81e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3a6f2abfa474748a4fd051a3d5d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720a8e173d81bc2dd75a00fd55a086498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0ca80edd5639f155f94ffc4de8d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602991cbe1eb761cd68a2ce805fc8b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1896c937ece38311169f3424df9a68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fed9b0697d3f438dbe82abb0d903a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aab08913ebfe02f60c508266453bb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceecaf55343f121ce469a282d605b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beb9bbe565143a38bd84f08c1f9494505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0281e6e3d772000d7be0d5256a292d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3034102b235b28d2709417b17069eb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926efae62aa240ee18d9400c30167e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec314f9fee6fa68e05eada1df67ca5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20fd360db62c07d2a93a96eb1ea714510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee2c02e1376036d95654ca4e94835511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf985d075e6fcb0b5b44d799bab5b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de018a56ccc1a01853792fa1809fa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576134d4684c41b85318598cef3fbf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466354f90ae7e330116124c6d8b9473515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246302633a2c8ffa89aa71c14c0e63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca887d4d26625850ce0b155f6acfaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633283a69977833f3c7df131a2b7a315518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0fdfd37c03a94c2f21afa811ba40b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbe07850314ce92bdc646a11e66de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d243b83520d04996a0ce31f365315521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7a6f4bb46e5487bbad7d0f70ca9e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab8310fa4fd2b22c5c977cb914ec8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ce270b23427a1779df530feee641524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60971f0bf41dd5da0ffa7e9667fdd74e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f99f34fe5ad746cec694653e27c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6139dea87b0a1e62dcdcde8615061527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b31e7d6490044b99b4f748186d050528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c721d0b2c9134c1d6297873991d9b30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540f6c4068b5dd72fbfeb05792756f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5c63132bd752132b3f098df1fd45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac4f4c9a7c2f3eb9ad490b5709c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582795f063500089e148a65bd940500533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d0da0017f84cd4dd7aea057f835e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad93e4894348be5f209140552965c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ecc973eec72a0ce71869d8c93865536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2649304f0f4abaa10fd06ed0efb7653537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8b2e96d9dff9d5106509d8bdc9369538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50121eeac42fff2484c4a57ac77951d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d872bbbf133b2e2303bbc8a1e3d477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0e4cb0b7be81edda021f51a7d359541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d4fbc51fdd590fc5bfedf490d7878542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7254f44d330edcd8e9c8d3a0b2375543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd2a170893069f95938e139b940fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f098830b3080affda3a08b36f34592545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed865ac41cd0cb1fa3106cdcffe881546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184814938d6bb682f5d8aefa257b38a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da4f9313cad29460a75a4cbbf4007548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5efb9738cc96ec1c935329d73c31a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0152cbdc96746706fe684abf35fb0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface0b2cb8cd76b8dbe5138940c487e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6363c478c832dad7c870dd3dacdabb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b5feec5ff0d0aab06609f8f1d515553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0d7d117fb2f574caafb49a98edd4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eac00ed6473fd159c692342258b34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84d3d84ab76e01748dc94e937eea4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00090849e358997426407112f0f8417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c804775a2ca42620a0be513cf0a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eecd9ca19eab0b8c5f50bb2e419470559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a97801e055c5ad04d18ce8c2f385c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747da317056cda5d8e7921e2f708e27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665448e6ee91fd3e1ea4af52e9ff049562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a82cdbc9a5db93165c1a0c939e96b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeac43b860ebb90037d519d123fff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3953638f6300aab4e188b74ba2d87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb8664a17a2a9fedbd3fb0a05277f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10c9c2ed5e48edc763f9723fd26f67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e36f71bac5c8f469c48fff13e26131568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a5dc7a10139fc4d03a10b6b3584b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0da9732ca8614fc4c4dea0259a14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b662fabeb1a5ae07672ceb74d472571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01974853fb4eb578f804b4d98b78e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa0cc4ca2f10c5e47da20a84d1b49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd31677824e2ebe871a22feb6bdef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02176a546bf814bf5ccd4daf1b05d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295ec7947dd79743bc921cef9efe23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d91d900f37daa1af5082e61b3633d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513893be582171fd880bc892c972d66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f08ed1c0d879816cf38a69853869579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b41307363b66e1b761afe53daa15e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267884e5f2364a2b822d4e881a59bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be417d4c0b879b2e5ba7ce25bf0dba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f697dc850d3ecca53d771e8238af3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a90f5cd20124eb6bf4bf40529ac2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666bb275315013bb5a46b408677b3a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4a377c45c81e7f4a9ece95a6abe0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df5851369d9049f3beda45aafb1ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc94a8716141d3485ea559550515c3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8573624eaaf9c7726cc704a7e601589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2982acab47b8abff1a7729416a57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edfc067ec4a52310d2e8d68cd6fb1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb5e66168309e4602b528dce42088592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78b4b35d898c7f6c8aecc435d9166593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb37a3c1c50764885e01f4a9adcefa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa50dbabc579706ccc3a58df993404595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39cb1beb7a93a4241bb662e39ff4a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f565d226c78e1ea5d98ba45c3be30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518424521d38f5db63c8cf1dceeacc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a901c4e9eb230def8b48896e2d6f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da9c8483c47f68783409e7737c7206600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3bfa70cddd0e8285b789e921b4ac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276aa7e57a1681ae71874ba40c3f24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6547a5a7f132a1eb7b52c9f8f88533603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e9d77721e1de2c7ea7fbc0eb64de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae363d17682097751c6fc1f4e44e9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a0662d46e9445065e351d57159193606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc262395bd9559eedd3abd2161a7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bcd7dffa11f16efb645410b30705f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ae92ffc9bc62cd3837f1fc320edc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2d919d6e91784df6b75f113d3476610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5363ddc0fed112c8fab4eafe1c2da1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504d3df148140eba2900201fb05ef0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3fcc47ca5cdbd90e77270247e6a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31023f15aa726fbc9e3c231acdf61c6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa2df3a7d91c5b550ee92ae4561df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a363de5f2d0e713e9ce060ff0c93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82514a49f6f53d614685e1d888d0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0ab1f2fdd97ac68c5b27e6b18c67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b983419f8561682668f5e72c8325619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28f93d653862bee051ab55496f44d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e958f02fc99c0a2c5f9bc7a24b0248e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9feb25c6a40addff58b6261ca10c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a41bf8d5308d5ef3cfdc57a220a86a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba4593a8875ad1a7fb8e56d872818624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70e0da21b3c7376dc51085277b358625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4176c8f33b7a1441fcdb21f94110d57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5305566473add73c9ab39bc3f411b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07b1cd77fc28b62f564e7f52500f12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814119cafbc238072b188ac03cb6cd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f027106167179cec7b13d024fe3c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177e940a20b2f94a834bba8a687ad94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e83b82d11a55ee9ee34d9792f06682632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e75d052c6a5bfbf197217363195612633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f27c94a3ed79ca082bbc67f9b31844634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c918d96c36f09fe551172bf3f7c7a61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51970eb3e13a85140abb7fc055540c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d613d677f373685ac4b809e146dfd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881445b4e8016597619b495e6c0032af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6088507f33b75d688f69e218935a24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03725581a083023755ce614d15f4c487640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf749940a56bc94d1e9cd2d3b04d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a49d3d3e3309627e294b2fd293dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849d19914dccd37f93b907f47436d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a09c51194f0922b34c4b223913d26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c99f153133e8c600b0ed54e0c091645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9fbfe2a66a42f444e1c045c7f3c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afb02fcd7257f57570a540d5a49d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547150b0c5b6e46b118e81b480bbaaed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8fa2308a0a72c513007674ee4419649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6f04321c6713fac1b98b88a78806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de852a25b86bda1de88dc326fc54a99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded302c79d02e833435cee737889c0ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f30170f567845f8614f5d3fb77e54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18cdc66ba23dd995f9184a5d7e29c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb746d79c20b0a1fbb08d4414a450655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b134b467fc3618d051a1026b7787d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80d71fbffcfc0ee4fd00fdc6cc332657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9d7a75381deaaa90184f4853d1d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee03a2c36aa5fcc710af5235a90bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b285e009a6bf105326f119c106de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075db223e83a941030dcb5b63ad3180661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5eb25847962af4188e750ba022877662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86bffe507f2d14c0d5e79f0240b10b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec75646a6c68780d162419d1212b594664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa63f9b23c4783d939a58b1d01432665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0fa261e011abbfcf4bbe6a21e1f62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0128cecf75d08b61329bd984b87c3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ae5590751f565b8bbbc646cb5ac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba030d9bcff81170f7a6b7d5996469c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc5e0b3b44aa920852a05d8ace932670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1664fdb853df6902c5111aaec6004f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe2929a120182448cd7acc6d3d0dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7731dffe78a331f7879016db794738673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbfd9d6091ed5d1033ca8576a1c5af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e4794e3853d2935eb5b3483e26833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e333c62072bf48ad794a468dec45077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f169cc4ceb616bc63bb6459a1e196677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ea9cc80d46ccc1756a3a91bceb2a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>