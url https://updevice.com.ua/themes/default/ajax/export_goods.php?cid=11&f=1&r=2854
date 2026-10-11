--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9f81b28ee67026f85141bbb03abce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51694c2e5fb34c7a3517a0d579af412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132c09161a7c847a9bf556b14cf7653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f18f4b3fd52377e4afcb11493902994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d308d4e6df5c07a1ecfc0be6b45da9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ab73c3e938b82da23607a8e5ffba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d7bdad6ce7b91bf62c22ebbb79747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0873b43e19797daa85c4763351d2e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd48a1bc01b60267a852434aae3f6f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeabcc8265fcf47f2847ef535797e5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205fc5bbda80c0dab0bfd0e8c5a494211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195490bb8e5cb701e37a29d55f84bbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1589eabdacb34e8e907a43cd66c92c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d24280c742744454c3adb05807a9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2d23699302b524f0aaaba0e7dd2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395577a03138ded29fa0fecc4c180dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba83ce647939961859559217d278b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de36228686702b752e24406974f4b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393d8bccd14c68d893def23584875019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4e4a72998bb516e71301453336dcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e83c54f651802a65ff2c66254aa1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b229d1e890b0c51694223916dd30c4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81a6809a2c717e91c02d0900b683423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4aae3176c0ac7df75cc91f245d59324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b367400306ffe8731418e263c749a4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70181829dd80840db5a3b9b9e9169f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f238a6a76db1f966c190791259ec627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a62ad3b4066c8c04c52ed472e2b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb1ea4304b4826352ea5207fc3c3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d9cf0a39756601623e81d75354d3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abb2712eb7dd205c42126393022a3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d13b86e8a76df7e895fdedb02d22532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2c20f4a1df77dab6803c1cce2be233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355dbdf3fc61012c20228bb9eb6d4c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea05adc554d1e70e500429d158747d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5396e04473ee1441b0caa1158d1db136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f545bfa700801ed55976475b78c71ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cdd58f57902acb14974bbd968b78938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f058d7c929cd432b8d69099997ce1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a965eb9ad95ac9c2f69318c1b6af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd307b03b0c4b6f532b1f4504aa07341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b3ed7dac7045732469e03fe388d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426bcf5b3e531735bf00d01a1d126e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16decbff54fbf00b396f9a996b7bf2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349c6979d011353a54cdb303ef6d8a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90b2b73787c35deb45010b912ba2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135cc17ae4c3a50ee28697f02bfa15247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ecfc21e92d89baf2b942de56369e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a678ae1d65ed6572bba294bbef077449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5861491edff61c70ea195e5f974d08250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717bdd46726a5d78df708fa4dbf2fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95bf854ae4821d465bae675cccba5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbf65e7dbd1ba097c21a1cd2db239e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817716c4d971809c80f73a0cb5466e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83632f08259a921ec32d1a85074aa8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089f128174cb054c98b7da7093951c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df734bb58dc76db5c6de8225aafd9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b80137e13223d48eea6efa73262df458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7455728f9a7638a445d414976680759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0ffe7692f7da9d8fbd889931a9b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a535cb11887e5aa46390b9fb9d19e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de334ea0231212ff0fa7f6d13c41762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f637a3e2f06711ded49cc7818d587b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f06b56285f67dab9b8b9a4fd914eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e585b67b9871dc03f9bb8f5b65d9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a67d1de56bc71e63aaadbd68e3e0b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a761be8b57ff32507f4560eff00c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9921e4e2bdce38dfa9a176d46193768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dac79d2d0150f469ca360d2b6140369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50827a942af241061b0a6a1083c4f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff65e748386376dbb46188b608ff9bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d97d84ea015c8e70a6dc44ec43ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f153dad19eae570edc26b9a0a025b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca915f483a39e3b31ecbb31dafe50e4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d82b96085ae0b22c59695dbf8d1b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307799bdc94712ab7943a7daf85054e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b6a808fd35ff5e3d2594a9f29d57477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda2eb910132a31cee6f8ea2dd766d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc917b945990f0a4c5d6a5d645f125779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf8987593a7bff1502951630f057280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba07256cf99fb6edbb14a70a3c1aaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7f6463165b6cb50eab55d4b7509b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5d5b107b7e03029b6c4b0931537483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc62c1eb505cf8ee47f80725f734f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600afa3fc17c1c77c0c4c6e8368a474185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d63792d6937a0a6b7477c29f7afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0fc3bfc1718fdb05ecff977372d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae306c737405b1f2da14d0cde78da7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65b53fa6e8be4e4b1f8d932dc6ad889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0c4ae38931eacf39a8cd99c035b7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61d7e022e6241345afa08036ff22391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0714c72fef3156a743fefa53e2a2f1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce03c5f43c8eab41a0125ba0b908ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19edfee842f88fff486fe9d984de0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e15f1ac2737b06972ce131b8b60695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821ae5863ef5ad857c53c7fb5e682896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0961574f97211ee54efcea5d11dd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66ebf3e2a848f846c715078caeee498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f2c5f77f85bdd78e556160f361c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e806ba73b8d6e55b13752ececd0ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844365da2ab5526c984154d0e73d1df0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30be6fddfaa2e9d48b46b0f92dd23a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a4dabab546edaca44691ec856c4e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f3033e942d7c210ddef6f2d0921a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a22876047156a8c16840104b753f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21bd4f1dcb89ea4d90a213d985e84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610eb9859ce27b58d22e976b9530c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015e7c0ede3048d7ad731c6c45d672108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ada01b78fda55dabd5582bdae8ca4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb95615b25d1239d59cf80f41e869110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc83ce83c2db7ad20e13d6ace3d52c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1d4bc04120b07fc2372cbedb2bfaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f68b40a9b107da09cf29afa561263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b73cf11c61e382b53897abdf89bb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed4f75bc1f4fdf843b83c623573c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1097cb232250d93c18ff7bcf9e674116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a84e893e48468e59454b72509d63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57576934886b2819cf84c1f07af462c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad44fda2119399740ccf55fe243e78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb583c72761058acab1be1a290dfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe6bd289af327f50e363944496f0a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714337049c42fdaf297bd9b17dd56820122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c857e060f3f9b09e05480e6d1d0cce4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e4e65a0fb9fb7c5b5a5a1609c4a11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9eb5875aa7d67c40b459d2704e4aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28405202a72ffb99e21a17498358c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18abb872389c7060725f7fd432de5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430aafe992fb53f8e209279544a274128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aacba25e96a20aa0d5914fb81724be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64640fc47ef45e991a92901928dae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3b64d4da32e7b3feb58e8bbf53af1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2d0f6097fdb6e37d56de485a034b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ca9582ea887bb4d776f06c8e37a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf631991f57d456ed39dc2cb13fd49e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e357ed2311e303dd2ee3d1972d30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2dec32f1e42e294d5d8ae894f18d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8180acfc7f61375a7af2b0fcec8b21d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc4969edcc83e162ae37c944746f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52ae99c8091002e9803f42da771e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d8d38ae67b902c3f92c7db7ec8210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b01b7c1f8dc7a2fdf2f8a9605149f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21860a3aef3da3bd9bff8d7031a67fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a15f63c06e30e238663569db4196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43883567dd18e3aacc3245eedc36f19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dfc19b4c44aad1740904919a8fb59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597433a9896eb90803a85a80ec87a775146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3fc91eefd0f79b3c93a595e56c26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489caa35917463e2f987ac507d574cdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8a15403c32c91612ff7eaf9125bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad372536bbd4937db4cbdb2ecbcf103b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e5f0248998bb19e80265717f7b855151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048505f1930b283b7ad7969accde8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d23e51bd590d711ad8b0da1ecea556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1218a95f0f7e06d57e5931966e2128154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df3a1b86816ee52336c8ca29f41fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06587cb2c0dcc377672c6151516358e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e3622f2024cf125b9557c7df82e7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40edab26aef0992af796dc5a5ca664e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aac360d465be80f2a9fac9af59427159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789795ffb81fe3fa7720426c3fa9fc55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbabcabc947eca1327b8bf45d3966d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72db3a69f18323ca3b7de4760ba091162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f1b46f1d4715206261e6049a31c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8fc96415c82f21a1f1eb0eee08682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a101b36b183d9efcac755d6a9feccb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086079c02bc769c035ec42f9bd7a560c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94f2694651919d6f74c0e3f8fcb5ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d8bda3583a666c4b1dcf5764641cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadaf9869d7f7e7b5b7e154a13c25de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdf6c1eadff205d976d84a4476dfbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4c1cae5183eb38afbe81d43cd353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826f7acefeea3ed494cf953c1c62fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3b8112c3aa0eb44455c73a6df4de0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147849916e5f7f076a25f0bc82829ffc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe7c35c9cf84a828abe88b3dbbfd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db08d3de87a0b5768dedcc6a86b9f9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c08d110f13a4d0eb534fc5413a2b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e970eed630ce283e76eed37b64d080178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447d25cfffe580dcec659715b77714179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c507d3551077b03de975d81eea127af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd246de64217676c13d0b266cef5b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425d557dd851bc2124c11763a975e49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9221f1a4b26fc42377dbb6b725f99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662626d76f0de88c1240557873570bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c05d1c3dce194e01740754ea29d6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07775a81f438edc5da3d452c724758186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483622f9137c682c94d30674d81e322187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcfeaa5abc217ed865c44f039710d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d1cb6702479e11304174e8d1a013189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203581a142552fc6d1894781fad49734190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe3c8e1111604278d967bc8d255b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218c0773501eadccb3a7e03d2aabb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12180485476597608078c70a17cb3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d68a1b0481db4824db9c90afabd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31142bbf47e91ee83e0f3d3a9f12c0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c05dba04b1932e4b13f05be4c9c96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c508b6a863c3cc8c8048669623b722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709157bca2ca39e9e628b49edee4b2a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c119d99a4b474adf6278a1287c28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0458a3b29b46694779b3e18409ad57d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc77b0deadec57ffad781f26f1e4d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0268fa42cb1f963a2c82c6342cce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dd9b41d3bab4ec0d15a8e46b1d45f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fddf50f5cd2add540387f025e0b84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0102ba869cf9ac6c795dac36fac1f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcab8c259fe30977bb7a0509b55245206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e47fe81f82f990e84a2e9626b7604207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3ad3ede941e21dfc4328fc574b86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a32ca768aadce37f47a97611052fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980277577feb98423299131c58dada0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6144afe1e6c1c461737ac0531bcfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a9955f32657dd3ebaa691cfecd215212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eef23d86b16f3d5e788ab2568e0b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd3bd31cb6a4aca26b029c21eb46c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138b062d1b82b03a9a1fd8f154f84c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5748336c41b14841241587acc78a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e118c6a9c7e9795b2a8e1f7b49340217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a5fdf4dd6d0816161cf6299b44ffc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea924504769ecc5ad9ccaa9eef05e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4a2a4029c88865c2fa4e831fd9d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226af0a8b29df5e29ac041966867560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2dd5fd356fa548ae00734e660389b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f0530a2e7772905fa1d69ac07eed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c2a71725e21289124763a903b1160224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7a85e33af0c96a893c7d93b3d2a39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c967c46a9706833590410d7a39bb3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e202f6e45c17cfdf694d939e8870227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7c5d862cd91a709a02149344a659b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6536b7934165262df0f8768828257e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2cf93763dc4bc73ee52c7af5b526230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582959f728b088cdc0539e9616d35db4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee3493884783f7d639da80355564a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa66520b247cee0c91fa7be76c30ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f72adc34d31ae9932bbadde095e2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47facd9cb75938c468ba1b9039c86a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d40659382e1bb55aed448d8f0f2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59822337e939b85a5c3fe1cd0ca8852237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ce9e816ff367435366ce6ea41056238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b4d5f6e2f343eb152b7ab8b05555239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c86ebd2ac1f575dfe1dbbcc95f1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a6b1d5920f4089be366e570216b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807a6674e312702bcefa0dc55d5025242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f02c8b0d326e499502b8079edacf20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e3f65a8ebb3f56f1dbee5e7413c3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdaa3bef455d9d5caa765bd42a4909245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a9cd6e76fd59a3cc941b14e5fce2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941b0f863470e7e25c66e08e754a5a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e56f7237a910fa8b13488c85f7f7b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6d64328ec64033d84ddd49760b17f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d98316f3ce87cb0976d858455203e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ead58b233dfaf8b8cb59ed81c30150251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab5fc21e1e9d394165276c4b71288252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a40a8e6ab38ebd1165cfa107ab40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90377f44d2aae147b85eb41406415254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ec607f065e9849af89f1ac2fce96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280467d6bd8661830168f6f5fa7774e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d1a2ad2b4bdeb3e1748afe887c2c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0914dd30dea642770233b4aab6bde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497184553777e772e232ef02091a64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfcd7dd66efb52b283b2b94f2eb372260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd16d4311699585613bbb0348d27e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406630840939eb4a256aed7e4a38bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be31b55c0b0ddb80b1670c7d3ab1f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed57e4af75cd41a08d613eeae00414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a75ecc7e8ea0d8295a2bd9cc556c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8cc44c917b256701aea90cc92c9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7bc27c297f45b63eb359275be88a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec313939a16b8c2fbae46f60589ff35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445398ff67ea00e8238caf76eb7e12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ac68606b6ecd425a96c967dc3418270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdab3ec171352f8563695c850aa21d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73ded868822a0d0c43bde9104c8bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19a3cb1eaf0e31506a9c2e034b4ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040327f53dd64347ba4091b3afecab5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994723270e2e427f6e2fc3c418555b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f75336e729adbc385d4cb44f78c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf343bb133855a739333b4f2a2370a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6dea34d8df3886cb22fc53972f2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2cd8fb6dd95e11d86f422540923ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e19201cff1ba2267a87ef6773749d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d18095b3fa5b1a3e3cd60726d1000281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06030b4424e7522bbcb60d85787d41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1d43ee19352c523d3156425c6116a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a0630874499c1aee7e67e7ffb92ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f59ef25525a95b95e8dfca76a192f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a57e10f261b73d86d25ce0d475fba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed2b1ee341dbe656950f51a879b1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd8c8801d4e1670541ff2b9355473288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe11a75d90394a9af6e74f0785f07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22047de3dd38449c3833406c2121fd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbd2a4a5c070b1ad99630a15d8f2a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841869993a0516b2d77e861e9dcb204f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e759ba90c12a5cb1f9bcadb44c8d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4068df54fa903a925cec439b252d437294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceae4b16f6a66abe32356735485139295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd05c38482154e760845164de69bdbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ea7bab43d9aa7d4b89c81aaef8dbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db60712a434e43620aca566556e4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5ce6bb7fc2b1749b82f630c769836299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b83bf679676124d7bc693eda1b742f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa0affa07ed70001e918ad60aeeda5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d83298f58226a1d32aaccad209b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00e3da2f9ef06c7b8e826ef5f73d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e647b4669397e75135a6bdbec4d9ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126990d82e615cc90e2ef3987811850b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b785151490f551ab00f3d717eef60e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded66e5e63802cf673ef590f1ad512307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e1376a3e5b86efab4cbca304c016308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c954614e1a776ef750fe697619de6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4404571057698bdcdb133c8ec07ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7abb1eb47b972d099482c350a927c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75757c9934ad23b0044f7ef1165a489d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbcfcbd1c946672c761bc2e30cdfb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b201a0432c14632d2dcf63bada9f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2b5ca661248c447d2d7f661bfbf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7866394c78171af68897e8af93f957316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a671aaebb3f10357a55c38ac37dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da145a2c146f02b0e32a6e6f6cd97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec7e5ffbb518b262f5f4541762d65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6d2203cf70804a25b866c56160b12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d43cf4c353c5c9d7a0cfa8db26ccc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9838577aa90388dec96d4d3beccc9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ed724fc83e5d0b8df4a47f0c9e92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caefe7263a3d66baa87d1163efd0700324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479cdd8d02655b61f93edb42ee53d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e001075e5f8143d5ec8157ed4cdc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67be7f3e000b98cc002a53ba2f87d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cd0a14685a0fec88015e9762eff0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2358dd69651457fb9f421d12f8734c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0a93d32bdb051a51db07a6ef2f456330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c20639816c5aaaa18a4d3ae938173331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0fcc9e99c619904d6979c8331c6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d238cb9d2afa11315ba04aedf0100333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651799a1eebae708dc5c8af9754217a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454ed1143651b95c7e675b3c11f3ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8ba68958538878111d801a3dc2dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b90a3456d7a28af489dcef3f18eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf0749a4e09cf7ca6968f7360475b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30695e5211cc6025c85484363504cedb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60447db09deb2800dc65e559d59d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e426acc19c68813ceba723a8a16eec7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9a4f9bedf21f72d02a39f955af0b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9e55e96ce882bf09baa6e6898bcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5485cd09644066cebcdc9afc114a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d87a8074b140281c258705af59640f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74566983a6062f71ef4b56440e287f78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557ad12bd3af4d96dc89755af65fe47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c9a8666832299bcb43dc144cea95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836326a37af96eca1d218906be1ba39e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fbf86fe9bd787fe3e798a0bad4389350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e1de31e4b222bef46247f2749a609351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84007a93a1d4750d869aec3b7e93684e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fd57bc2b41ef33e70f6ffa1fb0a37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7487d33788431376267031ecab8df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d67898f009d7eb1507e301e37e59b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b4252417d52cbfc428a0254c37154356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea955de2c7c43d40dda4c6b1e8e0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b63d2b5f53222e9f5e2b3d1fdb21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1148ed548135d70ca4cca715ab6499359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20676246ba689b1710d94251c82bb381360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e82f1adb84b6059161a8f220ca4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355e2256f9195fa7d5c6eae7ce31ae5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a64eace32d8281fba2e93ce4073480363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdb0857f0dd275e6aad03ff0efa97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf85dcf12a47eaec41af0129f6cae13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609799788db120d4c3244671ef86405366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e36130ead1456c8de8a5e5dac725367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9afa2bfae7a65a80c9c977886b589368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510953d5f3aa301f4b3db8ff341031a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76973c710ebd0bdf2467cf0ea201cb5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8b8ec51cc186d0b38be638641013371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca04287f65590a970abc74c7781535372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bdaa4341191f5571d0818ce976612373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd41fa069a3736fd00146bc05e8c18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737b971dacc36f3eb4d32a14bcc384375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f80fb8d77e6d7410d01f22a4fa81c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81867a79232357724d9429915c429d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998102d2c4e1ff60837cf5c2abbd9726378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c4db2f7b61359bcdb948071c4be1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c83e23c8f96115e816bae17a60d71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4746aae225894f88dbc4464009291d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8740a35b16be4296cadf09389a1f27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03573fa205b9284e7a3d945a14667e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e3a08137fc46c09160c125e1d22f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04685213feaa2bef802509e77bb6b308385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dac428ce48ca71412b22f380ecace386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda399d6cf8f8752078869c67040f03c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae559efc0d540ac2412a9913ab3806388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ffeaaafad37eff71f4927b7571d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1738956c489d1f668a787bc8e537a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b39510cee57378ea4653e461fb84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf89f9101678fed40091e8c612c3ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad29834a6e3c801fe0ecdde10105a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c73e2cb3a871af23a9d9eb93ab2dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf022d0db23e574283e93f878775d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d73a9d4f169a0c9d1ea477a95a502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb70132717f97bc30ec16933b530a2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571a552586b60e5490736c5a5ec7a3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4874ba308a66a6b030c0308636cbce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667d5486119b8b4f0954c968db8a2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806847ba4729ebca3a31ed68f327d094401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cfcad03f64fc17dfa5d93a1593c37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766d1d3df998f60e213256cf31128a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931005c7144b6affcb6be2569a6e6c12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d0d59ab1e58672e5ec8933bbec18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b725579a49358c998e604d68c8c22a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a44dfdd7a49279990761a3517a406407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ddee906166bf8c8adc29816247f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc161add87ab9027b34ec0fccaa8da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780fd991f792301fb5796cf49153ac5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2658ea66aee01e73902d5b67d8ef64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401108b0291bff2439d918ee457084412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f5a7a5bc0d6309e61dc082dc54876413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361970ac625791782a3fc367cec7eca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a3de7e2abcf0ddd3db946214841c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8276405a785456d0d12bf679c1954416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0e5c910c56b3ac6caf0330e605a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa55faebbd0c43eec0e2f81e69ad2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302c76843ae6643d86b74b1b6ddfd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17ddf4fe541ad8572d187cc0cb2b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc54e260797b9f075f1752b326e3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5757e6ee5001734a1286cc0284245422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acd67568cfc4fbc6908563db003aed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13e5741c53a274026405ca256f4a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2fee8b9cf78eec8e2314d91126735425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac341e70b2675e3e91333f099cba6c1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d16f4369ce5ef790d12ce20224ff3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374acd3acbb6d92c19f79cdb43f1123428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be3649c2678fbc4300062b0ae94a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce27c06fd9d4f2ad2596f4ca16bf889430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb74b9566326d18c4adfd12bceba2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97446cdedbebbe28aa667841a5f774432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b6991427f8d9ae6b20137bb5a1ca3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b0ebe02f3c5c31b962edcf53a496b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d4e846e9471e560433c896625e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27701327b1ae17855b74238f84c80e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b677caeac9ecd9401f84c59d5277d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c488bba4d7f4797a598445656bff2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85cf0622ea27a9ac88114d7f88b35e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e81da7c8c7a18659be56204082bfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460ee9af50d4c2a3a482e40ca4dbde9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8f6a956f8dde4f48aafc43cdc341442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88f0686a87e394610e3f392135a83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f653eecf13582d7f2da3a89777898c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc43dadffcb7044cf5f368c8a9e40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e710b5bdb9e2648cd9378fde138648446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4d7c8c0bc3a5e7b5287d5518bba8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b79c74674a5a276de2290d443f8b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918abcca81e001c74f6e0a818e11bd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7c2b26ee24216f63116fb3b2d60ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428a0c4e9ba5db898d9e1f94de4429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38016d9aceed0c832df093c6effaf5b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440778aacfcc6294635a3a379f5321e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bb797558bc4e4115b8acd65928b6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682a557c8a1dd5efb66688e94ce7a1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ebb7004ee95099eda3ac15d11fd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d729990985c4d56b010284b7a2fb6a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccea0a4d694b961811c89b66e866aed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087032b42e2c8edc828b72a80d2ed9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dbc8c6e5ef606439635e8e7ef6618460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf5fd9ca11ee3b69c936feacfc049461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c8029a90bc7c27c3558c5d9a8e962462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be1715f5200c4baa9c7a09bb598eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ca80ff419e228e2f59c9b976663b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5f5bfff1171e82ff6073d227dca0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e0679bed06128468c40aa133ac71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf76151a471b5d9477d1b75d2eaa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482956780b18cf8b1eaaf42a6cc7c399468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04412b67c8c0859a849d476214299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a132335b35c672bf8b6458491c44ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e554ac0bdf8ac34ca23b1aaf72d3567471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34811d4ebc48a35e8041dcd70d509472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f32cf267994790e034cbf9d950c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3623f9b9e331c14ca38d89131f830b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c110a40ed24b2cc5ad2e779cb53c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b9b25cefd91efc3f192dc0733b59e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd87b9c31d1d374e81d38d1475aa84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8feb18a39e0af174719736220bd20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5ac72a5142123895c73b483475e70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0bfaf97838c7c104c8d6a8eb4aa95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7e2c7f7acdffc3ef19e0b410c050481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853ebec0920752f4f7eb5222292ed72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499f9aab6de6e404b6614b2cd09728483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335e2e1525ac1aef5a84c3e080a8678484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad84b8fc793cb784eb7d956e1072f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939ecea3227b0c2ef80f99e3e2f4e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f9c2f5d7be3c4c903b029a7db98e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc9f7da0ac1bfb3148cfcb01004ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8801d3eaaada4521de32d256f3397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a44657af5f9d1f61c5186bd00b8e14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ba85bdd99456f63a236035f061e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d25300aaaac4de20281138537222492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b67ea4bf8625477abf83533af2b6ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629586fdd4ef194fca9512f60bd87155494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb596749583baa2c6677c9930e394d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00af1a2f995cc8843344ad0d73f493496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5ae14da5a32c03a1a7baf2035508497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a271e62800d665efe62080aaae95b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cfdc8e8e04f3c5aa32c955f0e015b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857d9e25dad51903fd3f46361a1d076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6a8bdc163ed6a3a191f48e29864ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007778eb1900c3762de83218444cb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170942573f567cf075424c97486211e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b855c20752d841b042ffd63264723504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5020264314b79ad5b7144d2ea046505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4504d710ed664c49e73ee749eb49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7e6002b1c3699aa9f1690ea72bd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ad4756b9c7108917dd9ab2f43c27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0099ccba4a71f23d163c82a08107f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a4403648a394c8d0f5adfb39f828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebaec87fcf7222ef45220ceab8ec5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fc8c063a4b26e6f10c34a11754143512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5ed022cf0e6873fed44784f5a6f37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb99cce7d63adfa24c6c8367e5860d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1787411047f98826a96731656860f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e385c5e1cf14de8b15353a6c1ff8ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a2cb1d7a2bddb8dd77b89641aa20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d306044c24cc2761688674eeacfa19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74105ff8a467aafb37eb38df18a9bed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f190c56f2fd2e8d6717e0c8453602c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb5957f52abb724d756fd3ff4939f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a98510e9bc2925268e2f1e1cdb20c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5b45c178bd284015b4750d184fd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb77c2397dcca8054071073575a86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398327f3510669d50351d444c85b92b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fa7d288bb61ef413d50b9a7ea5e0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c3a6432107929b82b163d2e37a40b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c59afce366fa4f536840162d1b6728528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49060335aaf45e70cadc58dca9d6d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36ab22ce9d6be8d05e02fb976c3769530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a5a8e2e448b5528616eaa9ba5570531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7342fdff461ae498bee8461e78b5c51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47daefa99b26a9704920cbb382b61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e356d58b90756dc43cb09a238ed4e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582048e8e3114aa1a0bebfc9d324b4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ec90f777568b0cee0858dbc9796c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6057deec93c69c305c322c6f780f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c49fa6b376a8b0150579abbe8310d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1eb8a6479ac52abe3945ff02f8866539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228997eee815c34048a3183e7449d327540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08690c1faeaa9b1379b46be55d9f87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bcf41a39fd932456718762a3fb065542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d713bae8d7a29c0e078851691c563b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e1bd5de70f76e2d861601d738a17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b182a55d59cc94069b58c531c190c74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc666942c2866aab97bd393704743b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d5c75a56d5cbc77c625e66db1bce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377efb5ebb6323bce31195b6f46828f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195702e3877a6343ea43439c28db57d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365caebaa2a98f9b3333d00a35a28d7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5252e7ea1d38f10e1bad1066ff330551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61592e27a36aade2fd14616bfbe029a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e77cbea9f6479d2a44d1481bd4373f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb1a63829ca4ba97bb59e0ca21c73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44864c7289b2fe234ceb2e5fa514c5ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed193a7250f3d2794bb3d14a55fcf87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77165181e6ccb7ffb52d96c3683d68e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbbeda5b5ad71ff21256960f881194558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c099e84bfc21ce0a6c07dd425e49b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6c5dbcd29f9bb98b39e765d3b6966560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039e0327ce479a6e76f3134cef9c81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce68198d50d3cc9b58ba07df2a00a62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d0e99f9bdbfb5b75394d367024a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd23947e386db9c1da7d6d88dd61f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140565a2f455b77e6e4374d8d81e9437565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c0b5b876ec8613d825306eee5c084566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c73ff7fe4d6491395ff7af9fa3d49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd35546f2a0082bf665dbf0daa784c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241ad8942c9565bac85981b0007193569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33fdc3486e745004d95d4e3f40d00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd0adda38bb86c6a552e07a07a6e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea99f7908cc3aeece1bae4e33487b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a12d99bb314869e742d6acb5b14251573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655300fdc651a160d5de96ff097258574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92945e1c908bbde387324386eef0a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef474d09b0a701850f1865da2232c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62fc4903a7f1221b893bdad5fe0da9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd347752820d03c1e9a9136889795bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aa9577fef88d76309f0c817720d6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f1010a2d558d91e88829f6951def580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fbe8a29abdded8e99a59dd467fc77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579835da8902b7867b5c60ab86be33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791d6bf0e97470ab6cfb0db44511ba5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9829b349a5592270f5b3ce18bbad81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89988e2316ad2832357ad5017866108585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa02eaae59393dd4f1e207d7683cfeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c00c431d1e5483da98168f5872965d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7a31ed14ccdf226083f47707b4cec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f100359d86c1ca0196b34f0f226d81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd1a8cb9afd9a29a4c6195d1f7a50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3bb8ec05bcff5cb294567b262ff9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f81519ffd07b2a8e48125d6f7496592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092932968780bab2514f587fc4a9f266593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e79fb04a15eadecd185dbe9d16130594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb5a12e2ed09418f9adcd056a81784595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a489b8495e6d8142cdcc6a926832ea4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21baa290ac788cb95b4c841fb38651d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2d564de81323b449744315ad411e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc772292377079244321a37486be65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f850e924f1e0e6c85615d3d16476c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb981476616a208442e8c81825cd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb08c3e27c519416a6690bf7bb2330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f9b5cb07034b4e348340261d55136603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354beb448cc308e23831e2ca3fbd01bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c675828fe7c6092906f303ba4eb24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da3dbdf6152a8e09cb747d010ea0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adcb930e98d25a142500bb896482c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcec2f9f88023bb92d3ef2ff5f9cce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff93689638db18184eaba669870bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4729b4f5b8312b427b7a809bec98a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9685d6fab370ec27830ed7afefad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b92ca51d3347a2e657a093fed8b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261597abe5bc3f321624535a376644613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8019f760c851d29cc40c643bbeb482614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec1d668a1da42f7013a96579f0852f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409181adaf457d0d3554371766ce945616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47eaf6c69b81812d7aa482fdeb4d9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c68b82bd8c95ee8fdfa59ccc7780c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df924e92e69e40e39b24d0ffb0e1bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37a42c362619d130efabafb4c7bfc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc8639fe0c79689781f8e141cbf5a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5223a8e69f4bc3156faa95fa22b89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79249a12fa9545f51483c340394bd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdee471e9dba555f309abccc7fa043624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a6a2bcde354020bf02ec6d822644625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6689606e62c0bea9a8536883d767a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40e070bd26ce8d564461f26cf494c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1c220c7046a912365a400aa22bc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9c5643d9d1a6a34515f1aea09a5ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49b64dc4a45c12fe114cd98f29ebd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736750dab20c44f89522701928ff86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b44d7ccd4a46f16ae35cb1ebea1675632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d3d69fcc192911dab36651c2242d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129862a1e9542cdac0815394946d84a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008be5acc0e2e5736149b9943293ffea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41aa6243d6898b48aa8310036e0db1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c30d75661df18a39612c0c6b7081db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f148289aa95d800da8f7f64745102638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495de55ea493a99ba41d093713dbc1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b38f9759774aa2464b50ccbf5983640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d920cb6e9ddf5f25169a203d86b720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ce87174f9bb13fa2674984c9a3064642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95a5340e302e739fcd058320a29d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c11063e1e5477af9326b39a0f4e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62761a8723a205c4e104dc57cd330d25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfb8ee2ab3ed1f037afdbb63534165646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08107333af2fdcd1267f44764e27f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f598d7ba9173580cac80b595d95d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a2fbc9322c35cbabd2bc83ad5d35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7a8c4ffb61263db4610f12da46a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a598f2eeef263060a987d936f836651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ad499b3b15f6057458bb93543c72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74477cc06241cbd84dd4cb72095568653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79caa0bc48f3df6624be50e7a18987654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca9c7875faec656bca7e1f59d2f8ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d956776b4653692a0053d3600f0873a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b9db6b73b2535402f346695954c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2712e965adacd1c1487b28bfc6c53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7714e5794a8aa9d05f45286f82e4c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9953009f26dece875502d9a9a2e43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df66af4b2d97c654c62c6fcdc9bde5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232164398e8a4d0c18b41e3e8110a3f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7305887b10edd4a1a3ab4101535709663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294edc5b9b4b8ac3a1788995468870f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca84a378623d5bb0a69214ee8aee1aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a93195663b290138f43c3c61167a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e24a788d1f8f41d2cc88fae2f761667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bdbcb4bee84993aed63235e287047668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b162900168f0433b28d203c5bf2f5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069948876c8845597e1e6f4e264226670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d35ec69f330f99545346232da0923d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a454825df6d7cf66c12cb55309fdca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4cbd2babf47c64accde0033e644ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84949aeb606148e519ac017e1ed9f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63391d385f2a3155a0538a3770a215a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd172fd4e13acba276ffb11d1da95940676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344cba2a5c673442787934cb695ad3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e967082e0283017e6fe635e7cf3a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048a8df7f07e19cefd858bbd222dcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068436f53ca8a215e0479febd435be30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2416cdaa34671f64a1fd7f3ae7b41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20772ae81db6a72ba8b6cb8246a1fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133037a4a52520d8bd6973a820aec3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db49c0f57883638289f6daf40e2a48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728348306cef1df254779931ded5361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750efd9015157d2518adb5605c458e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6415a57a93dacb85d458f93168ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b7f0932755303100b449c8434aa2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb380e0b7856b22e5dc02ac051e273689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c2ead1018e0166c9e99a7f51f426690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae86c7a4f093114e019d470d7dc8e3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a4dbccb81044d3c1b62527f37119692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10570ec8e93aa819c6bb5e94e5b77127693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb13d02bc8e6c8489531cd7ab2c3e82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f799a11e16e30cfeea7f9726dc58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236d9e19c1ac71d8904610ffac53d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d68f67cca8bbb76d0458b04fd53f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063109efde43ca36659ea8445dd4bf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18024413a76142ae0f157ddc823b409699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef080993975448314ae0df79b8a6186700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e8401cd3155be93b2cd07ae324da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b801b0877c932d917c5a0a8e90420702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eda15398be13d5eaa1f551ccab8dad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f85ce7712ba9d9d02cf0ef6aeac81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706494c6b9199bb9cf01041d3a94e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc045e9cf8994494d6f43780c11ac3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a7e98955b4cbc84a47fd2d68cd38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb64cfdf86bc632069e4215a11ab5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3439c600c65524f4a885bf2fbc4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814d8f184d27788e2266dc693c44d5c710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d8c85aaf627952f06698affe60391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db843cd2c7a3c20f4c7b11c5fbbfeb1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a76d1e6ad072299856dc89db39932f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819657a73a13fd6e09a36a216d8ba93b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296dc88772d95a4637dc11d1ba64e715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbcf49db81fb3226995a4ccfa6f2426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cabf7c8207dd6f5b4dac90f5e8fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad7370814acc46755acd31e4d03928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ba0323145b7165edeb48169166c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf6e01598b3b9329c03fbe6246635310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a03212efe737069da1c24cd71f74c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2750deadfd5314af764220f378704312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e37b3d32b7aa562fced84f30c19f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb199f5160f651e4edd9d0a6c0ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7448480725ada54d887efb3294830c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b63e8ed6ab0154c00104766f24857916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8be3c4858f637dc8a64cda898de5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf94b8e04242f77c484c6e730f5a8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc64de3ac8a72a6cb435a9a21d5de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9855c7128ffe5feac654da0a4722ea120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f557ae33ada8ba34f1d22e09842ae6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47711e2ba75fa7190ba7574f61be922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237da54c4a440f259ea93a33c28bf9fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45746792b37aa94da7bf6741048f97a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d249f74eff5be6e9d477462993930e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31837cb8a93b9fd59241cc63a418b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a0ed69d7d345ed31af10c9194ab727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695452de985ce5d91e1867d8caa298e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ffa7950a9e90df617a616badb9ce729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23ace5b90f1130c98235c1a74d6fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3cfbbd768a9591055a83a986a21531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ac1374057c6eb8b92c2dc645566a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeca1fe9277c1ae383d1918cd0373b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3f92ad8b0599b55fcfc5175caa5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0288f761c705477dd87f8e37f6ca36835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27233e30293fef7efbb81aaec167ad536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f91a092156dc7a4546d86fa31878e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d996cc1e6d04f5f0d3197c2210a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1578387cbb2e6f3cd5338539c822a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a76691226ee385988c25f96913591840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b7100abcb168c64f9b02f1f2a448b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a97a60b37e001b993c0122fe289d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62aca458afaa080eb467742480449343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e92957e95232872ea934485bb9e1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13c42db8a46052c62f832a07b061845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2157a4670f6fd1536017195d7ddb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9369c1b26f5205071b489a5c026747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a957b4f8127b534da78c9df9c19848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b1e3f0806415e97d473862679d8bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964540b92d1e51e806d43e69a9f3d69d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ecb077c7f77b8865aea9fe409b18851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc17f61ed9e40fa9497ab3c54308952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ec6f08104d4eff3639cd54d8769153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfb110562db7cfb5f6479b9c069f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5192a1dbc2ae96b7a11184c94fab89655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c2dfb50bab12b586fb550c0e36ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7628edfcc622935bb9311e3e9fb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b676af545ef18a532eee9884e9acca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737dcb06dd599ba022ac36b79e2bd4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ebb55a2b12ac322dc009efd8450c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde9555593707f0e7875b8c450d3ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aed92aa166946bdb66028b862d9ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e3dfbe87588f7f63e5ffba9c429663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a0e9b962ae29a5534896b1233ab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f77abeda50da81e541940b9d487c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411658dad88d183ba374701bcbf517e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331842f4690a3344abed564067b2a1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f630b1686652729b89ff7903d004bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af140de22a0fedf0256864f19c6a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a67ec7189005c8e12d750c4219f9d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98505071e04a2c3b511ff61103497f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ae2a9a435b70ae3004ba8a403ffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d2272cd43999a9828c975054595173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a4718dfe7f5e46067567938869bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35a7f4a69b2b099a3cfff332a7cb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3310ed31a1c01b72229da66c8e723f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead46e5298dbffd58909cacfeec707b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2513cae61dd523a5a56f1af562b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9417540362097f39ac61a4a5266c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47350e2aa0db91aa2534f276b8d694cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b637b3095740eef689ec70f217a5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fd6b823961797f3faf6b724bb323882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf28488e566a27f4eb45241275ddd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac74e1330dda6bd0271a6aa025e2cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f1795c02557aeefb97d3621b6084185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b90ca2f83284661ea75e0543b07f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb06f7dd9868e901392629b3a4a21b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8363bd95cef12e4d9eb4306e140db688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdae04f7c33905ed856e1b211da8b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d3291996803b6201c0c7045240ef590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a351112865d4ccd7484a5e1ed63f9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965215cfc3c3b7f1996648253e6c48892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559a525b7a658eb390d0355e392d6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1331dbde0ade1df181d88d9517ffd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa4e47f1609ab5acc46756963678195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261e35e0d8c4e0d8c663cb1587ff5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9edb5693f7a7ee545a75eb87e31ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9a13f89032961f56d5e247003730398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca568d195d20a9e3d1e5fa85a943b4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e1e0d0bb2b18a6e7843095ce3bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208deeabac2312d08ba673f548b494101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ce8b14a1d742bdb9d1fca6b2f18e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02543407c45a4972be182691d6740103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57281d0e62cb0855c7f554a6013e30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c6c999292d8b37220fd45a214108b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98658fecbe80987d959bc549f5bab61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b5ab1aa860e73a8b686747d9f7abf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94eb05f871837a21597cd1192af71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19a2b433069841d336be230bce387b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08753a87f225b60156e482bb17b628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1baf112ae22b3c2f8d477219766e18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9473a888c3b142733201146e7ee5bb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3757873b95b0e24b07fe3425338f87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae5a32a8cc4547297916bf6a350e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c45a11729700dd2f81569369c34853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de898999a51000882b99b0aec7894f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4e238a2630af9bea60e6bfe04142d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6e44c8991aea91675003eb60aaa78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2dbb614d24628660aca00fb209746119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb0f2782edee7455bd179026e2930120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d155e1bbdf41ae244c82e6c94272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86960188ab2ae561f914d50b21587c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1df3d15c04ee975553ab8bbe2caea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408562b8122c1a5187510bd49a6feb0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff556ae5b5aa1fc36b86836dad6cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f0b3b20cda3cdeada72458df0ec25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009059e7055e26033052625f72effa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d06063a19189a33b5e4b4b32254ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29a7acb3a258570eedf674c3965ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436349899e398bb0bddb5ff08bd1dee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d7606a856511f5d6fa386a2f5c5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1092a42570fb99339e7d8e590c941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c98cee43b30c70b4ceeffee574c66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fca56a61cc0504327d30b9d4a9050134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df1c24fd3f365b8347642d0241fdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f672544b67c700bbab282299c628136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187ab2e29baca0fb8e3d39b346c4ec9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497437a1050f24299e4404326059e10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ebd5e1c88b53427497802ce985137139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e047ddf424130ede57a69f3dc8dc7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521c1d32a27a0825c218c9ee4e7e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f11e34fd1bd2a694aeac4e23be61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee362cf57b782fbc8aac2bcdf9672d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10b357b2459525a16f3b3553fb498144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e99f09317e15cfc792d05f38946b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011657f1453fb7f3494749c8d436474146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf817fd77051fa2e86f6782b93e7333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b559145000c23f24092d69c02a00ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d8d3418e0c042aa1f591460d03ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03223f4dd2399d17ace56fb5ef6cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639486db3316111feed83add29282428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a6811c9a2990922bb6e28def2e08a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fefbdafdfe6fd3dc8a8bed1024357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d27e91987dac57ce30210c4f9c25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f25520087b6aebbb0afcf0a47b7b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b52b625d8e263f35fce48dec387fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7724fcb8e238b3df2503b2cf89117d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646abfcab88a113083d3d57e35b2192158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7228bcb6ff93f1dbde8c825a0e2a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fbce6c57e84b014685aff9e776ec4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965fad0d9b1d56a1b186e64ec41ce18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5400febb2fdbd531ae70f1a6c2a50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7b66bc28fd8af5f2c086b463f680163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad115cccaff0ab56fc7e63734bfed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cee5165e84df64eaa1835ca92b51c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44cf547f6df5e9f21bd91f38a772a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62bcd72db5077d740bc5096a4a6ef6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c2bf2d731c9b40e97a51874935e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6acdc0fc23f0a40965cfdf291bfc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9397766e9384ba7d0c4a6d7340b84f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2528b7ac3221c73d73fbf1961be93d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b943e47ed4e3867ea25fe5c6ab3f90e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a10ada40d2661c16bfcf47e80e87d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15909ab87590c31734ef8772f88a37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dcb31d70bb6c2339adf11ad659a04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84030398de7ef1984d66270b8ea57654176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9109fb96efc3979f0d6676bbe45f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc3b794bab12487d63b2a1e1669fa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56756bccea6bfb1f8b604416ebd4d3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0d12ff1e63d2107ee2bf029db9894180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7259e2844f7b57fdfb558968d5d8d50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9cc982f4bb2961dfda94f2d3dd01d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21938563527d806f115bc66fa6fe0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd907162d77d1eb5656e1068dc71b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015e1a1009e79935a6c59ff0a080daa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dbf5f14c4c57896e2fe2efd520ed4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1550b9ca827b7cea8eb64b3fbec36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c3bdb352e16b6580e0104e18c501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958445bbd1bfa6c6d91de828f92b46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6734b56fb7e6469d4d3829044a5080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841fc3582d5818c214b1a55fe77df53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f45907b5b907ff1aa6a0152e8b800192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149469b9e4bcc4edee8e38006a2e0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e899faa4eedb4278c3f413dfbb15d31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6041ebcb08f5da1f29ea9409acbdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980bc17f515a34197e8c2ac3d618ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a88ba4f5bb7bdb3ed342dc873b5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e587cfd7c013d5613a07c088fc338198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd048975071156d22b0b1a8516859b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed0b4be26508fe9d7ce65fdc82f82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645c2e7c3314d0509d5e95697d156f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409034ac8e327af5a631f95a5ba2e6a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ec1c4a1e8d0ba2e860df0254dc51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08964fd3c857c88b95434723c8b76d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e795414d0712b3ad84b235e8b571a70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bf5e404e1edf4145a501b9483b263206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ed3077c78f14debe1383bad0efd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08930c635a1cfe997f7330216bfca280208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726966165a814326cba7b424db3026d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d56ef3820a5bbb3988fa32466aad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1adf0ea782f0693269c4edab8e0daa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45656186e406d9c8db03249098675de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294349fb52fbf981d079fe5eec07cee3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642047a31d6998cd15af30b8e7ed0f5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0770cd93d2f49394fd6b863630c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0015f831197df5415ad74f3422cd452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f443256d5cf769ddd4d69432ad9852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623890c2b9055656da91ad7b870097d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf7ed6c3faa10e24846afeea627439219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41528c9e870df14b6d4ba6041dfa38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa980c249be8507dac21d4eaf0d97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdb0dfb0504882339bd183269862bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e7923b52fd301cf944d70f06d7dae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4a8e99fdd7d20448457fb347f5c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d064e996cf33526b7b3b670d5b20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c295cbf821a0767ca6f2ca68eaaa6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85065f644a3b84cdb094d95b7f547dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1456b15b5779bb74d1f427a0638f08f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8534948bee7127de827b727d69aba0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa942eb25c927df87e3c185715fefa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b15a001c6a521e16288158b6cb43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ffff65f7ad421b0135aec8733c20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e72d10b7757e2431aa7ca6475104d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8155c455bcaa740fccfcd6f9b3a73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e757a302e302374a97b20453912a49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00308036853d8790491443400bc7906b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ebf3c6c822c76623afb9366cb1a80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87485c9af99ccaac0caf7f1feb209ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060094f98ea131b7b46d7bfb7267630c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e040287bb1817a5cf5fdf27135d1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b10cdf3278d9825334e042592ab9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16f40a74557240e8c202920a72cde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110819f49f8c9dee06ae0e08cfcbe22e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e4e7bb6a5d1d9ef30e48c618d73d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f30ae70a0f57668876f19ef52de982245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d822bf2a6198a96ad9293a815649e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e323c865edf109137979cc28a2b30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc43d506cbd7fa9e5558b9bab94ba67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c584fbf77db63449d700364417f39e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d1dc09882b0dff5706de71050f43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d10c9d42590c8287c69302769266f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522424a3ddb4af2a1f4d08b638768ccf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f757dff48d508eebb467d06833df1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0414f14b1c0477da548d03ac3ac9ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85400940a1483203486a16cbd7c1366255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3f0bf80f049fff1c1fd0e7bb1fd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60fd93b67730c27fbdbf5e7c1af876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c219b3e806e35ff91ac12dfa2fa27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911104a3edef082b980b8371276b8d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9d4f001449959bab5bf6c9bfd705260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ebe8328da1fa8ea54f878858df89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce50879a7ce6a6b56799cf1de38982262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343ca78ba8c7cbd89fc3c1b72088acc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d71bbf67ea9827b282f8d5e8a4601264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b942cd685858fefd8f9c78e75a248f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336aaa45099d9475adac6ef44d2135d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b183f9a72efe99a54b76f4739e285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046c58265a311bb54f43d8717fd5f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df00654d1f734897d06beec1ba4bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6138ce6b0701cb943c2ecb64653c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9b72f6bb257b63d0c6053417c041271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49766ee8bfd25f78b54f2effdcf1ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37721151758a4fb8cd77bdc49941391b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441171eeb9c067139cb311db5131613274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736038a11d25073872ddf686fc2ad58f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf06df9d2ada79c6b21aae668f3d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cfcede0e002e68435ee83ce92b95e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135deb0010a94e0c2e389d0eb2714a56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719bbc4cdff4c8362010005f6c985e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f4f3a2842b8910f1f30ed64224f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262cd6d332efdca90867c266389470281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15df7c1d96fb4a230fe94fd05993f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717192066f80381e553382053940474283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1cd1d0958dcb0ee97e715bb48d4af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c645ed5630c8244434560d0171b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01854f825b7a9e32a75faccfdd59d959286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11848e522108917bad7c1d271bbf73a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf79accd5a2e1aca3d8d57077d2783288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7c04c5efc56b9adc7f735750b53d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b149a2abafdf6d8a72e0327bee4a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456207b96c370f9f1780747dde64fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6501c1fbe9f91513bb6458908de004292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ffc5a2a41d2e21ea75ed63b8df5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fd9c0b8d26b77c88100392644edb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb7139b67f6f27636c8002a694360295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7415869c72aab58bff2179f585e7b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e11b9b93fe2b717ed3daa8de8da9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d3034b03c2d334e0e229775d38f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8392650148425939bcc8c6198837be2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4148b5ebe8ef23e4049671a39719e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8fa2a7b5199f8ee4731b4dc1ab56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b79880f0915f091992faded686ed9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ad37af29eb7dcec8366746e108da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268ff6fc4d876439a65acb345eefd3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f27d5fcc51e2c9ad35f5aabf53f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606e7ecea81be76b5714ca5a22b8ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7e8cc76d6b378a1ef8e38689d266307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b069309a9c83a64fa8b0264f4f71484308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a57154f2a101f219f9df445b609ac8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d781fe02c5039f96545a704acf832f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bdbe971d70b4eb1fe2615af7ce0c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5476185f30e5f9340962a807b3d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373d68f25ed46757c87056e03e153b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecabf1bffb7b929af537135114a50ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b64ce3fd6a7ff2cb7ca932c49670315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401853ac2a22c881ae93628f6965eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf330dd9e365a25b9bad68c91de7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0526b0f010f461bf4bc6cf03061dd2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f78f2b9d9497d764213fdd9c0123d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd867fcaed3f889003df474a8114a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add683d3ab0c1b4cbb079f08696c9a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8629859b8af3add864cc23b0c7d045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f7d118598bc43cac40cfd74d77f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf1afa46e656805d396867e5301a9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa94584285d66a1ce20e5267644d95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb131b9e5d4d4cc260130f841e1109d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd473620194eec1088bbd0671b4bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820def6ea1e8a1ff81de47f5d63ad9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d6149ddbf72b26e21f7df645ba31b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee9b50aa1837bcb1f496f6d2cdb00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb79e6aeab7d14e52171d97b5d36cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de6b5ba0f63ae5711d7901d729e668332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d57a68050426247188897b231fd83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa2f94abf69bc922356ef1591b153334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ec7976fd696b59ee11d1efdb7a36e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9b42b923b13b8d9176894962e163336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb0ad2cc92ad51c1bcda5a62ac12fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcb2422326cf9b5d74720986a80c88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88885c277578b70f80ef501f3fc002339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9225409c9ff8456a57dbc1b62f56a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ae770388e1855edd50c704291aa4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433957074af716e19021cfe8bc40457342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24611686ac3a80130ad9675c1b026343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d52c63b8e80d4b7423fd948e33ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879cbc13657b08488bb209159331788345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d7e20d3d6ecb7851aefc7ddd04dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9bb5c03623ec1760517df977cefcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd07aa6e6b4657b4476581bffc780d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e95055de98e02a36cc28cf36d21cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c594cfba97748992e47d8c5f4b27cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1eb62c2274811e53c87f13030727d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d023d3068507eb302efc981a036c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a42e0e4dc55f49c63b808a6037cd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c0dd95956216f008ca51f5d493ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12764c9912c176b90c985f2a4e331ca6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f69559187f78b7529570a773821771356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ff7abaa2776d8bb445f9d7e6bfcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f9ffc8288400606c6c78e5d6f947358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fceee633d11f1f41479396f4e010b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b3a511e812908c8515411772f9d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d4d63c8c22a1a1fb672a7d3bb847361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44c8c840c7c565b359b06b68ea620362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba10b6349f673af2a42558360fa4d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ed0c9fc0a115016b34a742d6303c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526cf88b5fd7fc3a2f825db4a7b91b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5e0580bfd98f092466954f8cbf173366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d129d4feeab8078919002c6de108367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b58dc8dc51823145a6885e66d8e47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bcce81ed8e56bbc13dac06098839d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93497962d5ae27e789ca869bb15711c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee1cc029f7b7c8e01791f841fb458371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d01298976ab10a3447090c8b28a4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8551258e7c4f81b405200a44d20b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33444262129fa39c0fc016f99cca4819374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4165f52bf57c76ad858b8230dc5be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274153b5954b98e0d18a4bf1d5b57842376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc74ffea0d2fccffeea407bf5dce3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cafbe0819a6a1b8ac3bbcd61fa317e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b042c737b88076ee4fb18dff7db3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83310bc089ccc31008f23daca993c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f9596c165cd5b25e8bf54cabf9ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4817faf6fb4d64f64e6ce27d32c5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5912c121ac22a61275dba0b7def22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a960264341a4c50cf66c02351e14c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aae4c65b80a9889f7a9f6ea292f88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2f9de132532d7436ee5961daf7cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f415bc5ab6e71c02de30996ecab5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92de47dee1db61c124e7b76656a896388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61059949fa94dfc499e5d8f3674929389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c507e7c183426850515368e81817390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed697031816f5b4acc78ae64f79115391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aab00978a54521db5890b63352874392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b03f1c7435031aa4a6fdb09ecae70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575dd79860f75c51dea7e6cde077f20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f03e6833c9766b80e027c80641d9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c96cdc626c6ef24b9f84d7a548c5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845152c473628525d42e3fd4ed371d1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ffbada1196b751bb75a93f70ca51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd26e61aef583f64bfd011eade8d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6df21377f16f3aedfe7d7a33aadd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dba92a4f39c662687410449609baf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcad9c9abd2ed9dec8f2ea28f8fb96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860af7218ad4ded35a9cbece6b97d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace304d4d1b7243c645277407ed598e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc6d9c4e8cc7bc48e4d07c83b3146405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d467ef55ff2304ad8534af9369474406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b4f720c597caf5ea83401288abc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7c352bbeef0f0db590011eb76634408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aa97062c6e30b454220549fa08b30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e863e960c6da9c4a10c8940ecfb9d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d3732dbeb34fc2b6e0b696e8faed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c62752e193134b830ad320c717b49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22745c1b0a3117a315fd66cb4c8f7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6e6d4d5f13f345afe0b53449d1a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9f1bf547124b574e8ad912710a1f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23a183bfad146d9c33d398fd7e687416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09b1ea5816a0142f090eb8ddc6806417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878bdf1d6d5c5d417ffdcef27169e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57667dda81287d5f89b0a12435cf1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bcc80803eae41cd3b5b47e65547e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12123efec9ba79e5ecb582033bfb63c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692cc7ff46ce131c6260f3ce1359603422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9806096dd26e522c2604a5c6ad397f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ae1ccfb7b9ea9469216d500a2eea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ff99cb174ff5da95c4f67bf98a00a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3fb960cfa02591bd55e383466d084426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892260903d2d4fa73dc316ed55561046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088428d03a2e8aa356ff69b4a3f25452428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b5104a1de8e0cda9fe47319033e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb923fe91e29b0ed9e370978192c4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c40b091715ae02e25d4ce57a7180c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad515e37a32f4dd7ed04dbde715c0611432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004479e2e1334d8f44f088442a44522a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c27d135da2fe4cbce295ff996da9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f817ecbfbd0a64522114b311a13b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d4fdcd3da735696c9c8751dd458a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17c8fee316ff7291c114458a6a19e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769857fe0631ef2f36e6698d43d4cfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35203ba3421248b961ad9cdecd4cf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed54ec0ddc0fa5add8cb9343383dba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f718e8d83cff2ace678a231a41d23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976cb3e60436a7d2e9c70ab63c3cc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04830e2d5844d443e89c38ffdbd2f3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d636b8058bd1a9bc26b08a733242054444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147252a4e3bd64acd2b75f07f0c0d383445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b0d8535145a57f31cfd07844eed8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d5b2bfaa4864ba5b75d33c7d3b645447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b60ec1e8f67ce0108246a15b2b1c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63ce4fe65cd1aa128e7e091c7a304449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a0c0d3ab988f5ecb2dcea5aadc93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd0c70460e852113456bee4842f7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0386f8d7e59b2ab6a81a209e2d26e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4199e188f8a533b8fe1f608fe483c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5a1ee22b649c5b28af3a70a3893d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a3ac42eceb5d6b8f047f0ffc2a48d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d380f802956e23b97d5129cb16dfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667320637782b237a3195f7799f0822457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a042748d867844edfc71c8fdb1db5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9bf3e4f17597f480a9f3bd64e50a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b111079f80b01933a995f5f5ecc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c543aceac07b27832c4494df2deab4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01541cfe484ac56f0ea7db4ef4ab01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271a25edf539c465b5d898f8c0e13e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97ee5f55348d76ecbca55f334edcc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6c28fddb941523c102cbe9caf105465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2556ed868081cc27c4eb30bc823d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6db984c0615377d64a8baebf998836467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1f476030da98056b66531bd5f0f78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985340627a6c341153543294595846469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e108bae5684d8f67a6163374943bbcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a6f2b55088e706389f3d998578dd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f353b46d8023da2278303059f6ae13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1904055db7b1daeee71eb1e0d1f6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa22edc4c7265cce8583067b7af9f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dca60a89c4ce644faf27d590090a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b760502db1b94ca226b05b1b32f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466746de9a8dfe8d9ff7a8b66297916e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7de0e11e3798240d9d87272069b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1417e66fa2e2b2385ab68c0e797cf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a642510e25a0fb1c76e6c8de8d6d33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0290c418230fc0d77454986072d209481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b3c105d052ad1cb9ad0bd79cf225482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9461730c8454970729d8766e0abcde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72597bfadcd5915bf7ca0031914cf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f9f7ca0440b167460e5aac380e43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e6ef96fa947d3e05f5ae7ecfc7c62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f229184cddfab4a7c0aa331f1e27bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e242211ffdcd62e1323b8489ac62f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c512e53d1a2f010fa617003fcffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f16052f1ccf2457b1f906b3b06e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb110d134a1434ebe39203feb01bbae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedae1165e6c1458ee070c44f4606e8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84779d16d9040508dfd106287cf0346c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc6ae9bfd0813ce755c79739e85595494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cc700274ea3adfe9b6f2f9f3399ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641a48c7b95fb9eea9bf5b9c7e4b96e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e2d37c85d10fc050ec139090f2f44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576365fd1acaa9001849a95a58ca2c04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef3459fb8d40e47e2c06c29cdce9db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a520041aa075a4c1114a9a87b526500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a27c47250e5ce651bc2945c8fa5a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680cc19001b5f9abada4ccf4f73ea69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244cf1932acef4564a64df196f91d86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45456cff73441da7b60ed145a5917b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da8902f424544f2f923818e1e90a6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401d0fa84d2b598ea0c0114ed379804506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ec255d29caaa30f59efa9d27bf48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9df011d8febc5cd461fc76d3b855d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6f078e86bcc461a97b5790e64e9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ec9105d56226bd3b76a2ed12f039510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6e4912caaac6722fed69fe6a67f38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f44dedd3ca95d166dc18c197b0cb3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463595016377c001ef05dbf58f1885e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73363d47e12e9140e4b2ca8394095514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0717aedfe68f084aec98bb3b5c46f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869bff28ff9a7d7c42416457b0c7fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadf33c223c135a6fb2b807fa8cca8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b942c52e78b2ecd870a2e1ffa47e14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e63d392c168233bc54dc19317f9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9baf245702716ea1ec788c41d9447520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215652b12ab805ad269010c9d5dca0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1006ace9d053be7ebdae04500233bfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caa908c8df197f2923133909601354523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa374ed8ce717ab788a07e6ee0c91f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc11a8789c8a74dc3f2216e57019702525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5803264f0806eecc5cbc4b7b27b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a8d428bb0bf5357dd4f1463098837527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e54e6f13d31a011a375e957d40c04f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9346cc986b8c385bce2903e4568cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b1dbd8a3769bac1b41142d0b4bab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45f920d3d71f99f41c621717c47a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962be7e856f903b91e087d547298326532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eef8ebf70643b0ea058fb353d36be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f281bad0e0f37b251fe84f121171d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d46a3f81e0fc1d62b7e38a1e4b773535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207e3def42c034bb9f0cafdc00b8730536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7d7d36b38f7ae30b80359750ece8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9384acaf0b46c426b633d9e2b3ecad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bd3acc324728b4269251a5abf5423539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432756c4014f5132b1922929457d01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43909428f910122e0215b98ee6c23803541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008eab9c769abfa179dbcf89af4ee62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cdf57078883ee4691c8d12c407920543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4276aca667a9a8134f48efeb76a192544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5843c792bae21180682f22f3abee9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5bd2d70895b8dacf92800425cdc93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692e2b3a3b8973c5b81d79f2a55ca6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f47eba93deb5da2e68e4ca1b06090548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe811cfc8f3186d097d25701b515a8c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b822e35410179e1cd0862eb78da4c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36086c41e71dbf931b4598d5917c85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d7e18a9a8b0a2430d56839f08958552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7c39d8f54c7b3d420de61aa6c4ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0856aa00742ccad24f447b0e8ce3ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb6c3094515b9f5c850a0ec769acd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325c557ecc6b6b5dcb985cb4a6ac0b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e606d03be41dc4fd0e12b7069d43d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8118dfbc69739d7bb7144d967397a36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eda2cee02ac0843ab8a2d9bc606ef9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809394bed9f345ed46a9ce28fe11cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbed1f36190448db5b7fc811138a17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a517340467bd38255fcda5b8dd490c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb042118a8db7c3bfbf9797688a7e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62daae8e0451ea5d7f81958f06ee15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaae0992f16edddc40fffc28352944565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a510e72c27f38ddf4695761e958a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f32502e2ce675f4bd0879541900bc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dbffc139c5f5565d950a0f5bc6869568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da2158c2d7d99add9781f25873354569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4eea729ba9ca8101d7fcc4bbc68d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ce9c807a7277d0b41323d316f6ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d372e8ee3c47f209b4a4b47b65c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be3c9d68f3d008fd38aa4dae8e424a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae86f1422774766441bfcfbe2b729f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6f8e6fab7082317ebf90cb0d5c6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cdc1d4bc864a382819a1ab6dd7b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735029d1e0be8f708f219e7460ec17e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eecaaa67764e01cf53a775a1481218578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693db9a46c2b3d9580128c7715340c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a9581acd2674708dc4420545dda1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd89d7d10fe686bcd9664410e62ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993d70a7fe6f60ccecbc2b42d08e4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90463a232b2c3c6cc006db5e1aade2d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795b18ffa4a9c4e06466dd643a336df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680b8bbbca5fe5b1f31eadbb31a45c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26a3119fbfd819764e3ae20aa2c06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d596b0bad97d3c057cfcd2840b841c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b58cf0c88080ffdc8bff10fea9b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba93dc0da60ac70707d54f45bd212d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872aac78ac91f13c66cd54b0404b747590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a1da045f3303ae29486b2ed9d034591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456878fb087eb36563be01fcafd7e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a1d18bb5c862cfafbeac83191904593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539780fb1afdb880fe6286f98ed0d7c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc04b13f3005d24a9e5ad402b19436595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b714531da8431b13295954a7ad5b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf9276cec9121a6ae755c129ed68f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee75466c436cde5b3518867f61f7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c62b100ae1a0b806aa181b096290599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe790a9bc6de7a973dd806902a7d4830600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0ce71a9aff659a1a98f1a8ef0bdbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79bb1286ca4ee1ff95a11c790c285e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33312783d57bd3fec2fb5d46ec9c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1fe4125bc020a1ca798da4492a336604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d822abce0f3424707b0d8c7c8b2c962605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bdec6084811e563b78130a51fa807606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd83f2400e3238f9d10be0abfbe3008607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe9c1d6b7c7a6b7db21ab109375d37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd88a74c05d40b6a9220154a59f9c41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbd90484aab48f190b87ac8ea81a41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca235878be0dec8063c84c95a067cba6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8deaf178bb5f7a1a4b51e8f3cb143612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ec9314f579763afca23428c77fd94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf33322eeb81d0018d6c8fbdfb6ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a263316c13194d0e3c993637c8fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f907087163cc2c3636ee8e041fbb6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda0066b15b5a822efa9972c81c374617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6156195e265cd8ed81863197f2da0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47074e6c237cf2fa62933fe40aa4f1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f00730c3bd2f166153bc4dd82d700620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ddc0b80db6425d2884df08c321575621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc30fcb4353f6994fee3c3cb8cb09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f479dd273aa93f0915e816e2c8b3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c4793dd2a3e55b1671de025a74b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17a6635774a81d284141bf0183e408625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce0084656784da2dcba4204bb25cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cbe7e534c960891edf60326f98d39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ad23892ea3f6c4d321eccee6b9c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95085887c1790552df389520b01043629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae369a02ca80d838596f1932aaf1c17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193e13619cf4653c76a0debb36428b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7cc33d017466f430e2075f28a1ad7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e1da0e2edee201c706de1179ed32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3eef250ad1d6a463edafb9f084e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab36dae00d6c41d58904d8d1d5a6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a6b8a6b4a7cd7cc88a2521028db8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f2215d28bd702edded1677190af2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a237ad2a712dca072b242a4b75ad3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c6eb59de5f354d8d8033c9cf9d0d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d039fe9f91de738db1df04f735e0ab9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a176b50a3207072ec43cfa5020fcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c7e1b055308b2d485797f03c5e39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504a2ee402eac5f195def4c081e24b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe97d092a9cac5b6d5554c371e2bfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbb01e6b6a648dc373d4d6d5b9acee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f9cb08efa9ccd398039cccda34d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f8c468e8e3f9a4e54e6ba80184ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a391f2197c8968bb69db955e5c4c9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac32ae29ab0b3bbd80d2380b0c013fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db307e3ddb7626054618bcc49b2e87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1fc4b0d3207fa6b48d9452e1cf9b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984b0df65b43103ca99b6ebaf0b530652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd1f1cb43e45e0086f13593080f34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68847bc170dd271909b1616926ab75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a5ccd5c1bf47e19e2245fc4b514a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbfb2e374eb7abd4bfaaf3f8a4b895656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd346e3720c9b6490ad8dd9ab85b8ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925de3cd80627f0448ba4bb5d1ca23f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16869ae8bc9ed53874b5115419ab885a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8426d58d1ed5d51465963c82e9970a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add31853daf6d0e8e3de0712972b91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f379ab24795ad198a788a4d02a8979c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b036a2ca0df423134fad3739e793b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f43c1394142698c180774f54a9ec47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7426b84f0d4cb679845f8faed46583665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970732a4e2269fed85890e7dc10efea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388779d26fc77ab58f16f488112159667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894cfce735f4a2a0d4928caba121692668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36490626025a453838cc5106b965d0a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715bb9149b0ec9e39938f583e4dc55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b81dbc1e10f79b033b7209eb55363671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfdd5c638365a05efc283afe5db60c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219928cbef3b6e532f1a5e5e2c0746673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c40c26cc801afc3f2eb04fbe981e06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc588e2cfe609247fee631a8185829675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca724379adcdce1ce1c09c26905aed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e60b0133aeda2a6bc4e7b4cd33d4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd080eebcc4584bb976f2d2a65258db678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>