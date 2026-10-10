--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df810e13d21538e14f4b38c70765fc0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebb42f0fd314863bb38924c39d57af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f66ecca008fa58ade35d7830643413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc1e6a85f193a3230e66211e2a1654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec440b53c2c0473e01cd1c5cd8887c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49547e789c0518a5cb7fee6db925fd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b91352fb13020f96fe5c7362e1ec07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892ebb9bf113a795fb80fb1af72b0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a778ba5796f10ce6020db897c59ddfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ba4a309733b3845709be9d2ae70610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ed52e2325aa05bc9a48864f2575611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ede219514fb660af71bc7bcb624be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6da568c830f27de676ba8908d367f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e2516e8c7f8d330bd2409713dc5ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a27a9845468fb5b71da294fa59a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ecda4c53152d5e66258067ea0895016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c312601ff58db8d531b80540ce8e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2d2415b6845362f2a038ff044de2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c217dff5303edfbee190ccdc22ad8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa361f27611f08d7aac5bc53d821e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718a74f7818d538861647907f0c28d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5173390238c84a558dfb85aa0b4951522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf47819a79bf043317519676581f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c994ec9ec0fcc27ee05b844c6fe5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72076461a24ca79f8a958507788ec2bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653f399e84ac37902513644af84e8f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b505af4d1f5b9b26a9a4d9865a636a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472d7dc1d109fd552cc73389a5641528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3068d47c157dde7848f08d30293eda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62d88325e8b119fb393907009522130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614aca079ca38087921a89128a317d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66111dd4186189098f0d3b55f074b6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c78df486f2e95187994c8a77535a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f4e2f2697a4e917de82db40c3e5af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412d4f126bc39029b2e93564e1c852735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd202e5da061ed75ad70ffe4b64087e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5f33e4d32a55a32701dbbceb4fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577435ab9f7437de65218c53f4afea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364946ba205a1e68ee0d7eca8092de039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb766b27aeb1460b280737e5a1b9a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d23c1e8ba7fec678ce32009fbb990041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0182ac8eca44e18d64894e9deee7ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cbe6898ed6a3ce447fccf4ecf559943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a687bc0c8cede203c8e18026f9c52144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71654c126256f6fcdad2f2c2203dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e3ea2e59c1170397e1964823d5a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb08f214085946577fd540221d1955447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c2a0d3896a2fc2e63a6442819572148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291904d75ba2f2514fe5d0a8bf4163149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c355c336c23387592ed068eb027d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb600eaf5f01879a38cf8740fe32451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fb8e94ad6705d482692f69c2ec0dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa748d7ae3686899bd868ff9227903c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b937f87e6538d599f7b597529132954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d1246c902f1c6f126cd8747d25ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aca8b7119c7442a2f026433dff6f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7281be5ab7994c92ed2ede203f3d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdd676e939f33e0d8fe6936329a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09280e187708c27d14041d2421f075659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be50c6b5acd896e53fdeb9d8190a9ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91961823fb9376f944cf775ab225eee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72572426df526880162ebd71f776f8c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fc50982f5d3b1b6891c74765e0c9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e42c24c738230f562d11e79887698964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d48e881490dde9ee69527d10011865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac905177d10123d51122ea5accc826266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4d551355e25b68235c75c1a2813667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4e60f858ed74fda421d41d7cce45868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf265d70dc8a18a82e4fd0a868ea73a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd695601395047645a3caebadcbf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1767f44f2d5b8c9e7e0655d3518daf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b57fb29c166df815e8f56ddbcf86572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4bc663a04ce71e211600e7b19c3a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd5c716e300c3825b941d0cf70f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d0a7f8899be5d69934dd697ff06975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294a7affda3c4ae3c5ce5a55b66e02d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c10b8dc3b1ee796c0847b32aeeec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b037eb40a1f7009bcfd20e39ed7744978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ea4a343d417bfd04cbeed8d1993f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c593110f76081344dfbed9cf211120880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c1ca36d5939f5d9d0cb12a48c48a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9433b52f7aa1258466d36ddab5957582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc2cb871b39ea897578b3d437e06483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7032e895d445af05ae042f247613784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0f05b5d659dc5ab6819e0e352e57b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6737051793d92ad2440c1a11b9a7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79df059873bae2a26ce8447465d8c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56336d74ef5ca0cafa19eb42f6a9a1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed99bc5354bece35f3c5b5c5030fe089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae13a7b0976d07dddefe29c448bf1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05dc2baa15eed6400caba75f7491db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4cbb86d4d1d5d8e617785e9b418a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3f659e11692cf0c4290c9929b7c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75604a939b27a036023014f51a33ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1d19023d757fde9aac35dd58b70de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53047c8e4f439a584a2e7e772791f61496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbea94d2786572779c215ddafbb05a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317fe0e75f9ebf63847cbb1695911f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feac981420629ae63eb8ea263837f7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5092f731bfddec16c31f13179d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc364515f4f5c1afe4c095fac2373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6bca39c69014aae45fed66bbf034f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4833c532954e558438f476320b03c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67387130171d346a186bb10d5c6cee62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3816a6f94ee901580c79f17a8114105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f8caf7649fe55f593cfa85ec5b1b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39501fa93c61ae716e053882dd992f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc863b66d0e271f9f136a042b29f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491379e317515b051256e64107cbfc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9887056a1ea376c3302014347a96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304152d2e781bc90e54d3a01ca4deda8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78046a03e8bc10d0cd11b53b78df57a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a8b7baad2b91a48c50e1a781633e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963f24ccdb71b8fa5164fb7ee50e27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85acf8710e54de852b2f0715fa6f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ce9abf88e6805023c49b19c209fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e9d80e35a4e8aed32a4187df5964117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a7b8b2668633168681b5ede79449118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de224048db69b4bb682655dfbd2cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454ccdb9266b7004bb12ae2c7264d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f6fcf7fd9eda7ff9a876d4891a1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93cc3b846e44541e74567a7b2d36b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62319c4275911b62c14602d0dabdd2b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3e6581d859aa47c9978dfed61b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ccf84e965e1abbac7fb61cbe33dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e6dc87759ebcd138aa6b48316c069126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5802b6725b3ef393cf2624fa862bc14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f9ad7e4079db9101112500594de16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd3593812b4d2238fe21d8da5e02c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff68026e911dd0eed52412f4caebd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e153dad4cc77b2a4961689c4e920b84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236c0754bee5f50b1ce6a38d739ef50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e5800500eb5e554fbf45a03c79849133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ef6c02d91a29ed3eb09bedac674f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3ea1fe927df22a78c6b442e36b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12315056dc2370bc69ac5e2a4b7a7b23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31a77f278737c8c0366a94c3bcd8fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714825e89702deed75e879b301eb86b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a48073acff1aedc7508469f208822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1463652ac33cedb534e6425d26b5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03ed234ed3b0e2069634a216fae07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dea54fe2e30c9a5d51a207da3d505142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3801d23a2717678b14abb251638fdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a8b6afb1ec7cf7664709d49e8a34a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fdf574879dd82cc9174d4c4cd736a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d12d4287d1fc2441c90eb57aa8047a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e20122d56e2880bdbf05df61ea86e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4349128cd1592254bdfb285fd2efb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c835f1dca7bae8eb5d76754e73d10c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3bba4602b64312e1951681f16c47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bdf5c28069f09697725c96d1df341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d136f459c28f2affef081d4cec099d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df24755207dc0d7506e69405f97beb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464ea0d464855e20061e284a9ef9a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40dcb733210f0a3f9ec6a8e40865ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344348556365e81eba7c8d9fa50b90ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1a8deae1eaa0056098c98e43bf22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c202c6469fce8b4ea47ee5635211e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31a89108a201f641fa3216ef45999159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d871d8e4099b3a9e27455dd2ef00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c307d42913290c412518ee96bae7765161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0c81e28e5377be57c476912f07a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd114d21f99deef08b235d013c72f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d568d60e0662415ba18d73a79d25a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbc5ce37d736ba495122646460e47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452933027e20bbc0c7fbc8e058ca530166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b5546593a0a9f53a039111107ebe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48597621cc98e7a907568494ae8ac1d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c880d91892e91f9197431c9dfed724169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b74f7b7574ace0ce9240e781aeda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0b868f44644ede73c40af26486a00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e57affd43d8881ba5390373fc64557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cba3c44edaf14d20b82f6818a1ad6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc85fb8ca5bc231ac5cd90954258beb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aff1b80fdcabfcbda46c1145a23de3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b82fe1528b498b0595280d374e9a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d67b9aea7e6a18bb35e4bc8ef91f1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d619c404292cb1f38e22121e0c16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ebe91e760195110c7a4d2ed1c1aa1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312086d4d88d99bf830e9c320000771e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be067eebeb0577be9e5bc7b50f23514181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897ce3c05c39c1e9e6a24db877a955182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420b054fb6315eb03ed71e4d7fbf2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45815966e582231257de83dbf99e1fdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766463f4db83efb546310de8161351d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60663eda6af954682e4e65b09d346f18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b458785136e26f7c6835ad81792452c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9326390c481bf2037ceb4bacb156188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1de56f3621433b995b6d1bc6ad1b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce399be48652f7f5ec1eb3cd1b1e450190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a91df796d7c4a4d1616f2f731b6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396857e8b1a21f3dc4080923b623d513192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184c38f9232ed1adc0b031d88bb07c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c8b47d944734bfba7c04b7dc4cb29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b26ff4134104cdd888e33a6610942195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06a761ddc7bf1e3d88d59440848a25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c7e803bdcc81d2874b9764d9ff9e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba8cd15b2ab11ba8ed127c42745ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad525646802e82773abb97b65423c937199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c596bbcdc71bb377eea38d95ba14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da9be51b4646fac0cc43713ce99e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94ad51f11858ec4bcc17ddf1d8ee0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564a4916eed212e5ba8554d2929c83e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d63eb9fd716d91f2c5a26836f72ce9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e0618ecf18d566c5d36d1f9305b80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97395f73bf2042d2cf4a79d143ac94da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b772689c2fab2c98e4bf187c7e0762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe33282f6cd24ad378897e0ba70ebf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b1bdbb72557fbab3d5a7e2410a2c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a7b782264cc06cf54b345a71a531a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fad91e45e3b8eba0bc6ab572a4db0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb804d58500490e5815783c54627418212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f89cec9f2d306adcb619d23a57b60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8708846d485229951b423f0569fd7e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0496b565ae1d040e8480b51a9e0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe2889d659a2fd5c6f32991b7fcf2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f2d7293091a83a3e9ae989733d65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97218a07ef918d76e7d94a4a05e372218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf06f3ac6cbe8fb35d0451a64e0e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246ec6eb91087f79af889b906c0449220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cdeb4cd486dc231f4e39e51a0a977221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805c0de682da8b25c02137315ea2607222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bf94d6a79cfaefe4ff36e8d7b5d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de1f14b670a6a04c8195f7ff81403224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146117c8d9fb94398b8b9e2e42541a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832bd279b304ebaf872a09e3a4e254226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37167277963aa09e24238f9bb4ce9aa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da42d897131b076a8a3e7a1474f712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8634b1f462bcc966507ca00e7416076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a0f5c9144a72753b3d639abbde05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c6a46796ba6cd9edbffbaaf77f0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7834e3f79f972127a469aec992eee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd01555a264aa19acbbc8e03c1af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd231db13e5970c11a881237f6b1dcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda4919b570c0908d736dd46c25dbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634496bb738e509a2abd4e59575cb79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e8483dd759277575ecf32310e9c52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41fa7f23869a8bc03a7f0d4c2da67d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5817f29423682f0d4a467440556b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5444d6dbe2ddb8d5efb60e9cf804240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f25e79a856b8c25744fc65550d320241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1428c26de24e3ce9411f4a170d0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd64a4da34e6c3dd944a7be968cd685243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09f39b579cf12482c4c552e2bb685b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071810cb173d09eaaefae5f516e874c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035c52c219284a3bc17b0c95d13e63d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff390240de8f96c4751991684453f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac23add2623fdd6c9ecf4ef3eca0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42445cf04c767c2be8813e5142abba8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab748c0aea6c5b4660be00cd85f7ba2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68afa4fbe673d4fb2754bb1eba8b36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead5c63a87ec912fcf319de5a634e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96258b48dffcaadda038cc2f0ba3ef2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f957151d7994be9d25772773c5e1747254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94366976f06c0515cf68e2df26e7370255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19889f6a3929c1651c01b52d47c18d1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e1ba17df583ebbaebbeab8be89c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b87d687be9faf8a45d01a32a05a50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579df15dcdbcdadd1f64d3085d0336c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd4fc7448c802d05bb3efd40d0bea0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfbfa95fb1263273d6138f5427c6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d519d4547dd7a318a482bada6839cb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de9f8ab756b10f37b24fc748c84de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef52aafb0ea4eda0eb27af91ff028264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf20a675a014482876e8cce475c0b7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40302eb520da1465a193c418935411266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d696b382eba2d9975eecbd597a66ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a8f8ffb3d11285cb2346a367226c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fc276e27ce492a9ceeb23a121f492269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeecf59e82b2c15c0c66de60ce3fac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd92603862e0d20d957f22a11b9d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc12aa813a95bdaa36e3a8f6e8fc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927e7960b0931debaae7f72dd15c2f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb20c15722e301666d945bb3c9df7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b54a283a6c3bd16ec30b5e70037060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87628e53fe681e83cc9451606e7fabf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436fb164218a496853a8b0eeb045da2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9f48dc9b7cd291f54ea4727d08bf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db4d12277c54ff37f309c8beac9ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d756eb511e16dccaf1e5fe65852b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395223c5cc8ad823774120120f68053281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ec065ab9a975571877d4d3f80151282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e794f073efac9830e11f16e548e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f89c0283116ecc7b28e8862f74d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408bb2d59b3e32739857125314d1f5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62fa20ff64458dc3909fdffa84c3ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ecdee0828b89cc03e4e16d0f233d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1e366ea0b06fd0bc090bfa742ced288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1665fa67eb8cbde6a70268b335da5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeafc1b867c53287832cb75b0f20d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9bcd83f79162b2b77a2ddab58342b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ebb9ee32a67ae950f564b7b3609b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3e594d451e42abe6e1a39350332e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b894f42345ba0c55dbf7a811f97e78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee154d9f3c93744c9b910e38311e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8549bef05f9399ee0f75276880df343296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e421ee39094707cc3cb644df86789fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc74f44af5fe734a26eb8c702c52d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ad479a41555ee87c87437b9c70e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5ddcfffbd97b8a9597a458eafa542300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee705a3816623d74065997fdd0b7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c675255a77bce2101a293c5f1e93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783c57c0d835ed39fb2553faf23f9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b066062ea4aacc65b2164acd3083b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41f6efe4b6a672bf3250ec54ee678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd0607cfa3caa346b766fbdbaba229306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0647127f8acffb040c866f90d74344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9987663c37d0f89fac9f77d5b6b67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcad0af095346ed74cfc84fba985ed2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0e887dd7fc2b61c9d7b1f1af34e28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dce8890c7743ff08daa9d0cf1dc31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42a8038bef1227929ff1d2d13a008312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7140e09a4b47c0513672bf69f296e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7bf1faafd09b1ec71f3553347a9b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636c2686778c453dbb2a49930df500315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efed65656106b52346d5e5cac173d7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccfdcaf847cd221ab7e55e0596a792317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0046367c9722a811e8e9d71e24cb48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca4d0033d1fb5c5dc5149fad17cf79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb40c6a4f125d5ea0a201b68069c8cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a637b3628fb35a79738b2527bda17d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a65b3c79a163cbd91ff1413bf739a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb560bf125b91979ff8dbaaed323d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6ead74ed4f0973f9397e6aa0315fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69c581dabf7c58408f0de24cf9db0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e9857d4c02456a82eed81d9607c47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37e306322c082b590f28238372903327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414e621f42984db5a62b0ee79f06c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c584fa37e8074b4562cd47bb2ae2f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290805dd153264f870fa5977ea1c614330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67850a75cfa70b8dac0b373c8525b4c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d5824a225ac0c98ad4ca7e23af7a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ddec83f6337dced879f4ee2955d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be3b780a74be876502a599aba578f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ddcf440bbcb19cbfdcb52396f83b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f1c015106e12c017efec58fa7c8e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd76a08c042df827382b3f86b6236f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d971a20f3f771ec2523d16aaac0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3393bcc18af9bbe2f9e76b248f49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e426ca4b4e996b870aa86b3fc67b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66239206cae52e003465b6c1d37c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab29db0baa81ac65c89a265e76013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06a7b000fcacc2a0772f13a75f4d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd69c9b17005a3204ebaba171ce37f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec36e7e6502da00e4ddad9b9c0bfe0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3ef1fae274af52a6749d21dd8fc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4147e570a55ceab0bc33c3cac20bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5851c38c0160a160cfc04283b4cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0800a6c318d85964db218590e7af8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0367c0cf9408d5111264d13dc38aec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c31006faaa4b46c1f05f064a07f1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8724ce1d6d8d499fb9eaff607165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eccc406b2c79e2d62e6904775d9f47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f413abbf50c4d786a0b9d3b9f981354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8ce94a2a1a147d317bd38e3ec09a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71b7d66a46435c7e509328e7471898356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde7313377f3e2903601fc22ce835d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1060b8d72f682ffefd7ef1eaad25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0e61de1b27689744c9b623a5cc32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584656798d279dd0ef3ee906d41c2a79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8e5543f524b68a250886ce21df872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4208ce92d6b8b0de356727ad13ad2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe223b68910e02f7e0967c7355bbea23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a6b83ef03ba4a8a4dc2d6e36a51a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4cd36048ea63218f2d64a3bfee2cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da504696cb0e2df538ca7dd4c4edc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5bdd67c2db0b031141c8ba278d203367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cee4a64a4ef5eb645324ffe28f54d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa456a0b7c75a5a18fde8b1f46107f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba126a2a405cc8a0c08667a720cd20f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4b39e1d674f58a3c9e939065873c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4f79f62c4e5bf599cd94fae1aa06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6216ae6028521a29a9f37c58c211c88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae027f1e57eff7405e3c8d321ef29daf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958076132a6f82b201065d96d9b11ea4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3020bfe6acbd2ba8cee1f4aa7a491376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba65b2bfdbe183099df0839b294283377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e42811b1aa11003f404406340c83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81996d6add6ccf54d006d1db9b77475379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631d16ac373d88d93493e0ab283f409380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ad7a1da12b757a46bf82cc02a40c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1dd0b6b4ac6c33eb4036195ca1ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013542f7a510469b84cf70ea9efadb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7866c8e190e826e773bc2c36cc4878384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec54233463b7dc027f7883b6cc3ca5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb21b835e63c55b8a8b0eb8eb90f762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d59d4c1091a7bb0d5767c11911421387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a26e8d2cafb4f0123e24e17449d9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d8673479788d4235fcfad0e33109d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acfea5c39ee464bf1c89b642055308390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64dc56bc9b6dba97940711760e3652391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee552a3ab013f961ba91277689ab1bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90ece7721b270be75b94743d3e1290393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14acbac012dc4d2a661a0f25a8c1da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff850b7e8af086b08d866329950bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3599e3358d019ced7436b4f532e6035396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88fd1109dcdbeec8278739b67ed21f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319d982712be2e478945dc08f2ccc07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa153d620f4cb406605fa38bb843a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e3cc82db5cb136fc30b8ec960b1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea706accf646b10d8782054f2f537d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309391890a1432fa3b0b3ea1667ab9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8068f7a09505064679d02e62d53bcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a1312a37190334fa4f4b1fa0f28b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd9ef467604328ced9a767d3ba494405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c25bb31aa828374db298ba84a3459406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df30ef9a634c0e66ac0065ed75a386407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b04126cac3fa3989905f58a24b686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980235396dd912f6d08a53efbb03f84d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcc6c2f4c8a6572e56312f25337e22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235001e81158d59bb11ceff0939e922411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162910bd2dab506c079ffec22a6dc6a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc8732afd190f26ee8fa3b42c54d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e8720c39a0f81155736c573eb999414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb52fd1ccf9fff72ab2634ad08a7b43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cca7a6d5642be38473e83b156a821c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35a6a3adfd8afb8d1d5126c54e489417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf889f6d2cb45f765cad8b63699af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dd1480fef5b192a5ab42a4ab58cf0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4b5fee4c728ca5bd7b6b530b1702420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c0e504353b68418f7fb525e85cefd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b334c2e9f660ff224996a6ee9f4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19afba32c8f495414e13c30781cfd60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d4541a58b258d4f3de3f972b817c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825bedb311e23b7c24a9ce2bf01883425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc455e73835f76ad7afedbd3ede556426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41ae8e04111505ba5fd1ae07f67669427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a2de9ea59500166d853c9427ba43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a58d6616ce2317749fc0686b4d19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5926e82d792e751a9653e754bf3fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88248dc10f32a6c75a488126d9d048b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d5693e01f1a5a2c8dfdb87d4a6273432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baffe6de1d724fced5a103800e1411433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f6b072a1325c5de17d86f83507e15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e342062204a1b4e7edaed8a04561d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54087f7e84907a8f9794fd7db56ba81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa392367739ebc7c6b8b345ed5c104437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249865fe51c93362dcb178c1b8f74d2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c7ea05b9316cbb3b02dd6c8bf0df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3ffe5c0b468370cc6d9d24c373885440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbad401b8020eef403ac2647320a17d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce7369bc511fbfcb1215a5a531ee9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2018c7d4ef01bdea3b69b5f3262e432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea81cf5281606b68895428c041cf44b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773e2f0743a1104cc136840a64f987445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e5222f58b87d3466565e59b01d354446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7cb0744a1afa54bd27f04fd4aa06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f15b6c09192a25b8d7c8145932e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab53cde3389204922139a101549e07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686b784989745b2b39b0b095246c288450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa278a519128c16b449ce171a202e42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c459dee2d1bdb004d201b6d7d682452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da40c61c5c48699a39397dad50d4f90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9c14bb90aebe13751771265f23be6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d699b783fe2743ade48c443879d32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b2a04547ca7731c822feb885ecd32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da5091d695bee258da38297a19bbdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f906c5f1db2bbc084303d6f94332e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24219002ad4563e8dc14bb9ff015c712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c2e3c35fb884c9af3b64eba0e0ee4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646992aaad78d043c2abd134a27264461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7c8119758fcc0392f378596c0f184462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b44aa9914e0c12477b432f3848944463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee08e231616777e0925ef35a6a56a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f449e65f88e0bb69d9f31859c5152465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe742a34e927ef2b0534bcad0858fea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e16f895ee0297ed2642a4c9f1eeb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d748547e642b320942469e32df95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c1a774976daae97854980e86235b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40bd4743c480a937a790051649eb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1825792c62aae3ccec577eff02861471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908fc7313b59dccfe64c26004408ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a60a1eb39d93e60c46d02f5da95c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1a78efcc44ed2e63de94e1b59698474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ec18883cf109190027551c838472475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1899c7005e4813ee72fc2af958fc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b963389200d22162d1acac83510a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b631ce8dd9558020b91fa50812b6fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e6da9eda425e3e70bfeba87fc444479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28807475f4b6ec90e8782d92edd1f046480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6155aae338b692f0efb1e36340b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb78b6514eedd3cb262faa06b05bdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e80e2370709495f8a6483aa718346483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae612a34b906562df4017c625f9f70b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaedc8ff8a0ecdf9e92ea96ac3efc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc20fe51ae1209230cca286a7c0933486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d894c5850cd68446d8bf480d97892487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7e3fe80ec8ee738cf5a62de507c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5f91d7b2d5932ecdba9c86481ead489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a8ff5a33c8da49edd0b22b5cc1cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ebf9aef6021155eef9dc0aa6869f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2b278a62540dcb12ccadbfbc1738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9315352fa915ac9c28ca8ac001f1df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a003a864c90f345a4960a7d6b264133494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1b4ee6f87053459119f6604ba105495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e899b58002c931d7d81761e089002d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774e61ba9e1bbf90f085142a07fb4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5ea7c2aea11a6f6ff552580cc4b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19fe055fe1b981bf3fe0e0c09e5b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c420c0c1636230860422b98dd355500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941c2fc3ffceed3b1d246cff5214b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b191b4f95c0c6d00fe741816bfb11a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae855420318f9b17cfbecc7b991ab4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc0da3d3a9518dae889f0c65ae0fbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a27a4fdad7960abd0fb0c94654618a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a668217f8ade328d42c60706951ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae28397273b82de4f5499138833a38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a2387848e76946efea307772d17d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc3a146c97badb5c8cd032b49e336509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc669c5e18c02bdd717ec35720e9ce5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa92c9d9992c333dd39a076832f50cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c01bb0b40b48cf8e458e47bd9699b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a206c7ae180742798dc5b036295c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336f7275c31581bced4adb84f276be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2ac7278bfabc3a0dd9000896a15b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893fad6f3e400ace776fd05a97f839a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0cfa88d8be7dc7322d51ae9170a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b738bb8cd45f09dc5d6c6d807078d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b629eba807789762ab17fd346d443519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f326136d9464d4e47787d6c9dc9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b2bd62dc673f0f21269c92021cc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9708752c356077040287f2a24dbf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee40e78bbcac4bc0e19ae7bd84fcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd5476cd27af560703e26f15b95bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231854cce0009719731afa105130003525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d955aa59370aaa0e9134be1969c1db5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102830b0f53a680eab05591e785acdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac77f759129c4d71f746c1d7f1186c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c8896489d2fb04fd73c7d892c28f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86c736054cb1d9a7f793c62ed2881530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772f7bafe3558c14c704a2a65e37c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf357230241edb614e5af2da11be6ea0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8f7ce2b705e4bfb3552411cfafdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62612f224e3c481d347d451eee6fdb99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14880a350cf1fd35393c26f479004f87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bad5ddcf12628c0578a36b0ce2899e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c99efcd566231985ec3becd065272537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da69b76c05c109347f86fa12caaeef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b3c31cfb9c35b545598c7712f595f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd6efc73ea0477d2d6be8cdad3d03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fad156cb6034e3641e469379b286c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450153ba6bcdd384414f8327cd522cc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370387df83e5aa06dc09b26e904df8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100077476ee9a02fa7fe2edfdf8c30d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3efd70b314290758b3e79ce11f5563545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49452c458b82f2f43aad394b5445437b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b9c8aa746901323aa6ea2159f636e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90d3b866ad10ba8712a550f6b52759548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368bac808d934571d83283bb1b595dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58780e591d39f7d9b7b4db1b9abfb9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc6bddea426b9a1818af59f6385a94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3a30549757d96d94532900d831e0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc3c21a6a1daed88fe325dad2d5d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6c380f092388bde4f7204272861e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12110ebd9edc482926cd5230d1fd86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24447988a1dd5bafa232f06b2745f36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9cdb5c2adc44bc0b131013413bd3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3982c6a08dea6092a17a0f15f968558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d55d07b90799579634d41818b8c6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4174e4fc6265655a427477758e68bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d74ef31b658c988c0b78707f8359561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73616791b19f74cf6a5aedb6a306878562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bfb2cf47d86e99556053ee10e182e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8a7c5fb7194d66b7b4bebecc108d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2741f05efc52bbf0d8ae44db7d8c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba39ff0e1c2df842b4a85379948a4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5318991c9351ef0c437e7db10d9c7e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3084cfae2fadd7c96d1c4b735482568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734999d1a22853b80075444c94a67ed1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a870430e748da753ddf602aed843b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb0ab4ebe45dcd441320f866b515b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28dfe326608f885679b543c449ba47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8194a0c2dddad8a98155f90e2c9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ba372413c3d2eade3a78de71c4c19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac05d72bd3f004e6f96ba7821a36cca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c645ea9e961024b4c58bbf30b36a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de303c347cc12b7d4ce3d22aa2f5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab67f2e741a4b79e57cec1e73b31bb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e279db1f297821f137f1b32b6eef94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ab6cbdfcfe2c750c44499d28625c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f61a46322e28c7c3f103a0274073581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17fc87e8b938b3fc9aaa16e01797ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05087cc14126731b0926070c4403f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e397296f3c08f28596f38212786daf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f04aa585d579f26ba6f3d6bfba1f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217add9f8baf1956f112dc6676138d9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ccacc36e884dde297d33a73cb67dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf693d8d2a2c03d944e0d1787882ade588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df9a3fe4e113ac7b0a653f49094bac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fb58f61966369bbc532f720eea42c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bde784716eade02a8bcb359d72bec1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86563502b7c015e93348d8a64ef2cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d208a974a2b1aa70c1ca88a2fcc6285593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e09ece562cc68e4ee23d12e14056d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285dc3e0fb42ef5ab73341c25c4c1d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351ed3da058f6caece01fe76e1a9279596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b685db81e4e8830957049326d19f213597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a401a6f53c4920dd51b800c42ed9286598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ec398b9586ec2b3e797b203036d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357ed68c11d0a217d5c4f4798ed5cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f8a5bc3daf3015acc410e3307f94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c9649a4e3e14c94935fe628b8d483602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0890093b430d3448766c5e9815ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56af6b2d367e415f119e8153004b96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f13c6c4439cd70192eb29f28b63d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01beb878b2382cf41dad17fbd32f80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f1759435eb97e1229b3d395c0f5ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce1dfe973aacaaf470ffbd8da5634608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456dd4b6a4cac53094dc24b96e9b449609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19873430ceaca19807d8a2e72ba2b49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be287de13438abe471560b5344f045611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bdb99fdfb52bb4b5215bead4f80b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f73bb0de41d2f20894a991ad6c6c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db619409b3d5c4f594a750d25ea1e2e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399afdbf2fc26359fc4334a779cfb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63361b3dce7fc55cf75cff1b5c2838616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce917ea085094fa23b84668e85b7130617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12957c006b84e80c227d0b4f7c9b49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe793a779a3af6a69504c410f21ff845619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ddb0a186e32ca971e725c8d3fc074620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10660dc7d1911eaf502afc2454d08d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2a468a7b8ddc63dab232c8875229622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf930b836ca9e57bf3f7c2b9c77cda80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d62734e08bbc549d5f264cad07c3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb186ccc640d1a5b54e7ce2570c61cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5541fa69aa4125c45f500c7c02580626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab0293b7371cf63758f9e3ce36ddb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330936f1a0171e66e3397ab45359616628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1547c07b844793aefca35d1703ef70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075851f21fe88283ac3426ff04824e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03544ef5b23011e5b893188223e28d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dfa755442cd463160bf1630bf1773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073517a4ce0e1752345803ba357148633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045eb0541055ab423a54623fc5ffea7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817ea59f6c652db37bd5381a1c958ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df419d12b3833f22308427a6e5e4fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2b2d88bbb07743821585128fe9a88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83fc22ad3c1ebf7e1874df43b32df3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ad4c19168fd20a76ba640b29a147639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153120242a777b464a3e8c9aefda7de5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e35ccee3566da3b5918ab362b960641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e07e708dafd5d7086780e5beb3ab65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dffd84bc94d733d2f65a7189868d35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f46a038e9df47c19e43bee3496122644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466917a29aee6a0e5974ea1087aa7b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b1a7674ab69829bd1f1000b5d70ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7fa735b1e3f48a8c6d1dded1e3f35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea92e20958425acb9d0a0e782f42b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be16a5755ebbf3bd8f9bfbf2356f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b21336ce85e3b3167f9a6d73a1dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf25f0d6ee4bd2334d53141977000a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ef2201b4bafa7cddb44179d94d683652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca65155daaf3e69b6ad3fe64d54af71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19431b5f72adf9867e0c64b5cb2f17d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b064962c7c989c7738b30dde8d691a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76427a7f3b6155c53c8d24c8256304c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715a418fe5efbb3775bf89943a3acd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61466422e2674ef8117055a88a8459658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353125b789cf4313187f77a4342d21fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4d001133febd5315e88da0495c9c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af137af24879693f3df20aeedea5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58df162ec257c03c84f884c6992f09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e7677781b662a67682d2c7b1bb095663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215951bf424acdf509ac6a5ee4da39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb1273bdc3a965078b78ba7e76329665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276401a1662ebd1553278768a0db65b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f1469813e40bd4511d27687e7366667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e9dee449c907df657219a6ac1c7c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b57e17d1c0dd41673a0a4dc958fd8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086325c2ce9293e548312ce62a26293670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888835bf64bea1759336549d5931706671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a77c6410712cb8656d56241fcfcc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e2251484f0a17c406dcfbff837a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad7fc2590b81aa5673e30f3bcf5eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77ebdd5433f6893f6444ad64e463f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1937f3048fcf9ea6c2f28d694f51f77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4249b6f5c0833bc509f740ea81b3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa992ff7e5c4e9668245d89a90d53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529498e4a8379430a3c35f68af8978679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4781a55f264224358bdc7ba5057ad6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6f59468a2e69fa6938a8cc93bdb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0fc44a69ebd423046bc0a6ae67ccc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1c70d4f9304bc2564567d3dc9712683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b87d561e63b4d1783877a8951dc1e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7702f34456a914e7268bfa5c1ed3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291f4895d4e7459ee872e863e2d197686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57d7df7851596d7f1fc5674cd64ba7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572138bc059d0c4b37d20f97c2ab5b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866551bde9e409da13eea34b25f8195689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aabb2c5d4c881946fbb44e955e532690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200a0a066b11daecf87ed57d7de951691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db888d846c922be84301bb593e3eb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3b2832f15b5c45fa750173484f28d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b7a7fd550afad72bb642602a95b15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12b8f683763f297d61c53deba35be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb3cfcaabcb14d22c4d3cc11b5ff4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c0830e0886ac856d9c7ca6d8a01c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6dcd1b24b49916932eb0e8c189b26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269a1b4dbfa09833424f6718b96588699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d22d60cf34f1fe249a3d1f0e4174700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e49f5c7018b649aa0c0bae229f05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ab4b823342c9703052ea12f2ac5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e435a768f35264652f523c69f7bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b153e3ba4bd75312645bc46078503704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2dc50e3d9702f4a9677198e61d570705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d769ee583006f4eedb21b4d645f63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a68ac0ea0a62d655f80e98bd1dfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3bff5c5c209704b90816d4f0f6258708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc966046ae144e347b191112220a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4fe2896ca18401735cac8c5b1229710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e47ac1dba932ae04dda8d412fb2f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d68063ae326dce8b95bf0ffe093912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3734a5adac9c51d7be0001f162e803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bfcd724be02770a1d7e5c18cde64b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ca07e8f977847e19c2c8291a3ef815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e6ad6570913415a22ee91b06471f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab74d6a2b74084ef7015cfa1c92b1ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70292329765bd50ea39cde3438d531f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722001d4de9d98bfef720100b29d03579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543d88a1a28fe9689d6adc30be03b4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797927259974529f72630b6756664c6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefadc99d8da836f6f7b5fd5908dec9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455470f01ac61c0f65b863f6eba536c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3701278c749000e2a5456b2207819914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148e563aae3f1b95bfc33669c22d3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e51a9e49b9e38c2bb52e8b65bcc1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7be044e98172f8ae10f491e293585e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313305ab69af75aeca043266d2e2c7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b8d438b10f57b3e5a33bd0e3d59d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf764b929403493f8e69ef18de512d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f8b181e49536bb22cd9f8e7ad44f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bcf831d94eecb25d22cbefa987ebe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d7ac953e064b43f4e8513da006df923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5185f5956866cabcf5edffeba1ff1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766556e99266e72e7ce8abfd6677fcc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d77bff0f0d7408aaca30c7d35dea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617adf2c39892c13509938569af2752227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b680db4270a44f5b4c5306826733cb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6cd9656ca225e9d68b3240494b4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ff222d2fabbcaab5d27fa1feb8df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e8cdb7b14477356456c8ef19a8c0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d28ca1f4d29ffed993b933ef451f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447369afe2c6d10803976541b4da9d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45d850c3ef7b07e0e6d98d1b743bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091945a5fafa180fd1d8a36449dd8d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383267a6c06c08b055e55bc60ab9f65936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea97cd51f0b587a5b746c8beef837437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fd9d6937bacb1d1af682b8b890e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395126ae4f262d1fb17629a171a2dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0a1937f024272350802dfc5c55e9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc4aeaf1abdb9fb8dc35fd0faa9e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af004dd45c95ea9d7479c8d7f4601142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001249d9f69f02307b5850024238a68f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b236cddda7d43029c0be58e32bb1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f701f5bcc66363ff41bd7ec96e6c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddc69d7387aad462437f0c4b367e1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc255b6d78049c97fbffd22a22d8a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23650e5daadf77fae914b7e8602f30048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe2c05b17d82434544132d5b7691649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb79754acd5b6be6f9908b62d10580150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1c5877cf07f1bd27121692f8013851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad84bf1c21662fae0a39c8857ac3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a654c0243938dc7a061f30a298e01bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236ef069cfa11a22fc46f13de95f9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ea0148ddadd95283b43918c13297055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e147ed8d24698dde261c57b4757bea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0f15f55679752a69ec26ed7ccf5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0abe3a54514328eaac331403adbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f477f69e53e33df679622e57b4311b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263bfda5bfe5e8e0afcdf97e77f4e4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7601f28e02f48cf3e96cf39b30ba52361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac5d93403f6e8e464e57771c1926462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089de665cb0d889fd5f7145e99a46663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8029440a9359b29c618647ed6a681ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963e550a70ef267aa9a9f13967ab3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24ca92fbffcb05c7867ae9b24b10466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc97f5ab953835fcffff704c624d7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6ae1c07532876bb2528f40859c1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4fecf5aea16c5ddcb6d1efeb168169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b68bac9544fd59ba69125e539d62370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a058cbdda0b140e2f6a546a2ab7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9d26bb793f1475d034b28f31e57172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3590b06548fa1660f686bfa779bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fd72355ccff32f3750370c6932fb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c5fe82fb6600b608348bc8d8619a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5aa7a9898684e865071d0206feba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d6e8ed6443a4c2debd5824f349ee977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b2e95427567d301a6eb2fe33265878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dea6292814f68890a6de755129b7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df7b666d9822140af6deb6abe11b2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10c61f495ff6ae59162c74a3dbc94581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e782ba79c6396b1ec1ed34eb3513082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87886f1d80fbc4a5cdde6df50f91783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9b9f1b04033b653544b1971b568e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d6a8d6808e4c5a537f2a99b5d89c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd41a06c807f895ca735dcc2ffba9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b166fba77a2dcf3098ec693b17e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0972ebee223799f18d6701e3f7656b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e732a5ee49442daa672dab57e4ddf6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ca836a8a670cf875ffa46f2af54e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2981a5034bc9ed55851cdc2f6eced91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa02cb70de094858c3ed53ce282877392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad751f736814f179a894d96bf72bf16493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d705606c2e6d6063542c4905d4883294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583e41af71dc9409a33943ec6ad39d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17362ef75bfcefc1a91bd63b6f8c47396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519a537602ce8101667c0529cfac8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de79fd3b2620f2836532bb057e40fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab6c914f1e31259b2ffaccc42bcf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bb3fc963722adac925dad83658408100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf249e9183d7c6611ed32d481a2673c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be6c6f08d16e35ed0c8a907ca7518102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72db6c839436f8c35cfac7a1d0f7753103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeafd8443b6289760aaa74e78a0b05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a89275c24b5af31c2c0d5e7def119105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b249ec3616687163e3549bc24997092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48ea38acd2ff5ad56f106b60bb6712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fbc2446853b64add41c68cffb4930108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5c1590de55357c4be35068838feba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab56d074069c23d8f1280a6e500ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817c5974dca3f4fcac491be61bb942111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d90ea04c2b13b65e8a2f529001a24c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502042f6666c59a355b6b513358be89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe993ace32a647290a4d7e8db3722f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbda750047de6efb9fa56911f269c2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434759d9ac0b1784ec96e30120943f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e270116662ebffdab49d347a471a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29051d022aa85e85f08fa5fc2464d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af2c765781ebedf3e25e538f04b83b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec133ac9afef17cb2900dff1676b7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b009cdae1a1dfe534f91e3d1f79e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cdfda79bc04afbc3947b742c75b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd604175cda23de757ad53bb1b85943123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6e45db897fc0b7f8c98f78aa368b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f909548612d83efb4c11b49c8414b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99ab1a1753b26587869f95762b5e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ddfdac725c1927423d1b649b51b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ee5ab4e0cf7c5f849721eaeaf6416128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235661054f0a1d046ab33bea477296129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878fe60937b9b22957b95d9001f7d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59c96af4e23b81d568305187bcb4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221547eb0a9d2fd80ba610f790b20b84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfac0c255da5b2da39d37b1cbc291a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16d0979eb444dfdd8ba82a3f4cc59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be8f70f38aeed215242d9257cc015135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49c39177db91d80470c3f9578ff3e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361f971bcbf95a4cbdc8c592b24fe9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4319ed76e3733edb184f6756cfda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898711c9818dcc6d0c7abe4c205efc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633de57ea5a5ab974b0f50f82f07608140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebdf26a421bbc27a831b9a7cb53ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6760c162d050cb923ececd4591799f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae7b69b44bdb2d7e4ce400ae46585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4bf1c2be10de23807b44725d6cd57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4110174325f7cd18194b0a8db650081145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e1d6c0753a676ad1d216713f5aa81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae04de480920549a13426d400fada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41149479acafcd1f1789149ef127faeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c503a5e310b5a47ecd16e000e32a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7bd6095cc89274d35380c49bd1740150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8268d263e90039dd8680cc7390f8ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1e9d93b7a1e686d31a1a4ddfe9b75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846579a63834bc6a4cf678695be9dae6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31ab1c5d5d084e0dcfff3128f2e72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c568c6fc2e87bdb83f7f30e2737d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980137b6ebd81d4640cd04975c34715156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea578a321dcf90de3f0c62c7533c034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b1080b23ec8bfa8a65c7a3aa65a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb77992003cd343dfa346db83a477159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722745380301be92bfa4b2c8ce0184d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1daab6d5c90fc0d78ce6307b50c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19c3489512be4b2f41ee17d5e5dfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf50b361ed26703a829710b8fe2cd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056441a1a2483c2f8d8f60a45f24881164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627adacfcc2c5a8c4756eaec172ed8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618042ce7d62e5ebf02fbf2a5d987d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac7ce5749999132820ca30b56972b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e9ba3967e36521aa8323a45650d1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aae96ebc6fb29d55f39008dcad0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61eca6a399ad2621b9f9d18a4f270170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad617feda2751a524fd957a8d89bb6ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993acf939efc816945a24e6ccf4e23c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2daef2a0fd47ac6001774eb4afd2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542cfe31b089d2fb3c31d24c4d61027174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553883c88b0702ce24f0dfee5a4c9c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5e9a111cd349b0ab28a62e92c4b0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f58fad2f912209a88ad7eeae5fbcd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92b2867c885ad91eed54e31cfa0149178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befba797677ebecdde1b908fe7e8ec0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22d53d48ed7e5d522919e8be1c6f8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7169ddba8944fee5b909fee9128d8af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e30eec3e34094352dc0b871a1d5c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b54f09c96d0eb6275076c8c07167183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35092007e227070d4a10935435768184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc585a2eb5e69bb3aa72c0e8308d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b7eb705aafb8b83568647f3025c8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad9c16d31af33547fbdb95e16e01b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62159c495d8191f6011d677d4cf6439188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e986eef06d9474ad533d68a551ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466edd1b734f0081a4ece2619b8dd49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536644cfc80d49a327797c79488ab2cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95fc3917f83528cbf54e5e2d0f52b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb473394735c3cd7d26ec545f0e96e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0a90e8260bf14e4f8b37060b513b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8c416a3131c3e8ffa02c533c224c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7bd93a2d10c8b064e12ecd08c157e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b5838b2117d232effbecbae05337a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25960c6d469dd8d56ee378f0b60e58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fda9b48372010b1ab4cfd886f4f151199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b31f45d3008abb47eb62669aaef6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7836d0d256fe2ac8e8c0c24896459f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff66bce15891dd43f1a54ec26a862202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6dcafdcaa167f00f14ab9253e7c9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75fb89161074b3bb896e2fa3e3e8e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dfab9ab751e0d4a024635d709d1bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f02991da581424b8c607311aacaf3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fd81fdf5a6a3b2c7cb08af98f725f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7207786f2fd6dc9fce02fae535bc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7165e6be9320cd44d47f9ff70f354209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef55f61ec9209cafd30b8d312669b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e55371d8ad3b260f80edb4a1ffc94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cca34286dba9927d0c86a273afd17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b19e19b9bd5919a92c12b188de4c28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72155af0b93de6d76b1d6a3e189034214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181536c2dd7d8d72b607e3e19da1fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00cdedc96db098142e40dd4c701261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71e44ac74336487796468df0ca2259217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2436a2b87aabe3abe0150ad23b704d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff588e9fe265b8d937d02027b065152219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a9b53b149308b9fffdea153f90f96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e31b9abc50d0d16c70b8232d84ccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d4e0bfe20a9c7f3734bfeef52d11c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad775d5ff3f10c21645014aeedf3372a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23ca60dba2d29177bcb7bee3be2879224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0709e7068945ef90f49843b0ce42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391407a5a9ac58418937d68c3c9cd9d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d60c0aa84c94f19d4dbce463343778227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a641572b9c01ef76a59e12963c0cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8fe0d5d65b89819552be05384b35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698a3035aa45f64d02cbfe2bb77398230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d7deceb6074ec374ade986002b4f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f504135c809ccb64163edfdf43a6e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af382cf09a251fd40d12b1cdc50de5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c1f3cc7f3462012457c43dfcd6cca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df69cee5f2bb9ae02e0256ee52105235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9a55f1c70f4971cb2194f469f3afe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d0f3df3c9f19a188488227f8e9df6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80050cf6aee241523462f617ac67ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528745a8937b1b3007f2f71465c2e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a95f26aad53e3e46d00d3e086bfdba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb102f0ecba75dc913a1e8f249bb04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2e17c06ef05fdea154b21361159e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be5c85648333fd490ef794066ad6d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613298d55affd55c0c7c944d8cd04b66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7668549f6c859ac4400ce88b5090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390e5eeae74662ef8728298de941f58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783edf78377286d6dc1cb875b9cc8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc999fc08f6dc93e063cd2c4216d49b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888060d094783e66ed08f0eb85bcde7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3f1c473c1f8f103080040304d6a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93aa9a4c94b9dfe0e3cc64cc7623ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992b1429026bb2815bccc6876529937252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ffc5d4737ff425d282ad14219bc89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2362dd598b008097db0dd4884b677ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f344fb3484afed5e3af0e89448bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81ed186ac4681022952d1e1e1b413256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3713de75ec9e1eadded1d273f55dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b79d18d61a92a00c3f0e46a098015258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edc31b839411c316da0409d40d6943259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a87831dbb8c04fbdc935cb0ed98d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8cc4c7cf341196d9bede8100400c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f06f0f0e0842c02c3b879a60d0847a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f76384547b1a64198fde6f66c220c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8b37aa7d1ee3baadbad97de8f8296264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1c798bece5210f3d3add9b0a9b13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1d8511de1c61095bb9b5a9312f21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a5e8ad97393ae86621e10527c510c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d889d897d6f7477f6414459d7a4e788268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0baca40dafe9445278ef00ee6666269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d13b2ee5f11a545613609809d76115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494943246189b4a69207e625cf30a883271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94759a8e356380a069c41ad25a3916272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f97a70ca0a368df861048e65d4b89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8b267b2967cef7a25c05299d90eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ee47f2d2b120932a10dc4c4069c49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c4cff2b01c7f41674f4064f22e37d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2acce3d5a1d5382b8e6f773a31a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680bb50476a1c9984ae3f6594db458278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce2620d9b56b6847f6938a63299ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a5aec0f5af399b7f5c7f857e9ca49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d40247373e105f03e6e5bdbbec978281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a33e31703665b4945fd60039ae76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f615813a382083c4312f9a6d53cc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a58733365c034f7f4292faf4daeed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36621be5709f0f3a3e80659ed42eb304285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10fa8c916000a2d1e20e201950ec0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c88044ae580bf9af9ffaf14371edf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881fc0bb9ace610aada926e76372b3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894030e151b6b0fac930eca76055ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af38ee416e83f34eea4a17fd165b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d14b33a430f80e8b8a02bceb88f0b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505f89c2f32760f27807494aeafd65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daed2a546837e04b007964203f48c78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32ba74468c4d83db5b3f377db48c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e162f6d4c01cde56abe8dd4fc87c44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4391601960d0b08b42a8d4f7911aca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd323b54069df1adadfe1deda81544297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271859857eb61fcc6d94e43b77837d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96d12f3813471d7eeca1b1b5a4aae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c579ab739510ce57816a4d2e24b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf91cd9a12a493e3d67bf5c3e4ffd36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b988e2f24df5f8f0c5e1776e5728e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e0892df592506bc9674008d0eb658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa625a1e1944bc4b859746628fcde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5561b689ba12fcfdeb7b668ce1a95e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f437f44513018f642f66fb1c6fa70f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db69796d936139d53098be63726cd45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce34df58e11de32287bb177975c87c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338ee27d7de4d208199e1faa1c9d51a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5370ec05ee45360ce6bbc5b393b763310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78304b80adf819d0b937c7f5178ae41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd8a6a63ae5cfd61d1258990148f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b24536ed0cadd28c8c9b4ca246e6a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9456357ecaf010d2091a4315db975314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e05228bfaea3903c5d021acb2985c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232b8f9bb2d73ef3fa4fbba15ad46e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73339ea6e0c35cabe3645ab63b0360317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83f9a58a1bf0581f89ffe7e9be970318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0806631838514d0ea017368688e8a5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3965c0587266214e48638c71f3a67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391ac0f007bc922c1361f455a78931321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082522c0fecb511feb876a2888378746322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739afc8b809fa6f5a3b52cd30de37b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28027b3fa3d66fa8152de82d01c7328f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23d9aab6d5fa5b4c7ec2900cb63af2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8996f5e35a8027dd8b232f97695c4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf652638809e94ad9f21389fe018f82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c8420a39efd40884ed1395b28cdaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8f80500905a7f58a0bd504cbbdf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ceacc2645c99a44c03a614bca6b7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a70aa949cfbff655c5c8881331ed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75773d1205c6333fd22109bc8b891b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965519ef7949cd2fae81c5400de81c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda284cd7511b0502019f4f1d79b1a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd91fb643b7a9811c6c03a30997c034335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcdef59bcd673e48c1b4ffc50d50e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bec70bd1b0a223c1c12a44de4933d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf685c428214790ae581eb7506b0c38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3407d4a3e9f6c26c208911bf1418f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72d2daee03ac57f05eb90b8277babc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3cdc0fc97238ce3d2bbbd6177586e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56573c99840613fb4dac5133f209d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25969b5fb7f355eebfed532d7fd351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2886e16b6b4d5c3999b58b434019344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2641af14daff0618a220f2a99acce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316f83810db0098e05ac6b110e3e17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bc9b6783cf3583bb8a759ee264462347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d790ff8418b6b1dd5069f60a8f42030348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bff7fd2ff1fa69413fb9b359b14f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b76d84c05c4a5399edb930972828350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35fb1daddaf8ca33a9d4f4965490b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85492b10770a9ebf5aecf0ae2f3338352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68089700201c0ee5c37706c15e9c266353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dc5fa3da1cc89f94f4abc2e83dad7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746c946d72355438c7f76559f0d7ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9395efe9da1be29ddaf680300c3ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba79df44c500f93e0cb005ccb10b55a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6f55715e57f48bdcd307bd69f6e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a69033fbb4698350e10326a1da3b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa923a7d6bdfe938fea17fffc467201360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e0494a9e2720b5b8e43b43ae97753361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848ee95c4f67f5c851befe97c4042b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508c72f63df563ad9a433d5522971e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7b3c051a9c306dca7c46aa5629e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4ba5842b8ff015178d992eff9098365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1cc180f5700b37d4b2980e2bb0f93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a67979fd9b622b687f7d5a78d6a67a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a02e39a79c69809346ea7153438f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c5e08fd9d2404ae920a57599fa2b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf23882ab50f5e2c0df3092c85db2ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dcb6c42cfdb8f42c4503e0e388c51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08580d5b2d246898e9893e066b3808372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5822aca11b9985059006049752a199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e96624bdc05461eb18f5f386a540d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c736d8e12905a131f5b31dcebf8687f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa094674886890cf6487d349ae184f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73dfb77422f5d5840e4696e90bc8e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9053a941866cf06f768cc2c72102a1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a7663b4cd32e4fd981b1576757361379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760db5d38ee47e60f087b10b6f74048380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123e111a032e84517e7a15b0493d99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900f25add96dcf69a31b31c4b7efc14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a30db9c83106e3821928a6008556b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424fd5069e10295297b669a1ae5f9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d9bfa7affeb13c7bb772ccab90109385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071ce475828947e0fbb75f98a6439f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be3e8a259a1ef5f2e44d081ba4b71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59708a33e12617166c7a1ade5a13422f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25a3c12746aaad435567f10e3d910389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adddfacde7cd045a89736c33f41bbea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a20805eba77b0cfbb32e96d2065ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af471f579f9610c070a947a2e67cc16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc377877f1d238db686effeb13775a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4891a4ba71790843e41284a165c90f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31598bc44c69392d3b5ec7b61b6e13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a3837ad23b3bb179b66d16a2a1f57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c45af874decada770bdc59c0587468397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398523471dea6418a15af035224bd58a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815828bc867d5f34d6a96eee9da55846399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ad2b913abec4f167fb0f5a6ad19e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572f61c81e196313303ae6fc3b8bf3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663845dbc0fe2fd4dbf0856ae98d951402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7840c66898dea696e7d54e49fe8a705403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc30caa78afae2e16aaf837bc171ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e349ccd18c9faaabad8f3fe25371c6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce754f8f9244a9bb94a256f7615f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c04de8985544e4eb0c2e3dc343011b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcadc68379afb78c85afe814bdb613d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01ee7b50cb29059b1ebd22f037f298409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af50e669446f3c919065e8095af94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce25d52b49d07ab4912c9934750629411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30499f746a0442f81eaaaf6fbdb02742412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c97a0fec94ba66e50e495ffc0ae829413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf9710f5b7fa32422121469d77271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5db11238a53a9d7acbdbb484c4dfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0590259f60161a7133bdfda631731416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f4c572fafcda3893fe3b4edeb0257417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9795a852a1181194bbbb54e4a7e165418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced70e0136d061bd6608c7b6ed43c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8b6f426204735bfe87b6919332be6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b414609c25e0924644dfce4168c14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d0e6274094b0b28f3b01ce3f4d72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a918cb4b13ea53258abb44c50b00b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292355dab1c5429dfd163fee4add4db4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3b90033443981c6ce453b484aa18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b428a778bcd8f71f7c40a8ebf3ebf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a0b21a654a98b34c2558a5422736b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb180a96755184a9d0bac11a574f88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd5a49398dd26dc706392684269bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e30beb2b50cb6239a52ff835f12c14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae647742ca4c70030de7476361053050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3a2e4fd5ff680d0d4ce83862e393432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc518e8dd1d35388cdc01c601cfdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ef2c97a2042e894fc1e5503b4cd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840abe4aaf4d4425942f4ea564df042435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348f08a8af079e34bea7ec2e4fec0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b01c2aa25889cc59e44ba99e4ec8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77033954727501f6e19e46dcf8e9ed3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a218916f780bd779d521c7b06c0b01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483a8b8f7d2dff2d418bc4d337bc99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa15318e0758ee775449086d7af89f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da02685b8fc5c8112bbf100adc7590d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b469a62e4e01f653ff500765ec0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa6bdb4393591203309c1df7a93597444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0776e3c24111660cffc650c7e6cc803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8950042bd25e7e855ddb0895526e08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f3b68b46226540ec2346eeeb2b1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e128a0a575be41eda20f7cc6abd70b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ad5b8230b63e50d009ce0e95e11c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4c90a53a69a6610928f1b536c29d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cfe62ca25c34069e844e0a55a1293451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5143cb30952e0c5613c27978635c29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a84adc42841209a8a2d64441b56c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d786c2c8b9a74b759f34e33182302f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e1031e88f19044e8740351b71e378455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a24beff8ede78cea39d8b7157dfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e30efcca298ebe1b5c84c77fd1895e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385fafc0668d58862d8ba0ffcb25a26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b5b3b12a63bc63c3f5236d086ae5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63178a084da125d1bb5a8ed192fdf4eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c1d39dddcfda64a287e6de307f1b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e9f247ce277bab4bc03ed6907400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d811fe7f0dfa62351594eb22410a16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b94772ea0b7b2933841251d0676e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eec4458c1f0b065b26de8d3225ee12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7eac0ce1d8ec10cb77208bbaf083466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4378f40d1d4100229723df8fedc67a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e2b9c21f98aa254e5e63a74bb6fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6142f7f422851f1fab291debf243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b368c8c332f2773c0e3284f094960470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68831253af47b1ae04821b9100f35687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545960275dfbc462132e3700d619d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9bc262d6c9c10e2690dc797140f73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11fbfc4df15ee50cded032decd7dd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ea891efade28e1f3844500dfc31d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e34b7401a5f36942317045738729cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70a49b9d4affc7e275f5779fc25ab6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a929f9fc34204e956aa75272ba7c87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1736c77aa6076032519ff3459a16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb956753dc23683bb40a5b3065f77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399b2b7d21693dabc1f4bbd5898216b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b109b0238d26567c46b537bda69c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff21067b73802d6a7fd21a3554288e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e3bdafb909c250baf6caebbccf1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940958337dce2b167f2334fe04a3c591485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b8fb7ffc9de0696230a90fda7bc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c830cc781a9c86c263c1cffad9edd53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de94d614582a89c2f612929d583f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce5d3b95bc7b38be872bfbb1ab1d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d036fde8a1e16ee4e982941daa255490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb16c178c6b1e079dd1def8d1ad8e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61fa444fe13cc8ed65a999043ec92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb89fa86a00cfb0c7247c416283f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acf649c793017c5bcb51ecfe2573a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966ea3c5ebdb6fa41913c5c91caff0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b73acd871bd978c30d10ebd22894d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c9d10bbd1a4377914015ef48fb74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c6a3598ec3a511956de2c578ea642498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc092bd485808e91f0a651ecec0e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905075ca9d3d9b2216cbf069f42f9ba9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf71ae7dd3fb4b73ff7929d65429b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e362e4e176de59774e2f17487ada88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e9a2bc6a9069ff32023a7dea4db1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012e75eef90c0a0e3fe4c4dd224e96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125bfc1bb8e342125397f5a391cb13a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c211a13a10b8ebc2375489ea1b14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57651d89af309e5040daa15cddf149a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de123b61fd6533d49662f9e449b5e09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e8ec78bd1519a81e2a60cd2177d20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c188102175eeaa194a3226168dd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd4d55a6e3c126562824e0c3e1edf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1ae09fe1bb188905675d52b3d942512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03926006b1ae32a995d0e3d42b2f4e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9edbaa8db051a84ff60d7cde38fa97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773ad1d220b332740a4a0a2b88d7e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720c34cd775bf3b9f080fd5126ae6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed8d8ee0f7e38aed0ed9e345e5566e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a1c754677b87af7f71f12baf6b96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24425b0351063af03b031870921f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8501e09855f508594c472d611f36d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629dbfdf083786761ae6d319a315164521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf541a7cbbc335ed1d2c620433ddfb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae16bd85ae08997ac423d171cf3eba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eede697a9e29a368a7a82565d1b21b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d690e2a08b69f64d4cd0ce5ac2aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245b764b070bfaf07291bd8b1326c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94571b17b74fd43d91c78bc0d1db44a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47bc74faecdd1f15f28ff7fb7b52c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52405c1a4b1cef34976c09dcdf84a9ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3a43e48f84dcea2d2d870f0b1adbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b22dd164003308c7b33e0c7dd71dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d256699b716909cf86a3947f586b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5bd875e450fdb38dd107b87d7d22e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1af6267f853eadbdd405d2760eac1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043785e9286819f2590049aaf876f73f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8002bbe1027e324bc04566c38a5171536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97e84133b6ec22c4ce97ccd3206f3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54bb50dc7666037854700f9eae8bda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1596c45f49c7bb3db7da37021cd27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76135185106a924c1ccf6d918c98ae84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f107021b6b33b053012c0d3c722dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137593073e4f4bbc65080d732a57df1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76bca398ba5ec0cc6bf8dbe0d4d0d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff816abdb6dd0dce58c4addfedbff5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13d5683aeb0a0f8ae181dbf587aa5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1bd655986a64568a0c80fa847311a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ff6edc2da370d060ad4c5d8ab9d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2be9a537739639a6fecb88a86fc229548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd24780fa00ad55c4755a831e3c6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37c3816049824ddf823f3353201e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb28ebb64a19cf789469dee639715551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219c87ca1ae26ebbdd6ca7aba5b8631552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb0f27315d451ffad8f122997898e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d7e811cf0c7f0c87d1bbbc4198a03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1473890c8417ff0d34e735e6bf8281c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3faaf68d1c637c9bc25d6f8bcb0e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b23d3c0f8c0c74a694d31c9c3f63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d727aee4fd92efb621bc40aa5fc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c9311bb80c1a648de5d6bbba838d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153e70f242bc1549f316faca9ee0ea4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca44810165818e9cd3a2f3b37361b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19abfda08bd2e42a7e3d15baf3eb19f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c546953fb659c058744fd0c186c9dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931138b5d7076239955147330768ea9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f737430777c155ffc0607d2d8d952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65490db19909d6ced18375524145f150566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31091b419e6cc77af16ff96ccbbb76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52decb281693e75db8651c348a3d99ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4c8422fe0f7b42a83c8294af8e9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef52f285ecd77ea23be45b99f3688570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01315cdf5f6a0e37d47b24edc1ccbf36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2267bdc8a23b96dde19db4dcb3b56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ce669f140c2791e1cf3cd8c4404f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8275185c60f32a43721addf1aba6c9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759ef0170f83cbf69a01fa0600a959b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7f099aa5ae50fe6663a2516b1af1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec74ad7fc53771f1a67c40e49ca68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0defc821eacd5f02baaa5216394757578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7758817972d2138d22fa551728879579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887eb51bce157d66bf50503bc370996580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc879cd1b0e46023fac71785ea5fe4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d099ba266a133dae4100b9fb58cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2910fe886c37f79a8048b78ce159b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e806d7c08b03299d48b42fa8602bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f4505d9e124643df5ab20a2db303585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d728d127fbb27a34f3ac37cce138d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c3eea5c2578cdf2d9471090930a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43bb8ca474404d2df41ecf4ded2c49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d1d9bb752b3e70abe3b25febd186589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167addddecc770696c7ac7c8cf899be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b0c351234fec49bb1a27f8568c49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445850a4a92de147533dc6f758bfe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182b499e177ff39357b7f855ae4821593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5cef6e6f441ea00fd9a5d2186d0ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8684e656f3d44732eb5a11bbf5bf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e627046b44a52eeac813938f20bb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e84e7200bb4a7a7d5ebf8927b694597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7d16dee8f7214140f2ab4edd2a8f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f0e10b408c874d71679c69172c9f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052fc45b8a079d6c56670444ac75b40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf43b207e48e6c22d6275639d26ac32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d451f607a5244e68073ba448986e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ae32e1390b460caa9c3a1eae714d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2bb5a6f1167fe77ea944d7c0dd533604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40510dd0e4ec3570ef553e0b69acb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02de23c9fa3d9549bede3aefa278de1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494763a608062a1608d9032086fae8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ad167847dc3d3550e30cb3d887132608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd4d4bdd9504023e18321a92cc0b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a7daa1e49cf77918b0c8cb830a4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b039179103e435ec6a0d2beca662a30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127b1266f936cba12eba873bbf384dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8d7c6357a1adbaadd4271880903e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89986b2bb9f5b867caa04c53b67671b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce218e75b78b4c0fbeb4336024a48f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91974efdfab3021382f210ebc1bbe226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681d85edd115640815b8fb39ba7bd71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb3bc3e322682d71227fee00fbfde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31011deca66afc789ddf67b7704546619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0de8f7b271c352932d7b3b9e73eaee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83ba6a1939783e9deb1bb50121c765621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7466cad735c93faed48b5567367b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e74a9cccf899f78e57816ce3424b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d478658fde8f5f729124ccec7efc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e9a55222ba253a496013a7042d6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e43f6538b46a56ea1cce1b4f2cd4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d5b4ae71c7a81491c5b85ae29984627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbba433cfe06df78f4b1deb6e86152628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e36995388340e1a0a6b6bcbb5a2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0cc28f9f055549abce5c04b153a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba988ea5adc015ff1f768de8f09baf6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f711ccef3d4230588e96b93bba205c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23b050935dd1160fbd8a1f996885c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246eb679b2b4a544bf4c178412ed2c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e372df5b60614dcf38573f3c533635635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e1274cfb071b35a548f82941fdee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae8dcc3befb3f01cb189ff5b0040c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5528f59ff3417f82c96a18d7f759f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501c38cdda80c488d62d85e9169484639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f0da9e40d9639fafa3bd2437a4bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3650e5e42a31a4a6cfa102f06a44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607068891e8625321760b770795699642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8be7a1f8a3c6a5834213bc11eadb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aafeca1bd5373b484c185294119263644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64d232744bf7bbd3dc625646009cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a9b198bd7608108cb173c5df3a3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4f6722f3d3211c6b9bbc1f61111d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1390a11ed77852c5d1f12cc801fea3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b10f18cfdc1c0c11064d4052122841649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82d34cefcc771810b5f812f39ac3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869f5e5f0236bda5a5ab3491873941651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17d52a7615a6989a62a8a665e0c473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41174e08d9dc76fabeba7a505da736653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8585ac3e4883f95eade5d75f8b61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923979330f31d2a7fb74050adeb772a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb73a68287e7425d9792357643bd257656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b78fe897ce9bf42cf906397b8b18cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acfa53d67c67c310232321ac6aa053658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cccf74b5e5ce40cf61607c3f493769659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d593f62ac9749b7daf2dc758fbf04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f11f5131c4702d3b180016b22810661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18b9c8719dfe481a69fd2a9e6f1863662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0635d5a98da745a628ca3adb548c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155f072f81105fd890c4760e0f9665664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d5f7afc56a36f3354e01696fd66c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d838fce3830636ee99e0ba5ff580a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370123299e5e59777998180513e32c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772218f6c52044d3ee03cfff5086ea7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09db1969de44af86e3671566b33e3d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf4d8ea674684be0f7f7f1a8dc3b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2283904a6e49b36d409b19b847a8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec9588957219d3d669f93eafe275c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf60a5983333fd2e22e3b03d32bd52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b594c18cca9d98555c7013532aee5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874283018f14efad38abeb35c061d1fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769d1b93d068088721613c3b4407a68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3eed807126dbf3604880d5d1239d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c1be3a1b8f0d436a13b989185de0678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>