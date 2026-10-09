--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02f92bfff493e3abd0fc15c2869721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d50d89f44819eecf92a1e164aeee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f17f24fd5b422fd555def2426e93503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952320885155bd468d059974ee88d7b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b3d5ecbe604babf0251e1c605a925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b455738378720682adbbd07450b6b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02275df4d51746adde9291df72f417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5cc763b262ba2b1ef8526348fb068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53fe8a4dd6e3f90c931b2fd8be71489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e87679ac15c56431bbadaf3d3f07e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914125d8e428303c5700b8674b7dfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b72644256c69f2047cfa4e788c2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918325b2f7d744fcb822b960f0bf42d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f7088d0aa3ddee8fd3cb7365f15c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc673021c6a6bb5fc2e93d7a78f8f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96db30006890671017d5884eeaf4bf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b1d007ea33f203d8ef3e81c23d0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484036c2f5852430954a864a5872bc0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e928279ba802cf670cb9e2ae85478519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4272976a9a2d639f1393e251badf7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed70cba6ab3dae2a2fbf8a943be80c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18e474b0c6f3399046bf3a0ef3a09322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc60b6d3c242bb5a40db883bf05d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6d3d77cf2a58d85c9c04e8e8085e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26ab2385d06dbb402358d9429c60725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fdc8c1625878e6df2b609f1397d4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206bc678b196b89d44f50838ec9c5d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b50f4540622271dc3d45537c673128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc25e5d63df7007b86e152384ca890729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895605b56da2e00facfbfba3bc0c2fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35355e77ce2f2ec0520c97cf9eae19731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb966b5d742204ea8981960c2429a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d059c5824fc4ff1336ca377e877e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d84cfb26f822c4517479485601a8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1dd730dd7f9aa5b5fbbba7b9163c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01084f7c0c82d1760b4f8b63f93f37d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813462223b80a36dfa6f5ea3e24224b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03895739e8bc845e97cdcee69d96872738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e0162194ad1b9e9ba2eaf9d8622239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05458b4303b5fc9751ec224f08fc0c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ed542f0f901788f1b49d9becef3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749cc3c073bc0423277afc1c3273a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6978317c73eb5e9c2a1a25ff8e97243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77e6e26fd83459249537fa72636f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e944328f2aba6a313b28aa3ae8bab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9f4a41901d1b3ecafc68e32ca4a3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b942fb7a4cff24b0fba932fe038847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae986f8b71ca1bc167e3d536b5c166b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184420fa2a3fe2459882ac332d2315449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c36cc692b3f7919e2b252c2b1b971150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840e072957261e9eda2ab83c50a7fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326cf78397e58a62265b4756ae3e7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47276dac605691610c5943aa9a77b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f25b7d65d46cf9e69ed46007aebd6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065275ffb00f7592561fc9e45a93a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653da70a898ff307f472938846ab07056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef7be48471cc66b484cf7a2c0c2c7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888517563be50582dd86bce383191258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ccd0a2da1a7bdb49f547243ba914559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2dd111992b587694b3b49ee93a19960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d652c1b497f07d1844dd1213270bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fd6834560ca17302fe98c49f1fdac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a4d47071bd2e00fc6d7e4f919779563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75adb178af765e8e224d352253a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfdf661029c890d41f917b178874465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5235d48676ae7695b594b230f8df166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d6204bc26c0b6a424901f711540067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d783fe7520564ab675f728874d0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd892ed4865db4ee6e6db026c6d5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b6dc8112f03416c6a89e718e726c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190d414bba2daa75284194a2acc86a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da153324ef360e58bd5817c00858ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08633eacfee989262e7df40492453873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17879eed9ed4cb1b2d8d4ab01758cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb3ec0908baffb79e0b28928cf5d1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd057ee710bd7ff0ba6e94331f48276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638dd57bd11ae82f7df637b4c0e30ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570770985976c7fb4959de12b04e28e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b6ed433a55ef2fa9d5c4f4123a5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f772e7d0708f7f9a40d61e8c7e13280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf961dc6c60f77f83cf1ada3ad4e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcdbede2175309f5895524ef8affff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976646c45951ba3d2b4370c435a4df1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ff21c34f84877615f6411e7fe99184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b19c99f52224696171037b4b955db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c2fe8cf2f62913103df2c6c34fab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e847810e6f8c7f1ae7197667386d2ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfccfdf51d797867b1addc1d500b0f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b7a9cfc731960c5b48a47282238289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069242bd9b7474e8920698631bcbf3d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f5ccc7cfd7a80b4dd6a06f8d2a6ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e10658fa02dc2f83af9995445dc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f02b9e6cb0f3ef196f36636b4ede93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af181f1915e46a4a9d3e26aee72eff9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e965ad00a9408b7e94b975ee89a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb2404bc43c4fb01b4472f1f5da8de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31308b92a3318a2d99835ca04b1cf3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89275f9f09365d441832eb59f6183f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b6998aa32af3079e860323df389f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a53983b1999dde2b2ce0d93f032a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfd976b3f4186aca91d076cf8fa967101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4538a86dd79fd099e0076cafb0efd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf92d56ab3f2de538dd79fd110280e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578b095acbec82922d862b6a22059f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092af48bc22d5b0b44b156c48f0388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9dce4205f4f51a0a948de12b9013106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fe592f8a806972ec98e55124807e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da33cb5334beb0a052f67cedaadae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841444d13f34209121045ce6002c6914109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a97fb6abd63777120e8e851a76b4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac4a82cd799d4df62c650bf01125c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6e6204c1649d75fecc0bd0e5b600112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1622c67aba8baa4008a9770eea58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5262f301b8d263fd9f4b094b039bd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe2faac5f7e6ae7acfa3ac2e408ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e1f211c39ee5ad19a30a41a508f56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e13ffad0f7c6a0e162f8b46a2fb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0467796490c60b4887d66a529d3adf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eb14a98761fa4dcc83083a94029ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212afeb22aa98a80ab827d593c7c3d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1309a224dd9c38b814817b4611ec0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16c4cd44cc4df043c5e4cd37329ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8968b5ae9aa5d154b45fe5745ab1b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3a019534ec814213865466ad41519124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6b745383bfc2982890987a1bcc7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ec64a2c2843239de6d5c1b8ce739126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc56df0253bcc3df7fa4b84b2392814127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9efb90fed7c3caadf6ffda74275b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee7e78f4eacf5107c9ec585e37fa36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d6a581d3cc611a4aa5659fe19a9e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff6689bce39afaeefbed0209436d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65ca00d0e8e167fddfbebf9ff62a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929de0b0ebd6c62040e43a7e93ba56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ce907f996a74695d42d11e7bcdf99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719309698674b23caa3fc88b73cd6ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d8c15a31f941189811e8407f4a769136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ae24fc2711bb064b92aff4d7bae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f2e4e16d9b07d6958729bd2de0cd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90020f62c4ed7d6746696cd38397dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335c4eef7808a192047692d4cca0450140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b1f061d02bce8a3de56fab5da74c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db06e7e753f3fa3cd805e75e43b8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9e3b02fe7174fa813ebfb3f774e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3845933ca0473b675c28e66e0cf790144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652a37eb03d87eaf237b7175499926145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2bd2f39cd89255c35f7889e61a0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce4da92a972149b11363f799f3a87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2c36b571f9adee3da7765c0fd95e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edb42d975d06fee98086679429caf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa406a32554231bcb3bc0d9dddce90b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b87e6dfbec479d7d2e63ed5ffe42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af56d480a5ce8d02a2ee87ad483d3c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10290678c3c6ae6fd13c61aa96faaf7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d61e3e6aa9ac994ad0ff1675c78ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668764431533217436e51f6ad81b876155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a290774bebb2a0379c840a41cabb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283293ec2452a522528683b2f2a7254f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2156a3a857d60a9f0ffea412de9f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d391e59ec2c037f443ade5c6e137d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec407ace4fb20868b44f7fd311ea9f02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f24b054a03dd6c9a04869333b9c2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d24dad8e1b05eab1bca7fadc2d04e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf92808e3457edbd2dbbaaacd49063163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da1b18a3fddd5d9e0cf53c5eea2b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99998be5721160ae454605ca8dfc8e50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b5157fe11beccca7482c3fe309d86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99f51fa37c18f3772fbd8bb399da2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78ae34fc4d082be53836a3d4e2c24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc38483f253a336ad7d371166f166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c66a95602e9c7eae9e156169d3dc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02251d8bec30f054cceb7bad6c56d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206b108b2fbc0c434423b56ad0297b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc3b73fb5b83d23c899f375409c83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003142bd20a8a5412f8b27265b0df38e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d59badcf3dd121bc50a9b32a09288175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bb2550ca255649a77f814f7532a65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982d662bb72923c932a7f71d3c38fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c39798f08b20005d386de88688fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43240ad2868a6bf0af940770ce894d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacea63f0a61195f4555cb7d8cd8de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae500f39a5075baabe4b46d4227d1aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca71d2b342c1c17c5f0fb205489ac17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d70a831517d6fc054f2d9698b6fcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df81e50bf2481945badf9448f93adf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b972bdcc2d1a25a49df94603eca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1ce111c5312959bc05a4e67cfed6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901fa5630531031b9159d0424cfbdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e6b032eede6eef2356dca37badf68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b23b65a27b5c8947679f7616ea5d0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280ca81f41ef0a8a956d86f13662f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acaa61a3c2174cfb5064854d01b3f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f43a4f82104c8d2603e788c47fc0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278032501410faa673d0274c4f50b61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9d667f61cfec0575cce32a29f255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ea02980113a946da16827668b423f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3548877c2222f3ddb983269d1e87a57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bfec28da688d1ccd8f9b1488b0822197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f019c3ff292473e447bfbaa81417aea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136b29ac1f4c416ce94bd81f76630e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff3b66478de10a43ab253b3b2eb9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f33c9ceaf481effb6ce5743e0fe71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d71a6c469877b18482e50243d68ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75543ab3421f3eddaf87de4ba7433af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7565ab3f4453334ef1bdb93133bade204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74055346ea23dfa451abdd09e0091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8034b6f5e228b6419c46ec595722329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc10c1f472669344e717a29dfd4ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee693f25f4eb631c8dbd7fe29d5974b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f034125ad756a561687fddf940e761209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88751d2df11d804138cd95b90c47a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9713c52d242980bcf6117ee322135211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b66b847d85e49d5cca8f83fc617de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70530988f2a3da8e7892ec767986ad9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548aeea20440d299f0fdc96f23a4e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3846508470e6c65f5d7e36e2168ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b140513b1f44c763552927217f985216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58f4e5071164a4dafda8444a2c0a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdaaaa128d8690fb181f380fb9f156218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a285e743fd7a7c7c7297644d7bcaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634cf79328e70329c2a3c026ea68d7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d548f1df455190b98b4e0c0c6d49a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef6171f48ea0c96c59fd39c17760e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4cd697ee70fbf3d56b8b8e59d80bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c48f702b03bedb5a3b2dc365fba28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f07f29cdd1541c472dec67f736ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad664021076775cb36d636d4154b555226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a93a5022defd9721608a10e57617fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313601a6cf431ec4765cad7489c7dadd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cd7b0dafc8c08127d86184709de2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e822c641a117dd4de24ac9c79faed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca21da55ca651fbb5803cce63bff19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9647ec4217ceec99ae78481bbce019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb7eaa81ba32cbea6805baf8e9317c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b944cb7d0ac8dc481c65740a639c43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037913c46ab700ef91f9688d76a06336235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435748c571a9d2a8fba13f9176c28eee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f9d9a26c8ab5c8ad3f77dd19aacc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238363b5857c8f9d03fe64bdfecbb37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5e615166b4cb599bc9cdbc55c68c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb6f657436d630bbf518f63e88bd8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2630f282cb39e75a28ec762e6ee550e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3e5a6759dce4c60215c1d082c2e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a2c322320688f3703a7106674e667243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708c34b55caff38506f60f462a40e5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c841d1bac1bb95ca1ed945e52126245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89216c3eb8e919be3d7829a10535f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea325bc76294a2b21d03d4132d9c243247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1025f7efdb66ef00f4d1aad2033af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386569ecf6e75408f3cd6355832350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363c113f151463468e957bd0a0c78f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98737dc8a161d0a39ead2e50dc33fe4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3db8c182c3fda49a64808ed9a3500252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af561798ab7463c407fdadde8b0c86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b9cf436921c5e82433f3f8468159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5bcb765235700780909dfb017b96e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d72b781534309738e67d620bc43ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2991c271f13624e50ad70bd99972ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c72a318b516134ddf246a1ec45f7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e644a3bf58bb47356d896e61843e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a46f7e449bfdabda6fee31b73a7af1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a6dfc881e76516188f9038b95fb87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881033ca2e30d2bbf2dcf9c675f365262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b707bc273c99f7afafc6bb51e240a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195a86a339d439d8629f4bd7b6176f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c977e282ce9cb401d6f62e9c3a01ec3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac3946ba9c85227a48de76ba58b953266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf6d793a5a96cfffe90a79f1386c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c965945bb610894a5e7e178183aef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e936415614f91a6351dc4c735b45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8b00a8f528ace47800146d45de39a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b457c2f9909cbb45676d70d732d32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2c53c140c8500daadfe4ca935e58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719b9ac8877b17f33ee364fde3a0bbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7928354af48bfc3e14fab02a996c1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e115b48ae797f5e6b48cbec935a404275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6544925ead415a3caee628e28a9cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e7b5bd08d41ce2e33ef8aa4ba95cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc54eb56e56f23c2cf85515f6b3893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d2073a89031811e7dec16d74e044279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8acafd774263c0e1c6a3fa7359770280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4df54d910c95fc1ae57381df6a361281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f1b1b4f32afa006d04188afb33a6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6e3e0ba24358330f25221069b0a62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27eaf9de86f8f112c8f29802881b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b03fcc880285bd37b08bba0c70c7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c88db210c561523c6235197dae93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d266eefdfc1369e73e71108a49096287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f10c978a0c3bc5eb7cd73bf45908288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718b293792b83a99b4f2c7d6c5ee5fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dbadaeeb2d95ed4174372ed0b07eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a746be2d78548c910bc2e663d2ead291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb67a615ba1bd292edf37abb884a907292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07184c79e3a680bbbede2e452e5cfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787b3d57644eb6921dcc6b996a86b3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a02d3698283b5f02a99f9ce176193e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16831fededace3bc34d9dfe7f1c773296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a98c39894c630a5e354a1674df7bbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f73a6b60e1bbe9cbac33825f01bb82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73581f99e616917ec49accec851acf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60375d99c901e8675174c975aa03e8e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b70af843ab35dac3d4ce6ddc21a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8f69ba3a9e77be1ca3eef7b2bc3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475492aef84cced926b060738b76f313303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15185ae62b62200d3e8e9e4b16da2d46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6356f2c9dcd9fe7f866fbcdc01fb9ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce2ffc374837627ad73e71cb082df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1983857a3e90372d1b30c1cd99426cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbca4277c2a1026b2c2422402aa53c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d8b0a843a9255d738714239a0c3c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f56c584eb1d2843316f8becf43a165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82205bd3d04f0827699b2f111eb0d33d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9762909afd0af0e0e241a28236b76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7bdd26e5f03e1eb85b908aa48f07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f88247daf4fd726d65660b8e51abd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842be7c3204c5ca2e8c6e433855a5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da52a98315f2e33cb89ec3b9e8ff9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98325dfb6422ef68c3b195d96784440d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63b94d8c3c7eac9536a35cd6cb2a87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e3d4724e9412295829c199cac570319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493989b78e7d05a6440735c23ec9409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a2e12a934d48e0b5c9c56b8096819321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a1d48ffb20f458af5530457898b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a208a5217e3a55a5d031b7a963672f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e798a6a941e3ae1d2819981c35499324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158e0547fad0e167b5ecef1fe1a425325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2cef0c034ce1b3b3d706e8531b456326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02938c137a161ddfcef84d8bc23d52c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee13285cb95644f5e1d85fde1d5d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b7af64e3688b1e8810863790d781329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea635d5d4bb73ead029a2eabd2f5db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec3b622f80818e2450e8ca19541d93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b98a7e0782a2728a968c46849ccd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e8d55c8f9b6858fce4cf2b255d2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2b4fd56a391b18ad9e5f10a5c528334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f3ae4448fb4fd151c06be015aa62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eae4a5187452e9a639d10fb6f8f49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc04d3971a0f842cb63211f50c7ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f2db6af8c34954acd2e018123819f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3eb447982b83e9ea3946d0733d2bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724bc0f7f4fe8c0b8e51972043c815c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd050827604c5d0685ad22f8d8d719f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642fea2b9d2f1293d189cb43c3755b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647554cbc7737005cd3e62e43be683343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7803ce857add646cfc86dbe5e9294344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb0e28963f1df557e2abd60cc8118345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae18ab8e07d368d1bfb4f0aa7e268346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061735a7151f735db2e8103a5355c66d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3fb7bfee2442a4f7e87ff5e407707348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c15f3afba82855d4bada3ca3a8009349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335ef33c5bff04f412fbcd80c8e7680350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953877487878853684e9d920e838cfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dac520d9538bb8eca0b1f89760281e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae80a1d44ad8b369522f83bda6b0bd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32857a3fb181325ca32533b123f03e34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5da50d7153abd39a9a619c29e5b54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac9834cc49fd76128066d676d79b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e58b67c4e4dd7ce9274a7489dc5a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3fa8a9e0b0ab24c7d9abe927e92be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9f5dd2d9576bddc5ffa3481d692b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4312d5798cf9c731ec540b49eeeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428506d91ff76374f2fc070d052d65b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd8150332d5a0a11f6c4bb61d4979362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013624b6c11d5676ea913c23afd0c215363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930074e0c94f6ea5df7238cb157f5bfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d4d64a14a0c0779b8510082cd1d8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ade1be2a0198e73c98711a2e9ef1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0926fe08ea849e34641cbfa1d083367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202bd0041594f46b8418da66018ebb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df2aec83b3baf08d57cb0dd2616fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc18569e3e06fddfe7280b63fdedc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee62f2f065be8c92a6be9279ecdfd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b09caf744a39126b87a15b8446255d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852c7221f7cdf9e0197c03b989721a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363157e0f1967068e52b590967c33d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0496cf6f3a8ac9aee723d42e22da39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f570150b50412c3eddbb36b39212376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453bf216945debd2d873098112ad508377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e9951df9cd915bf897fc0d1bc9459378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71d27b51fc62fa93cef5e21ef60bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18e3b703079b6373e59a0d9bbf7d19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d4cc564f255c41f20e54a016ef37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a714c7864fd030e2ffb36896eb8691d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b52ecedb16414416f0c397ea9f090a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4050d48d7fdee1b59b5d9406434f66c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a6106d974b0fe03ea24d08272a17b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff080c19f4c2c0dbd5365e3fadc14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14aa2df6f8d5e7c731ddb19044357b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c743dff09c99b04ea8436acd1b042f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab1308cedcf0e6edc9155c21e4fe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b5cd7c1170ede34a3db1516f7ad6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7c405871c054d6f691d5464fc8ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d979ce0c362e22eb5e8a83ea229c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7490e80be4d48a512734b340e399523393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbcb4ed2bf848120047836e7699b7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8c58f2ff657573ffca217abc60393395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834acc4c951d09b418df1f883539e0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a7016c15bffda56bb3df67c73d63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c673856291d4cd57ca1d30582f31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8514b40ffa701e95b992a2fe8662320399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c49340ef06d63cff25d49755eea81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02bfd3d15c8098641bf1a1aaaf1b4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838ada7c52af31699a48d5515474fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995890f4c4883025726c597fbfc753a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99392eb0f2f5cb2a99993bfb29f1fb23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d37592988bd8810b5c3f0fd1f71cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f8fe0e267a553e08c69ba758e836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76f2177c8a5dc48a00733eafa10b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e5b61262ec1782577d9b78341444408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a3dcf2224fff706227b7e54273015409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf33f335d770d74a6fe0f66707eb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4329bdd8e9849d187275eee21cc5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5252344f7c6e863bdaffd0cc50683412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76de269b367a7d56ff55f05d269af1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03657866ec2eff277917b678537adce8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510891c0b422ded31bcdbac51c52ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f90a4d3f79666335aceee1e6b6f416416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b76b5e8192e56aabbc8d26997e42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a88b826a3b4de58f4dc94965fd50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760c9808df68665fffe1d2aa77aa55a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d9b2c87fe9481387101b9e5fe125420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bac8ed4b4d53d537fdcf07815af6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcceddb1edfb17f24112c1d6891ca1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9cb8ba2bf2dfded0b892031980fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078176b03637f965b81a4b96a76fe53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f8729fdd134991d9c09e221d124b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49341deadec4be8bb871f8f4505f4894426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12ac06b582c4ca2d44c1e14860471427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a3308cf403e1738bd82d96131a86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f6cebe65e573660535fa6b38ab64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036acec6d0f538dd2812b0225f81aa1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddeb73854082cbb31bfd635ca7e352431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed8db7982a3187efd1c585b824e94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee63e71bb7fabf2660e7f6f066f24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563be51d071769752907aaeb1b8c0415434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a5aab119ea234c8202c33bc10b19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f5ba633fa12608801060a4052863436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e023be329a236504c3efd89c368be8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27e19b587b0f84e2ab59b609b2f9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a641ace842b7919baea797408e5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c0a7e9449e2d47890310f9092425440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272756d6d22f53f5b5f25b1ce01c65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4344d734a180a5e7a9c11b3d31b9fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3574dcf21573a21d831d753730dba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5c92f0ec37405808b01cf0c7cd9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e6d6fbd96f35e53b9fb597d40e91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01f7450b5763d2b26c48820bcaeaf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d167ab441371f41a3b95b6ed7770f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdc53bb60a3bbae23026405fdd1e84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbcc603b7e3fada6eaa7c617ac59b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae3073718ee074e7861b7f3094e8fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7a67f7e204e210fc4c7b42bf0dbc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f49174710cf8521148343309fed54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f68bb2eed1d27bfa9d99eb6b60297453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc3fdb79666d705f70a48b19d6ba53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685bc23043dce542e9c068c0c5c46e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721feaba8b3cb860ad96a2da1201de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65823551b21f1e8eb690868e9e9a6481457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d41ec710c80448ff9252d38af8239458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4d7e4aa261eecd3bc103d8d1058c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188049d4dbe7ab65185dc4da120deb62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfef538231dcffbf992879a83127d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063f327dceaadf3d78bffb97576d36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c381865fe279cf5a92abeb5b7fb0f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ee12ac8ee60efa4d9a8493d3df7a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee1768f8214deaa9e089c30fdd20f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c229c90f83d31c0310a58d7122ac3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6868706fc8126425773dceeb0a4aa8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4e3f4eb0d7b7da6d164b21f21e71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d470f429b50eeca6eaa299f75fb8c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ae06cda7fb587924a4aeb1ff9c51c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d601d5ec4e8c4c689ebf9d849bc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba1ff7c603c156d019697eeded958472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46cac30bc75a41542a5f48082f4e77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee41f0001b726dec2f30233747986474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944198c6062a35b4d2f49b3d96d2b9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c631a1edac9cc814636fba4cce72869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23316cad02c98461ffb7ceac241f98a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd421f4790433a38a6b9de947b13279478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e42f038ca0784ed6ac64b46f9ae93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb91f6445691662237ccd809fe78e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb679bfb6e512d9422edcf0d843cdf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac2e38914c7a953da4de8d3baba5e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aedd7187fd436d9d38b5bc66ada888483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad01f1f6017bd6f565bf67f7f7af3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e5397462dd77a491a6532f0cfc153485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab065b1893c85e517008f8510d55688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92109e92836419b97737a058a6c02e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175b66df0f8aef5ea9e7b3f46e7f99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa59801ec8d23df4fcce247151780a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb51bfbe606134fa5002e4e02b25b03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222e3545dde48c485e85b90dee3e47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b920f141dba1812872094affa30d67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc221be4c4239ec499ef16876c9fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70bc0d92b17632d6086114f99353d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac43a9b910a868c475792b7d3c656495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af68a23c7f0717dea13e7703d01425496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb75b84c9447969713d885f5f2fe08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad140060c45d671f29c25d4543699460498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d610377001ddc80cbd35e6dcff81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20fda6dc401c0480d545bfbd7e902500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ab52d08fb0bf6f74031e1e1d29db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051da4af014ba7846ba863e36e58d1c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea351c1ccb52756d34079a0cd3ac8299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f678cc50a4d23416be23a93ba5b6de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ea6eee61082cdbddd541be34ab44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384ca7bd52499f8463200cda4252bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111523dedd2c084d0ae8123df05869b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30be894f63ddc2a27821dbd6042415508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad191c7a231b500a6dd5de112e06c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7305d78e734af5ca753aed3cadbd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a25cada39bbed9b57775a4c668fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09f0c8f930fa7172c35caa31f9bc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944e6f618194e550fb6c5cc5dd5c39f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c067ffcb1d2166df9b8597566b3da7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105587c2bd0ebbdb2578e772740f3bce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bced4c7740374b238845e380cf8d47e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcdd8e4846dc0e546717b5d8bc189f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390439a44833e9264a5dd4531f87781518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9068900a1f80d68973b34610859f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5ed172436eecbb941e57a25f1c55b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da95839c82eb6581a8becc1edfdef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797083d64c75e10bc8080945c668f1be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd2c08cc44e92ea4ad69c04fc95328523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bf27bef7dabb53c85e8d191f59674524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373624f7a450b391224677307950972525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e9d57cbc8f492ca175add56aea45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10eb422eddfa1773c3fec79fa5d090527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803cc8cf37f72b2ebbcfd0004d3465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ceb4c7d1fec0405529cddcd74e78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe1f4b09d225f526c01478101cd3de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cebd1e3699359cf506de2f55168023531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480b00a6ca26b9c11e1c3fb276cc9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300219281aae52ae256bac40424e426533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b774d9522c64231d966b499644743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928ca88552f9b3431b036f35023918535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba45644d8b8aac316d826cf32f597536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e91446766e98e3d69690e8176eff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd533d03c79c6cea0088a5b91bd5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd9f3ede9099cd643fa7f1257a484e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708b4eb054035796ebee0ef3926621c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd9e07160a5d3619b9f06597d16a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad32bfc3ec4aa0d22c6149e71ca6205542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158c492ec39d1c20122c1faa9aa24f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3517dcf87a2de437932d32de1f3cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997b8a184e8ff7b6f183bc2568a629545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eae80fc6b00d4e6cc171058fed8f5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8826e6b8d35a1d274a37d7200849547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e7a61354d8bc7e9d73645df33c38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625f728c081efe1171a47a56d98409d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a90b232845661a0dc85d670935620a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73a163873dbe98d89a8d1fa6b41753551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74effe6f181d8361a5051f1e29e310552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b0608b24993ef095a84d4f8926414553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f70637b2078bdaa721dc797078f7b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466d10b5e95777050540b4021f276a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a23a4b01ef14ceba915eb3ff3d1da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb5eb384a9c783185fad2e00b3f5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d25344e5dc98be9fbca3b228388c58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86418596f2dc41eef1f73450011631a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55791cc392c0600733e6e70f699d04a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4506faef2060f9931a8aa76f4ced274561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd80d88f9d97b9d3ac6f8150ab0dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cb2803cbad73379010ad4aaf114fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2d33df843f3d0dcbe68d01d45dd6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe4306c8b93902ee398eaf69d116c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525266276516ca5950aea2502806a09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d2a1f39926e1172eb6f6f962580aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbe1206146d8bad59dcfbd07765ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678d5e18f51acf04e44c1de979b560569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4291aeb2b7f705dfed4d852eaaafe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23745c9fb65002097a1ed995fd1570a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b03b5707c5279ef628552538c7e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde525b0a3d4038c1796e3c1a5da7ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307c42f2dabe687c583aaffd8b569bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13582ae961b5e998ac426b6c64aa0241575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c67a60e19f3c4f3291aa3a4cafcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6353d1ca0498a1871dc30150f5762577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29f1f5256e3f2b797c087f92e9015578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f54e40683deaecb68138c0731fd96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be218b327ef03f327c9f054b486c03f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4186f1ffe12b2722457821688ec9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76cf78971de12adc4e653e4f41550a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168fac4e97ef724820858ee1e87e74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d15cd86fa33578d45dd82e236a9ef0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577e12cc45936ad9b4d5b2a0500ce30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f1e7be6b3bdb787f824725d71942586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b8d9967b9596fd18faf8102424ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a20bbd7fe4c63bd5cebc8e8fde6ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f23b9d83e96bdd607f0af4a79ff2fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc001916b77ef2e917bb227ae5a5bf8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda58465c7d39ca16438839cc6b9d14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61978cef059d80d05ef11cdf95933aa8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7a5267f73e8ca29426a0be46dcce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1be2077c2e5a17a07f315b53a7f2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd126194d391c648457a54f1b0ca1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fc24f02b564a89801dab4d6e99b66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f9d6df8bf094ab0007e375101f4e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee545fd616e24d1859e92fd2cc7c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629182e63580d77ab04b8dc7d99c2b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7a4c6b97051c55f2d6450a1cd857600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03040719963daf85d10b3b2681a2730601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ab3461f65bc4a363ac6e6f3c4cb50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c68ccce775d203eddba88f8601103603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013478f7331f6ef2c97ea7aee685ab6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5d2a8a030a6c52311866bc65a4202605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175559f082506e90e85ecc046e53b9f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72001b5d5388f71c9b3eae7b8ca1bb0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c962cf6b823f966dbcd3ea7c87d8f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088884741a86aad703f3d0d1963600609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9f298283f47593fba4916fda3c03f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290c6e37c6fe750b5657d44faacbed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61be7bd8219d79832d33a38838a7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ead02e84e99e831a87ddce9cfcd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd9d5a8252a776df67f0213ce4617f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa31b32beb84429be1785422be2b6af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d3b52257da70aaff0acf05d11fea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb092bf5838a3e2776e8adc1c66050617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186efbdd68817c2305fafd454df91e85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de37b9f3abb9f3134ddd27bb1ae9d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9f98ec808a215c03cd590a8e29d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8686aee097017943c3db7bc7ef4e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026f27458d3561af66b8ecc7e0020af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2f13bc19e084627ae7e774d01f016623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96942b0eb2332364acdb19460e84704624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561bcb4936e689488ff2999ac5d366b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f46f0c894119dbbf38b33cb161e64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81128bde218d5e54ed5784f8c604bd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78929eb86a4ff2d119819113fc5a39d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0e51d3e42019b94b20c09f8365208629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00bc5447d689a861e007bc3433f19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf5e0a9c2cc565fa4e8a71bb3e461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e91a744f74593ffbdf0200794fff9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b333034e07a9349bc0083e42f9c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c9bd60fedf1c1f8f5b8eebb28a1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219295348eb75646cbd4b8b8b6573d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb367fab57b9b95cd313f67da9d35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb744aeba6c38aa149a933b892136369637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63db2fedffb1a9aab7cccc7f74621f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61118294cfeb85e885a61e99b756fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236b89c29330cee16e8a2fadbde3ac8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc39a2bb7b25ffdfa0cafad8f366a41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9128ef2a84a0ea33e0a6412dd421642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d1262ea9b80910333a75d751306c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ab3f436bbf5088bd53b3585be243644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab1a87e90cb5bfb024c3596b4e8e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b4625cad3d3c5c8d0b242cfd3da8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86168f7372a4dafaacd7251cea135a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f196c9fa974e3803f4eb7849a84602648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9636a2aca181d5a3bd69a2fb30568ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d0ee9592741373194ced9329df00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156608f2176579b63ca71598182e3935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e391f953aa73e0509de4b379dfac6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e644e6cb26948e64b3100a6a56635c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f63b7f1179f249357284e55298890654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7cbda4f50935e3d2bca96b68b9cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa1922c09dbd3d3bed2711a5e4418d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e06095b39d46a8af5f5b6d16c6742657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e2dbfcc4427e8de1cf1072c64fd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66087ffbf6befbbe8d7ba83a4e99654659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa37fd31efb46a4789001c02d23c8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff03f4f8cb7ba85b459f928163b58b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7029e4b4c3953377854ed33e0a15b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2678d3fed1edd5e93540e4950039c9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc9075374b09c6957951b12c69085b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b6375719cbf497ea29d10dbed6023665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee0a3f2e83e5bf6216c5ef1eabc06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6252472bb60e00b695b5dc818580d8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d7fd8f3323c85e96548df6998d35c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeac0b132a3a6f0da75fd3f6f67ce8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b934904b2846b9a76c9c0ad214944fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccb76af34d3f0bf9e28546a0ef2c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0784b9b2e991641d564d9c1c8ac0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94678ed20aef7b7f91acdc5fda75f1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41a68220f45401816d9191be9ae83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906af3bb50a1b5e4f08155a2d2aab5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01959503c58473ab15e9e5d58176b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fac1c48b67c5a636816fe344ea1a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951df2db6ff9b6ed7a324ae34eed19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db0a2ce152c1f97894cf0e62cae27f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7292c6b373023080f19fee8bc3d95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5de33f816374549a0c37b9ad4d330681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aeece01c1e472495cc5fe8aa7a45c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdae7eb9865b981cb56c3a4d1806df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b52cffe3fed76c4d6375aedfe79f32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5ebf39ff7d629a3d1e9591acddb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746aaa7c6a7e833a58cca1a86aebe21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f117bca15ce98a160f4092dbddecde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb333458c92c6b901889b5eede29597688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e62755878ab9ce13f5b4600bb3f12c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed86ff07615efe5a25febffa56183690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efca1e56409d48f20c5e1ab8cfd9da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80a957f241b4154cd14c8960cdbeef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204942c7afab5cada329fef97f224ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a1efa5e39b757ef3bd2ee25340fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902bd5cfea74be765a6795ba0fb3d14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a89626f3055c993a8b5091b16213a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854cfec7ac21a71067ce197d2d58aeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e64ec07beeb06866b2465e21a87d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235894d9dd0cb8d197d07ee4f90f2573699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a58a8e20c76f6d628640e17f649f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bfa62241a06574d599d0422d50b66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3578783fc5f5fa49e64b0e1d4e909fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff260573702a39970646e5f4137e313703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f5a17c1b0e25114ce2bbd762dd5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886419065983d800d51ad98352d6f334705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f9abb017f06493d26efe6b4566f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909da039231c2205b5b1bb407a06594707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed246251059a403f958afdea441c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606ece0716a7f1485c3a1a22dcdb5f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9353b248010880bb1adf9c0865000e710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964cfca1ddae9c806810f6e75c08a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a17f2979f09483bf80c2c7d87bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f31bcb0c6bab85e9db262d02ab70103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076016f9c4852cf1a020acf55c747064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b660290c5a10a0eb274edb2a13b283b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccada1f8e5fd749c336b8d7ddde9d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bead2cf5ffada7b835922528b30707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f4383a4fcf5c90bc54a36c109e1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30710ecf88302b0a81e331ad9a4fee39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72491df75565112c51deffaf9834b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3415275203372ac3733186ededbeeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64efd93276c6a3ead27814aa6fba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd1e63bae01afba6921dc7585d0fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc8635fdab695521aabc990923606f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078305ab8869e95a018f219612bf955415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b8ad0f6916d855366e36a087fb8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc55413ea9e20fe004bac975e5b93617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb27b7ff636dae86f9630d3abe67818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db4e5ca37e4cac1dc33cfc73887a6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd24fdec5f860ae0903494514599bd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb4b6b29a26b06a7d67889d3de5fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23345541e432a926a9e6ff90435c8b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e712c7cf5b26350d711ce01b155bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd8a0eaa719cd899dfa564c06d86324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cc8e5c80af36e179437931a26ff9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da0582a3af782638598116082f5c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703989d08360295cdda91177d255a1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c955cc9331e3725a59110615a53a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeae73d319e82fb55f54137de467d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cbe7ac337b0c65bd081313672085030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312950915e2723a751a7bc29fb2040a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262ae5b9e6f88c79d8381352706a8fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95f805793582888607bf5a8bef3a2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f5b4e1e393ec1c0d2599997cb13d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce24760c28ccd6ea28851f46dee9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af95d05e04f8568e6a82b2f7d0a1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b5a79187761cb4892bb19fb42dde737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f70c45909b51ac3dfb021c9dd54a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce1b4272a987e5ec9453970bd2a2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50336addb0e4809d960bbc5cf99e90a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693c77801a829232d3eee14bbe642a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343a74b206a5a4c4db17eb61a957bab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ce80bf44f1c8f2130ba5efa0adbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15cd6ad757c2d3b0ea9e71d8ec49944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe35f3c1554a88434647d394e6e28d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc597fafcb41b8416befb8292c04646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d9aec612b2d28392ed709ad170ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593858de4065d3271a0cf521afe94f5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d9a64432bb09a3e25969d2ad942d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac7e09db7a4f5a4e23f1fcdc75fea050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901999f9874dbb2bcc1fde15a34f45e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152385bdd9e7e64b9d4790d8a01646b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f557ae6dfa61d5ed816f1db7f7976c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2613d7a704d053140ef87fad744ac054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50f9d60c8455a6335ab481145031255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5aab7a69731b96beae0b83ba3572c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c2c4fa3d9e5fa0b5ebc9bef9db89157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0dda829f7ed6fb8bf749db873934b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77442c2a53f2a20fd66bc98f2c8068e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405412607e6a7f78ffd862bb69d1264460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bede6d0862761299b33c2c385065861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ddddfe1526694b097ab9255885a3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056c10f4f874671800d18e824418ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d36e80cf7823e2ab29c108bfa36a6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1840b755d18b4a9691fb1348c3287165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1774a3d84e2d48afa30d1f7023100766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb00775e919a0a6735ea321a60cece767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd59c25896b7f45705e1e4d99390468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034203663734ae51457fb9917a7c1fe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a420d72a29e99e7fda40ef552eb5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec9724a4060a2705048eaf2065ef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04005083b0919e2c624573f95dcaddc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335f4d622099615f272b3801f6db65f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c85bb8b0f6cabc91d13cacd822f7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd406448402986fdb1aab7c71d773d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00d21172ed6ad88ef53e57a35ae3ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb14260d5b7b342ae62cbc64c5ec777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce04d2df3d9241be5e376475bebb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7c3bfcd6ffdc2d208d451d6c9b39f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad385481d912bc7582ec8de7082e5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d0cc922496b18b2b2de5b1a08a61781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4049f9970c5418e953333ff2dcf70282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2012c4fc9670951d80f3fa2dde1bf9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c35441088ddfb9d0ae9b50db9f5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb2ea67aa5005ce0eb3571a1f24a6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4902900268aacf34b61bed6dfb44a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc0584d3a29f27813000b2e015ce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364976e9ef2cefd0d905e0251129ff1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5b97d676d0053a13adcb400f3081189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8efe4c516b2054acd9eed3c4c2a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04979b0cbcfd3a435c48fab53432251d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29458a493cb8c72107af507c06f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382954ea63548afc0ccd8ecc54a6db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91292f80fb6df862ffb6af8b29bfd2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972f9e662dd6f7637b0c2c306a6cf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6288bc0181beadd92c27983e3fd4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06460035225be9d8f308995ee2c8cee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b76f25aba04f931f55c4e100c9b7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd28d1a33de9fdf7bafde4ddaaa40899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ce10e55fac6557b153fbe14f39366100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f4a275292fa19fd2697be5f5d8320101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a18a7c39554ce7d172d45f053b0b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b6251c4ae4398fe2a2e4f59d6e404103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab7fdfdd8860419723b315f98b15d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8230fd95780a9541e86aa0ad73c12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f165567a1140d816a144cae9831411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c83d66be7d393b24d2636c93fdec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61185126adcfcf0fbd9bae44fd2e95db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed11ef0602c6fcab4aa0535db5776109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd70798300d474641357830c06660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8db491ba8feb58a007aabda4ed8be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d590bb6fcd3ab4f14e331b4f67c15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4580b228b837e924c5fd276621fc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6ae63757794f951953c47e1ad4a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a951ca6f0d980fd003ba2044426b42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e776f2bd90bf98394808fb0a6f650a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd5bff1f476998e3e30c5ad41e9fdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca3b32ab2f5531d5dc7bc82ed89037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735c21e8731bf9afe08b6e115604512119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc8e5101e59d574e6ec1f7bb336f8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9f592ff9c51ee57ad1439df45abe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf7b01facd789c9d02480f6c2eef5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214f4199a890e6e27cc6d087da64a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e74f0e5902a997c715e71e5a068c57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2ac5076f69ba1f46ce83bd90c914125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0709d5cc374943267fe6597834457e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060e73a99ef7c9f97bc72c23c79b37e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ad74a9849d380a2431f43ae9bbcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c12c9c1a3403455c39b304049fff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29742a530d32fe9fdc32402e29efcf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4eaea10b30ead588327289183f6e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68091e6e5e5fd7c94f84a488aa617da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de320e281205ffe7f4da0a63f6cdbd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbc5de3f727b9834f1949b28fcca7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae05b10841b6f67064da8501302e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac384b838a7f9953975376d3e4d70e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b647cb5321c01c9d0073390ef5c7e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c25dc7bfff1a55427c608a597e7ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff88ff8aff5241333c2b7c3d2ef2c28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ca3e09f90c8954c1013284b8befc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8149acbeeb4d63b8cf0eee013e359141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1acf787ad2b7d22af967042f2099e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248d5199407468c5d37b7e93aa754de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc96510bdcf27e915760a5f163837e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f808d7cf9e1da9dde18e5ca5ea9c1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f6611ec3f29fcaf636eb02346e06f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed1f7997e81834e03a417c4e47caed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0438e47c646ef61780bf289d2e2f65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbac12562cd4423d8858336dee5fb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491501e04975fe176066a81be8e7ede4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f58679cbc141f08468be69181880151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26694c27d5d1ec243059a6c181c8f316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a586380f22f84eadbff664d20c5e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268289cb17782214101c7e99de1d5b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c7b4fa4ddf0bef5a7f338a6cd4f18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459671a6da4e304a122b53b1e19859156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16feba21eea9016f42f3bcf01f70c15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15bdcf154803f47c316f7e056d21ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda7210076ac91bda41d2fdc6d7e76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a691498297f1bce6783ffc44cd78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ead9900d682176e7063dd21589690161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5465ec4a3c20553dc3163f964d1ab16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a307faaabe9bed1058ee9a15f0b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2baf2cae90fbe48cfb842a4dc298a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba12da873afdde35eefa998137fd979165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d783fb9d685e8007ecd742c7361ae2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e19c50a1eaf48f1a570a8edaaed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7f7a5c12637c8323fde6e58f7b650168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9805ca377bc9f726b3f4305d562a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9526ef1414192d19619759f3f4ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705790238d323dcf3cef084e25328d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51daee4718957c38ecd0378bdfd3b0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5b73195b014e825f870cb3bcc6f6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2938b4349e09669b75cdcc21f4f34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e22bfcec15198c7a8f321e280caa2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb5551c2c47874cf7f1dee0a9248c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce35c24318c485fee2e5fe6a34824177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ee2c84d96fbf9e0dfda9001a51cb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc4d5cecc6eaaaf42f55251fd8105179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa8eff6c17667c314d7c393f7fbd1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694dac795128e6a2b667f2935f8d18c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233088f2060a0b484427dfe1e25bfbcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c44910133f4226099093d3bd06870183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e57db2cb8efdc67d2c284d8f56d88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c3b1003e260c90dc27011123cde7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33384777c5e1449901ff8f2325d04c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2689ddbd4a45cfe75b3971132de4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eac5919906ef53d7ca0ab90c73a25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8f7ab6be36690b3fbbca77c2629b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09fdb143eb33dbe44101b502a9f1a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14999a10f41d70de77081b38b3ebbbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c282883921dd466c6a1f90e8c2cb9fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be11dc96e57b710d0891b66e3585cd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4d7433b44f8e3def4faf8e9f1684a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d9548fe335a684a8faf1f3448c218195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c49f3262967937049c3b61fee261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740169e977e8078f805b26725aea6e35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6169e1133530ad98fcdbb16b1e346198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086acd4e3ddb5fb37c63ee12c22d0382199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137eba1df9c417ca7d04c23a02d100b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e0001f8a758e7a330b774d9a4032201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e75e24a6e8b9899287a30823a367e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a48246d41f69c9b9a5f2296142b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead3f8b94400654a74414e38a30aa10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628547dd947ceb53edb60be650ed229205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae52959bde08c9d62045efbc03b40f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592599aa287d4f8788108d433e358f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a00e9aec3962b85bc73a54e2c8d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff46fdc678cc7d587ccfd94b216cb58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b57e70bcd49ad87adb89923156fa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f300c8ebbebc52f395283deca2b3e66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a073d40587cc47fa02be7b6e16abd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071c7aaeda1e728a7ddc74f83fa6946213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355081db7789b1f224552525f1ca9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41d49917946268eb8e6c1999c0e1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b263bf2bf0704b6cfc760b3e6317745216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b708411bcb92e9042a5b6d30b765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984e49a03bb9fb1512423d148de5848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56bbd21eea44f8b381d220a475804a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d5f0ce315c9341facf58c7c6162b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb46e941ca30f7a425d428bd2dafc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6026f1ae08ca3b6dd43faba9271c479222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a8bbd1aa9fcebb3ba69d487c44f42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd124da53eef41fcdace436f67ccd31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88fb0aaa20a52f2f4596e6488ce7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ebb9c6f841cc1fa03733d4f66ec9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7b7baf8b89a39755a16e796d09a82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ad7746bc5ed3bdde9a13a32f070c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea406a7e70b0756c62e52ca08bc1ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4095d2d1454f6be60baf4c5dd59f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a6d909a2441bc0bc203a37b4a3821231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e9b95ab3b3d5b51abaa81dc492e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5de821b125241757d7ecf805f8f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a816909e757323d80d44fdb421d6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2b1e9c5915d469cafec5bf114e4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b680cf2d5e4ab9a0fa3daad169ee1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302ef74f65ef83acfc5be7f366ada88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d91f3e5d060eb222d3e5e15e4a1984238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f100b96a37dab5546ee85b1556af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee338d7d799cc66bce36faf918879737240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787215f95705c0c92db666e02a36ea3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602c805ef4d3aefcadf58e7330a5360242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464384f94e35f4f6b44d7ca2552575243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bdafa020d0565fedcc936597e4d33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8f6febaea1112ce2ee9911daf30d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3342aa81c5c9622365c2783b76612c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce0b35cd3ea8801c1a95058fae666a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683fcc54052a0b5a8c526ec8330c11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01dd366d327ea08649ca04342a1e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b38925b683b897814ee25859d36e3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345c6ce0f67c93efc32f1d6bab4e2ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e070a26d42171d32260c2ea3a361252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6f52d1ade9d874747b1fb28f53a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3908a8ee574146c2ebbcc8d4b3eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c410cd74a0dc3604347ef4aa3cde1aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43a292ec4e431827530c9b6df27f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9164ed43468d0fc9cd1aa27f1aec8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6ec9831636da7e1a3086a3570df2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae999a3db9694f05f12c434f4f9063259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18b5b2aed558be4ddcc9fc3f4cacd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125445bfc9f0fc3330995da389dcb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bbb01f038dc2d62bd56cb81054e66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6f9d1f674297c4394929b82dc9805263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e3ec4d0c18544ca4af207c50cee5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf9a979b253967852140a4a8b85be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273620348c60704f6643cbd6aa38b7a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42996585e85edd9ad95b42c0c882e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206879c2e432d36144a48e08d7313c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b71e4ed884302e5dff0de7767a5147269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab8c814f4173d087cb46b5633a79b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426692c3470a094523205c4e63359175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e67b3f92c7af41784fecd594c67d85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b33e7dc1a7eb69cb3ba8e993430c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf57e3535f2f20754f537fe473f61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae51bdd518bc4f51db3ebdf3c4b4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fecf05254468ff9da6816297112ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163488f6db5e7f10bd6d88304bf860277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a973838f318bf1b7b1f145f3accf3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba2d31e986200036f99d8bc69208a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029c766b5a586c98d0f0f8bdf1a396280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065db4439eef8faef7def32a7e37209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd01e8b9f1d6a32f11638d8635a702282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52272084e919f70d309fc8690206c11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17735584c01bca6738f84c0c99e29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b37881b2dd1e56cba1ce085dea026285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f513c201536cb0ad18490b061ad369286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f488d2757ed3050e8efc17081e177287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f62ec2f9ce0993e612f0f394869c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21545845b3118db71b1a783a7d227102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0803afb0fb8fe41bd1b321acc6e6a58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f60eafb3e87644ec62a581c23d9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9f0a9d79adb73d4116d9019fcbfac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914fc30b638b5c360fa24908c50f8bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820e9303f5cfa1db841563ceab49290294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6511616c96d85489c29f6f7a364e87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bdda5ea37e261e1e2f50aba4f2d44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d294cbd1e36e2b926284b2d9e6974c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76693a9495b8d392a83017106d256298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e298a947e37a3fea6a4ecb2cc19c107299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920585a567b1979f0322200a7a17183300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74d1c4d7a8a48a6a521c7501e8673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c6c38bf637835392af7739649a4b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de8d13eae3b9d70480ce38dab6b813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf51b24f0079cab340e7e90fec623304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e793a01cbad4882fe44bae457667305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf0ad1caed485bb0395ec278a31b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade627b0025c4f38a8e1b4fb9a567d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906abac0873a8de1e0a5ba25a33dfff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b1698545a4eb530b449e99f0af2f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079f92ce5547b4d668d18f7ded32caa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a7e7e84e923ea85579d08382191e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc7db6eb7afea167f8b556cbaeadd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1f97413abcb69564b7f2b22fa078e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9aff0de312c196dee60c2978af198314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf817e3cb63be22a0dd36b5056387ebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602e86dfd1d866316792edbc00e0fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406f77154272d0707f1a514badd9029317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1849df45d8c88c545746434083d38f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208bf5ea9c25e3eeb5c6c06a206ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512732daf3c44ae8923810f06655dc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701922ab29e5d94c5bc1a42749b9173321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dddcc0a4ff92a55ef90417fb7d003322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a928222c8627e3324adeae4749518323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106416fceffe96a99e48edee91d58219324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032cd64146821f96a7f9d50a0d54b59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892202180c28493e9962713dcd3260c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422166a7b0d6c5a314ef10b9d706840327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209d7ed14b7bdf259097101112d08d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348897e940dd527b34865f535c2f50f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d558de1682ef0fc8e550b9cac3956330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a0293c207fde20537c8f4e2951b6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af86f20b12f3e8ac9e7e66571e975da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da86adfd7d16768d91a3ebede13fa61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27f5d879c1d0668e9573536163600334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4b0c8a380993d812b325af4ce2cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331681743c11bf60210975831b4e62d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a9121ad14827295050a82e8a07af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed16e0dd81ea4af2dc3731928c92ab1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdc451347bd3068a6db96c1b9a8753339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb0a92ab04ac38275fa3035cd34fd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc68f4704c01a9236a9ebf9638256e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50b9f94b0915eb5801c512107ded7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f040beb6bf7f892cd388ba1649e38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff64da978323a8d42b8e40dcab2993344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb67b6f849374bd6247f1d4a6cdec1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354e4f1d0e1894e1f7c13144dbda57c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7e61020dd1c5c1d18131cabfa2e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d200e427747a585009390dc01c85e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a0628be40777ff08dbb3c9aa64a45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6af83b574c80270e7b84be44b1bca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a11c5009fd708f60385ca14a661d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ea5f2d49c97652e6e04596979876f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb67703743349ee74840e527a96e1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed989c0dcecbba929c5f0c73fc6b019b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c2b12d0b1d46fc1d9ecc660576cae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1bb442aaacb5f0e3a3fdbf4b2db9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51daae5a8809f147976153fa445efb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b98c67a4fc0ad7955e469b956175358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b368ef0902151bf6805a73abc0470359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fb658cebde8a0a0f65d2bf5fefc3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1e63f1cff1d7e7566131ae85553a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8809d388faf06a5bb74fb6869a854362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e34698602a11673600cfcb59ce6d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4ba82a5a1d238103186b02dff4fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caaac8a0ee05aa273d95785bfa52cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3416f623d55bb497d6600d60fd592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa926e8921b1c969536cac1326d86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59dd7e467cb5a8cc133fe59d50b3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810d8e2ec211729c705821aea075e03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d81c7122012384cb18e3d2dab8010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d2e04920db29a97ce52e05291a08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b3a919cedddc174e08e90ee284cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8065c26e8f96b0862d50c0f9dbf2f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78440718b0a34bd787b7f8be01619744374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3143f5285e1f1efaf8bc4509447826f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfc07023e38f1217cbd5e2ca3e4cb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476ed26c07a44311be13b1b9f68cda6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7201822ddaff067319aab5e6fd3d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d8eea1cd65ac9c202a15cfd2a412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2519f0313f665ee92778650461fbcbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03764a3f9701570371cf378852af8b09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca09d8e9ca2979db6965972f0a8b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e46f13f30d9ba7222dc405eb3ff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c367ac5e7346d4e3e5543c6f1284384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f5061560bc9ba18a7982cdacc6e58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1562f9b27fe9c59bde2a652c3ae5d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4ed710140b6a89ab5fc91e353c31e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3965e9814b307aac1e7e93daa0f076388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4f75c127c13eda6aff90977709a04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33433009a6ec2db5c26934b254845c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2c9b142cc4aa90c03ccfd1d2b2c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50365b8cd90b4dfb7a61a27794b9d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b56bf04a1b8a3bac807f6a815083c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1256740b8cbb28a6948fad29686b46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e50e3f799184ecc5b65481667fe48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b16db5340f9c42959076c22d28fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fad8080272a3a0ad3195805204b36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a220499d96debcadc3fe040034342398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be6a950f9ffe94ed0f71b744251d57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993620fd4ad830922790e6d7b4a4d82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360de909cb0317215cb65a091d0474401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85395e20bcdffc151a31e5085eb242402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55f19a304e2cd3e03dae4e6821ffa1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e79ebef5ec8795640f929673669f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e89a307624a941f6b570f4cac6dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b3f9cc6d34f0edbdbc1a96f0cb94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5fb25624372c858130388429d448f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f11cbc5268a92473e0e4373ddb0f9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df643dced66b20c2f6d4abf8c950f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2989d676e62f075fe31a8affe65a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433477caf58a1d631ebf5fce6ccc6ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dee8626abad0dcc2a75c9f2aac9f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986b2bc1309a8cccf3df25c87f26f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa48a552f36056b3c7ce06364f922e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb3b2d549e4b4d2b2238b5a42f3eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705e2d33c07375717b438a06a2c20e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25010c70e77aa39243ed944a80f87221417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c029c54250d55886fa759f157331dbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff845fd92497606b0ecfd1da4d0924419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288263b236c2c197e2b98bce5ed07090420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b0d2589f942eeb3a33403ba165de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf9c150b8a4bac4c6d7d0ed388d435422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67eeb991a8509db8d0dfb215179eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754ec185d7b7a311bc40964769980c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcc9e6048b29a96b79f6ce86c8018425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a99a372eb4f741363badc4a55dc3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d563ea77c8816b8cd6f3a09fe439427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ac64909151ab18eaa9c90e597840428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b77855dd9e30a0b0f39f6aec3926429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f9711356af8e16a9223275ce5474430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b77ca79047ff4385865bb8d1952a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3d0eda6a615d48928d731b08a868432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7bfabdc2af8c6a88a76f8e116529e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7e803403c1b2d0a226bfad47969cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb76ca7ca46e77751bc2a87551303c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5abaab1df9e2b7e0e3a4aaf625bb34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4869927c387cac362edead8ecd237437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8156426abf381a0e516a62dd89387438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8004d36eff2dd121086d1f2c9d5959439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76367f56c476d851d599f7d664e61b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4257c81726d33ec3718eebe67a4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec676802e546d0540744bb61bc2c0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e26bf127f6fd817b72ed3bbaad2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc3495be72c3aa025f828326f6a12f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dcf3913e4fc2cf82693f6882f754b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c79c89d0cedd4e3c52a253d23ae71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acf732902eca47a9b5fa8f3ccbb400447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf866973fe8b51800b9fdea3dabba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771dd37d44189e3403164efabe9e5bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1f712a6adeacea76315f2bb377d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a7eb4c41a70b752bfe3ed6bc0f2aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc369b4bfc2f6e96981c3f7e9554e55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5353ef0a6547aa1d20dd654016f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36addad6de1c1b1b64dcb1f512b01319454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07d57c6e72906c5bdf925aafd1feb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380187fac9337dc86750f81d697ae1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275405efc68e7525ae969b994e8a06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4336bbe5fdf37377be4d7302e156458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac415833f7d2c84dd670b6b26c626ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a82d0daea43c30a4ca92ed70ee0a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cefeb4bb4bdae5c9828e73f476406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc9f365c5d9f1404dd9988716b441462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aaf4bf49455befdf91a739b9cff55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647235713049b056d8f64d8ec74115464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d52f0968b322f7f8a84197fc5b976c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb9e223e21b3c76189a26cf5a19bd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed719e64ca98a896e7be0826ef600fe8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e92b57a5588dd60e2a0cf74b6ea32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b1db0255b734ee4fc568ad974c0fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06616e37f0a868e505018578145a7202470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b305c034e4f13bbf9ad927c7c562d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6129a8fb43f19b973df3ac254cb3cba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3daba7957df663ad45f58c5e0f5b68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672b8ab407c3c94c7890fb813d48604474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583245dd8662c2c52de21413ef515b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f0309d2ee65c6474295511af601e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dafeef79bac70e1568ca6d9e98416477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12662fddfea61234a1656c40e039c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9aac1aee0843bda4344e2e1898eab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1219baf1f26bbcc1d7823f6914e48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472486cf02f14b6b185ee12db0e7481481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dcc6ba4f75059b963a6fb716ee1e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb969e881c79f8ffff98e2b1563c875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febdbd12971209beb16672b38c7a294484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a4fb5575574b6bd8b62a75f8c9ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa641b2d571b21783a4e20272cbad0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f4078bfa520828f1c3c36d7984ea6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee86d358cba18985f4bf9b87c9a48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06310eb76203becd0f108b9c1d474c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697c3225e5b028bfa134d5d43065a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355747d163149f0fa2ff4bd7fcb90987491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f0d4b757537f872de3ea30988272492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739979f59284fcd9d0487f21aeb7713f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f531ae750481f33013b9f510baf6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad9755fb16278e3a5675b26aef425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dd2d9f130c713790d1e6512097874496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cedd1ec447bc7b470507b906453f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3ba8b6b35e569fc59d365e650441498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db10ddbaaf3d7afc90f746e4ba057499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dbe07aa192e1894d317dc5f61f48c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777de4c8ef4dec241bc8d150ae0eb9d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff06d9815c2f0b12538923ac4ef4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc791cc16343c3db5330a0a7fe5e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89802d35e9d448e85b465bbcc21d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc701addd8141bb7fed43d1867c91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307355208766e072187a1e9e037c2b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2400cefaae2d513a5424df7103523507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f388b8debca92f4702aa3399615bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c0bb205a5672f09c4ec80e7aa45cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccff55e8c5d333dbebdc9873a1456e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4912e1dd3bc013089520adb283375d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610da6159435fd9858a121e9e0194141512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33f9d5dfaee0364a7152ae33b9bccd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae5f22d8e2299d9c346586e2f35d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159fa74efa1303e29702f446f0fa1ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931715fdd645e5a5a1cda0d263714e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60948808dd522bb23acbc3e4947066ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26aa0d884d933a32a66c60e42fc1d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eec3a5a91d2e527c857048b1f0a06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382c92ddee6a4df29df88899886055520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e59e3e31ba3f211da264bcd4d89f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ad7978936263eaad89bbdf313db4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63481e2be2bf51a79c2d77eeacbcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ef63412c3b2e945605a6ecc793d8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbad0a96a7e72c69803f0ac493d5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a608acb4fa309adc6a11e981d8783526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9049a1e05c402652226085850e0f3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a87ed4d96a38ee2277aed18df28b46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17723af24309e2e7e8d4d3daa6d81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b647f54e9a1e0b9ca68bbca49bb474530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a1c0bcd527848bfefcd497d15a904531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dc84922e9fd3c36a73a9d9f247a16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a2aa8a20ceffc3c165c548550986533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639403824a9943abfc2328f9367a725c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e8703973a31b2775762814143652535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314a57534fe577d1e2ea2a28ad4580536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373d7806379e3cdaeb9b9212114ce50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78f3ee410946acddd2587e65bc7d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1dfbc987475ea05d226432105f6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c915959b82d473ecc3366cb2b96a02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be108307fd14dbed5f1f28e465aaaf98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df2e2856e581a479af080770188ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa03e846fd328d4239ffefb08dcb8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735051fe93411b2e860e51a330f073544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42bc974bd17c055da607a1943a0e5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954cdf025dafedf6d934c419b118bec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3afbdc32017f70f9ee96c5f97443f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe637fff4563488b51bb600032878548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe48fd9e54d6665053fd1fdee22126f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc963c53a3c44e4e4f4c6c96f6ae5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2942eb40ebb631134600385f69630551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a33abca8c46cece0b80b500602d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d42e5884faba598f57dff64c0517553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cffc5759fd46f6a9167b1381e1721554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42222276df6e02bafbbf3644f23e13f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e0a89e81561adbb4f3a7619b8aa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57498b9b0a0ff1a12027ec0cbb270c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5077c2e480c66a3fed3a0a13f1e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b28ed80a9cb139dd6b1ebc031441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7a575b5433579c974d0c67879825560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8df56c567091830e446749f0b2f15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913dd02d3dbccf1b77c8f72c684e90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f4cf96976ff1147c1144f253e7d3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52509d04ba251dcdccc770a6a79c11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865012c0770ef30c78c97450f9944e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5dbc3b3d641d460d736ab2712627d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd24fff7150b8bb4bbb3a7efc42b7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938801b8136327e0d62e10f30b9f70f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b0df1d0160a8a9449b68a51a9ef3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd0c8ff8a12e50f5d7b9f97125a510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57113c2ecbbeb603137f11e536eeb3c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1a59925e3d9cac5c888c3e23791d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec3746b4feb06dcde2002d9aa6638573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc02ff674f8eada90ec839a9fd6cac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94870e784cf5f75b562be8a2e74a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b75d828b71684b342e1c514ac23a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357a685a0128f4c01ba85ac4341b82d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac57cbaeb9b21badecfb6cc4144366578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5acade88831e497a21e9e49562d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c7a4b6c197eacfaecc2413ab8a5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c2f26580d170376671e293a6049f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a12cc2792b385268ff172678a7472582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95baed03e1d7380467e8b4767d42e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486f2584b237e5db98c21685b73e76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fd80fe0d4f56e1e0817be4540ae87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25cde968aabf98f83dba1011634fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f6ae0150fa877212962332d5793c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003878029804140efdfe0e6c29b3074588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb6461f7ea0b484df7aaace4bfa0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e79685ff3c870c7059eface01feca2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48c123fecc99bc7babfb8e9e2124be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c9c33977c3aa43a011ea54872f0a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799032b2ec763d7cf85d86794db7a66b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b5e218b175cf8645430d9838ee2e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf345dca0ef36199e983d3bc8541d65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b293cdc5c1a9c74f7895ed3ba12a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158add1149edcf94d54b407e8facfad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9a94720e02830b86963a0df0b8e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240444085b7f62a9f81aabe7a1ee05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486553929f8a0b928faede0a814603600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fca5a38dcc77fbdac4970c33cee0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45ab1dba005741c96772ab1281457602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332ac64c4424f2a267fed7e0f48133a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284d854592a36f45d09a517cff3f6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbfaa8b252fe8d198df05926c8b2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78352d448e4264ce3f949440549c4e1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77378eaa26a2552ab59f4d6c248dc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bc3de60ab9f7759775a5b967bc8c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d2c3ab224ae7c5ec0b3d8c05a1643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eda8bd60e1c06c9617e6c01be6251610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f2568f138a03d078c466a9847d113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a77b6e27ec7ca0b920706e1f9d35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dcb7b700b1560a284cf4c0b53b0a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f8ae3b79231515a405d4636dc27b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4048ea4545e5875ef7c5a5148be5b6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921af4e81d22eff49b851beaa05c5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34189f8ae50bf472570757578431eb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d04a8e268da954a98cb76f84d159618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ee345ea184d31b21a7dd60e8761e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006527bfd43a7e7fa1c7a2461faf086620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b4f1c32c47b976c93f5deea98a639621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac36e636ead388a6fe9ab6bf266bdd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88a3313ae3fa32e66dc2f02ab8c1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac4c391b2dc44cb673eea2afb0a0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93ba3fcb2fdf5d51a29f2ff618192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d019d9ab5c03e38dc40bb55e2e034cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0b5c87b9cc8eb7fc46278afaf395627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ffcd7af36ba57602207ed9a52c21b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801cebd9cddb3a7a5c9aa7e1e2ed357629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf9a6d436864932b38de4b9828dc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beb8e87ffcf294f20a05ab7b9b5701631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f6b5e47434cf22dd1d1d1bff176f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f693751c370a8aa0cb83099e8168e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ce50813df23586eec4618605967e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd8d8f8b53e351aec9ef8b16b903a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e1e2f4ab72355a4189798b7a3522636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd3a9e8a4b9f9562ba54197adcfc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66a357fd189672ece5250e249d6a88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484409a31c51aa28600ec87178ce2a83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083850dd3a9a0f63fc28a0170c1e600640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca731906ba7e4dd140c810db08ede8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4270b4e609016e8c1c6c0c769062daa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a026622f1c3543114e4380c6cae5b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ea39864a42dfe846a2be37d80f23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97df665fa028cd64fef5d82e03aa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119b21077b70b0a066e21b84cdfc68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c2c71f71ab85e2fefbf0b7e61d2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecad23f5e51835289c9fae8dfb64a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7419c9f0f1dd4e3a196ab846f3efda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34ea51bba2bfd03f5f5679f06d820b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfefadf0607aa4237cfdd7eca339c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac886f34744ec6762cd7cfdc766f0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc4d213ccb665c44cb36052c5a7c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec016890bb957440bb1ea21395f13c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64d94e71ea9d4ef7ab1b3c699c54e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74690e6cdc2d959afef23c28b5469c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4db4d2ef6f1eb6e906ad6e1961fba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a7e9df7d924684a0dc2df4992db27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e567661f8a2282cfecdb1c0705e8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0f961f5c24690711b765cc39f930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5e91712314fd0d2d12f5e477bd3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed2c3077e53df35188796de485fc0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fd16eb0f247d82e85008abc26e9f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3496f633bf05e85f57252bfed84d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aae0f8b3b821db060783d3a8e5fb64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a94a717d5270ba68920c3a2536907666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1dfc173f50225ca324af44941bf2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49d440b867a67fb0ed21033f5b89e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da0845f5e0689e9ea029460601511669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88621b9335d9465f46132700304e07a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f2b42b9c1be51b20d961c52760425671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793880db871ce19958a00b27200815a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f8b95722b14f8d7b683bce3935ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d08587e5f5f6a795630ac05b83dba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843ecf8700e410a75dd8047b237142675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c4e09c3686ba26dfa0521a842e0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c103fe36772d7bb69ba89f79953c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9d85df56ef0b3f5a9b6489eecd254678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124e12f004a6d337a3e347b9943151a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd6cbc17b075b09f013d3e39836cbd680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>