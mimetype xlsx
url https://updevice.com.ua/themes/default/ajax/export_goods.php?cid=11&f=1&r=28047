--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d77276e5be8b4d74fdd5e0de4fb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0858c3e222cb4c743b5002f3b8632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d191cfde5839c68ae209dc4f55473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f55ecee7a129db4eca177b297cb164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad988cd0c8845e326df99526ee912c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4577d36cbef50555baf6a3e959c336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0131e4a1795416aac79ae4c79282377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56939190c4d075d053a647a41dae73b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c803dee9c7ef08836d711efbc42709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79965deb36ba16e92684d5b79dfbfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989271f52c287f9ab0fedb3e10fb19511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff81bb463267fe4001a876f1f409eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c738936abd5dccc40b816613005413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924632e1d48b76990ac0fc0810f6e01714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28516f27b6cc1bc386c601f9a787e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5017d491263225458f0df27932549e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d43447df0b90c2384a44fe0612e4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea359aeae7a5ae5becd3ca8bfd2f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aad5f9dce021078609feaa0f27e8d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe1d46f0cd45d5272dfc75c276014a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a85e405cf22761247382990aaec321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728928c37a455267cf536a20faa8e3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28162ef2f05140fe5bc22659ab4839b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cacaa71a7d7f09bfb7de8d585114e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab78313e62d4fcfad07a977d58ca3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33728581d9e389f6878e81ec29d4e8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf5b93c2720ad4d5ff4d933d26703027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60306898655bdda517fa013c16ac8bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479bc3c4ad00489d7a93e27a71d909829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06cb552a2d9f7b134fc81f2ae5f6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff548897a4be6b730552a8060bb7fb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27b14063be1a0b21f6786badc875d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af7e479acbdd7d9bdbd9014875321233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc9fd094454795f6212ab418edcd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2927b9001c7b82f4ea7b7d129d8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aee41d6bc16724de174cde8b3a70b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e9be747f7c049230d22ba63915d4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1e8b79e5efed587d5d67fcbe2e3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b657552f1d5c9e6d9ac3432b43ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64e37caa7d05f5be68380189e96f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed2e04254a9f660e7e515e963e64f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a39791275c7e870c1329866909d82242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650bb0b227360fb76047dccf2a2c1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4bb4721bf70625bbf0466c8a7038344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48d4eb6457ef3028a3477768e810445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8892f5a038a53c3d2f76864c4275ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113b9ace4d53833b1cf36c299aa4a0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab607edb97d181150edd9277e7b3d2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcecb33a854b636e3221ec3bf6d32549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a486a2b8399da6257e15a8e69b7fc8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ab9aa5122930afe3844d83bb3ea0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a79e9e61f7a06a0c12f5b82bda67952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e1191e0f9fdabce601917eb79a0a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5569937282490ab8187089d005b0c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa74f80010359ef55ca61b941a691e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa0a330e4561915a555e8cb2afd8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f5817ad9613abf8d92c82a419df557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec722811e1824f742a644cd825850f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7350ff4564e00d5f3b43bfae44c6a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4017dac3bd4bbca79eb13ed4fa1e8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bbab716b91f11d901ed8761ca456661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14323b0916c81d1b8cc942365fcc57ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b7da16d797b2f33ca77c3d4ee83863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbdf7ce6ee60be96fa0de655c3d09b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a16376f6f0b8e4ca93b014fbae5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe7fe16223ac70b9cb975a2d466b0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c86ab97e47b8479132e02a9ea8e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2387db7c7778172574c11c2ac637768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96ec21f6193780a95e206e524b58269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496028875b658136fbf7679999f0092d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e323fe67153824ed45cbd765bfb4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc881c9c706ff78221d4b52ccd782e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0884fb525ed189153412dfb52234e1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2785667d199c7d7aecc0b5c8b1c66874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2209b3fd4f144f0903006c8e887875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c76fbf122a7fc1d0059a3369e85076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df168e4393202241d5eaf617f59f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe7caf63326cde1bb99fd247a4a5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dca5373edb7da2ecb4ca13ffe18ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f8ebaad2f28b612c6ed2098c0a2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16ee48a875932eb54891142b28a6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37932664180ea680028bddee24b3b0e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0790a08a2d638470e41626a4a4620e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8480ecfd000ca6d4ce3f3f2ba4dadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d1ae96e2f1ed9111ef3c9bf6a22a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aeb1f219c581e9227cecb28fd70f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c29543dce9cfdb1b2ec09bd01ae6f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabaf4224d3de722ac9d645155d3bc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cba2673a03a2f85afcc9310d7ff0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22f5d3198f9313b6bbe48a2fb4010090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3bdfc46c1cd8cc4b940ab312ceb4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb862130927b15efbe941c9101ce27292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0224012aac72732cf4fd3c78afa4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a65b07bac2c28053d3b3d97623e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f88bfbf90057041d0d27a884bb2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6e17d7559df95d241036e6e2f6d7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c36946aa651ce444112ceb48194ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e16062accdd4d5a3dc6c8e4e07ceb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92aba8e96691a10aba52cd1bcca7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c166ff2ba67b5f01accc5471e90e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b35f8d38de3eb88eee9d240ed8a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c068bdfae3e18291d63cd3deca2448f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803876a3010c49bbb4d3a94565a76801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4bfed194cb6ee183f545268fe7c81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb781b283d8d801ea902f07456b6201105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e98eea6e846a9115f75ba6fcff751106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834246abecc06f5df6a59409a31a240107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dfab46f537c8bf759f6002ded3561108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e770229755edce5105aedc8d5be4f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9a73360f3e0ba0d571c58b9e3fbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2bc992d20240f9e368005cdeafaa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aded8017d396d0f5cb8dcf2a40e6e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d568ac1e6cba0d1712ca9c08120d52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c313be860fc819de0fb44b3a6366c13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab18798b06f9e6547af1ead950d989115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce18610830afcbbe471e4abf22467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789f202578358f6738f6d23aebc3e4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297ceaac094ecf643ff17c946fa766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9cf4fd4beedcd053aa48a68b96f7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d035d8660a32134a386a496f6774120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9e9be989ed905df844328a7e9c9dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1efebb8b565bef411684626dde0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e004c85bfba07141de34b1e55cf533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39920871f20bfe51038d597e7b22060124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2d8de67769bd07daed56b1c488c75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e148dc5acd0640c522671eefd23d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49bf0580d8618cb55e5d07d154ca1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948a800f745cf52fb1c7c63b18c3829128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4f7c53fd62151b5fba4d6f4bf87f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44f00c78778033329330801ed2591130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70a7072fe892181e48610311f22119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05705a940c3e0de78b1e1b96ec138b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d81687884a60f3db54442762fce4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d129aa96b039f9dc03401f8a8e75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235481a1584359e1b13068a9451954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760334940425cee5d9a719f549377f61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d262630b30a23fb552cad5e14800e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d6428783b445f1116cfe888a3bd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed53905d1a3749839235fe78c79d94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d087844773ee9fae7a057ef146069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665012a82651159b0b49220a9d0853e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf0a187354af9d9010a1690c5b39a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1dfea3599b83a5e7e1f8093092e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fb711601345238f753644ce10d67b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601a81dbb1e8c5e0eacbd9ce7409fd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcadaa7e08d8f96f75c0559dad558d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad76f257689ec15594f5a85db175e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652843f677eac3495404270e215a9094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdebe6f3cb478067988ad51e70c924e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a254dd8bd1df586d67fe2066e608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435249693ecfba1ec190b13fe100071151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82947ef5a023d3979474eeefa1b1f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d258511d49d7106df72ddfdae106cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35178e1413b7e0438cf66c4085569bdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50d083e67139bc163b1eb0149f761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b44296767f97615b7f2a852f7c0018156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ecff2078f4e88c09463c6b2e712d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b22559ff67cd8017a9899e53fbc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc48c72f2441f8ad3b0fcaec0e4b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ae04c33e887bdf80d0930f8b5ef4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaef1f4cc648995fd3897c6ecdbf89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4736932f4ce5c243b17f1996fbeb23c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa82026ea83e2d59d6bf190f7644d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b2b27a3ecebfc3d82b1410d2da85f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c43613470e723d86d046269dc663d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3db76aa915374f1aadaa92d15e83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced988eb56fdba1f46162877b7ddb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89c238b139dca5c4e11832d14181f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242410a98db7457fa611f1e1a3fb137169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83cc96d99f0b7c218eb507c390ab5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a5ce1cab249cfd1ac8159aae3cde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0161d04445e69ad2fb336884f3fac54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfecb5775d171f8a0df83e3aff878f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815f25f9c317f8394038e1be7ca9f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48734eeef4d2ee4c1e3da8068bb5313f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f47cabb9a6c13e0d65dfed30df40c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d935ba9020286807a1a0fd0fdd7d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc5f16a016b4b430be2ba900eb9a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29420ef510af0388a24c92ea9d66844179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd100f1d99e327ef897ec8a2d507e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc02c4104bd364c7bca51609bf364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30749c535651ee5f8588b7dccd9aa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2323cad713103ad93b209ce94620b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce045dfe79710cff0d51fc620bbb5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691ad156768740670e4b9fa55cce3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bfe8c8be87b2e59879b01afd53fb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65289e268e08841f07693f985a3bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c73aae5b084e982e43a1c90321e7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f784a3051a49ec639cabf909bf33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78c28b346cbe7f1265afe1d12e1a15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d397da7c3494148ffc9c7e427a6c09e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f5532f81190f7a299ba33168a191192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c2763c3d362110b677bf2bbc446e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c2c0b307c6c92b7633397910fb5b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40292dfb4584540870846dad7488ee3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f3787d2f6ef9e81e497c769c2f2c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f8635bb274cdfcd5f82d18585872197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f31b17b6de7e575d762e199459ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea71fed1590ec62f4a5581a53b460199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b0cda07c31fe2a0f2519f97444a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d8481f5ebe5d2141d27c840cf3f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98becf4cbee6c40cad54de7b9a37115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf4ef9b374dd29287a5f0a103ed54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e5bc0c7f9c8ed8c7879f978dc4f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d157299178f8874afd5800133c7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821579010ff8d3c4dbf960faf44933ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f6069955b411b49cfc2850be6c33a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f71d9c7e016bd8f1cf007a1efae9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b27a709e983517bb670973e655737d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8d2af5d6b139add7050de61be0335210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0fd6de9fb3ead276094cfa2c80180211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07d601fd3e01790b0a66db9f9e81f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd4763472df4c13958a20ec7d19e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273d21aa2d08051eb88f5f38556972214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2158ea5a43c4179332326895dc29e48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ccf73492d7f581acdbae36b5d326216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2485c3ee50108690d28ebc241d83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcb8640f195a84a98c62f57055f5ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a4b92ade8e85baa557309c5045c7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49167ed16f8ebfb3164c71faf26d55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ceb3aad21f60945ada01b8d1ccb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377c90d2df775ed32613f5ca92f8e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13eba1f0d0a00ce56eae9b80baa680223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa74d5fa0706e55b154f8790594294224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677394e599b2733c0cdacaa33c7388e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a9aad0353ba8b09c667756622779b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec647afd6d423be48311f508ed20a4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbc2a2ccd12e39941b1f7ba0a06f64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7ddc70ac796d8ae86323cf7867ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c717c645d43bca0c1122bf22bd6b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a1175a5019bf502cde5e065a896b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076ed0b1264ad4d07b1a974be39b46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb941e5a1b25c08b0709d9d5817694b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb219ffdaeed3edde873709b252971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a2d434ce86407c36d2e29ec9cd08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d452a65427403e8cc1deec0a9eb0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecbfc92da9af41ff60589aa1122915237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14e1e685e3fff6aacb28a1d94f08f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6a3f39595e49a199ea133eca9b8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a00330c8f6b2f51e10fcc8cbf0abd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a7a94088ad9c3a22253049b6d185241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345192d30131abd00e8cc90f3f987d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa870e796f496ba32ed5921479ae039b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b2b9e44e2d99b17ed212090653149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752e2fba536069f23723dfb9ec2486245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9a4b2a8db51bf172670dd0c7d052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40e510361b72a13711f6d1352711a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2ed238e045917bda1dfac11b13b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dddeb54cce3610213ac50e148a6569249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a610c8e88486dd78381e72cd8e1288250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbd8d4eddb72f0dc6df62bfa66c23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd1b65bff555d2479f1e0baa59bb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e79f9cdd03ec9b38137cce24e13c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453723951423f101eeaf67d1110dab84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6a43b37797347e8f61f91f103d6fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ff98c99369480ae844924efb0bfc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c52b25d00556a3cde3d69b1158a55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b3c36fd6f77b4aae7d8f3c3acc4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8371799a37ddd71318642d1aec207c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d3d177a54e04e0293abaf5d9bf9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9f7daecd0c31106f3f7716dafda0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537bafb64a4d83c6ce6cc17692d391d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1676c398fcb18194730844d3b19c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98851c9c5708be98320960599b983830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76408e2b180ab7def3480479a0aebd26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107439445739bff0e64447e7ebf28a01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa1ca524b969088f44af27a1475782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1cb78580ea05ddcf515f4d9198ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230df8959050e9770abc6a8e1c13b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a47b2edd513b9105a8e96c980f27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfe46b87291779f9d0c063480093f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09c216442ebc997dcc04914e78c286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5053b6bb351efb7fd0e529d93960f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d99ab7dd103859ba480e70acb7e9f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88982ab2b524295cc3ad3d283aabeb71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38324346fe4d4b3dfbe4a9725669c718276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab106ff7e388cfd14256b2daab4a7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a3746fdaaa6da42cbc7c1277b962278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8580883920f3d2d3fb7c19b9d09e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f6890ef7b93340eefd871399eebe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eaa5be7f04bdca4a25014d4bff8f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b10b9563f7241ee85cec134a294734282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a20c777ec9139d839e98ec143b0cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026105819808cde94f3f3586e2efe11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8fe267a4b216f35992d5c87c8ecec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4773afb48b26f6ef2e90b6c23b3f85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43848ae3057c4897ecbf8a5f98f8e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac7d6892ba5de747c29e52eea22ae2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00521111d60112266371e4d4e2b347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f777f3b9d987820050b3d01f49b04c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fdfcec4e15e73f2f243b22956ee8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11119dd58d47388f51654d721087a178292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa9c092c34e3de206cfc9d5fbb0b59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60a37ea7682c932edcdc6e876a7d57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5465b7e74d39752d425ac511f55a6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f40f79d83589d25b9dd4c157a000296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4eccc84ba1355a439e7672e34913dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ea71f41424af383b02cc0721bc133298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765d84170a8ceab8330512b50b836d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972358652c49a088e8a019160817242300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc341175f1b6bc4e743cde7b9e31a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ce9520c5007b08435a969ec196c7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51187b9a2e1dcfc73d9dcd9b3514f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bd6b09055edaf296eb6e48f713294304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670e68c6600b86ee5a49fb6a0b4f29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc303caf3a99b6910389aa55d3c5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a15519dbecb7844bb17a63ee9278ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281041f6af1e1bf5e6f515883266e155308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff0339e6094b065144d94f18270ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251a70eae85648ad0e6bbf4a8e0d93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e47d05c414d13398441a75f22c83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3eda64ef043131115d523951b395312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31339f7199af879b64917246ca86d21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae5730eb4c6037c2285b8dac4eb09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2e7e329f7367603f6dba43f0a08a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db4e0a8fdb8449936cb480518e5778316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e66300bc036227206e4e93f355631b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af680f8b76155757f20cf853bf63b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2609bef0f800f0a537684a93ea93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd436142c4ccc922582088449c89bb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307093f27d4ce930c08d0291c4d746e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaaf93a183e1eb13899a58d90437b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10ccb4684a4834842a68b10e61fa9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c626ab52b370c3279aaadb6d7d4688324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677094e207d47565dade5a145e657545325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c48d610f183595b0c3428fb7e00f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce464a99d1100e7529358ae0aef9f48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f77eca22730ee1ee08327f7ac95e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ca3563cf91ea67b96b92a797d3df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3861f254aa594f140645def32ab11e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acec0aab030929681a35f137c43b719331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9653f57fffa09f9105fee23043d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e93527ae022963c658726acdcdfa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aacc2bf5b72d95a05958e1da26e67d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070bcb635ff6288fb3d94e322fea34c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a978d53b11b536a45ba690d0baeab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c964b397bb0871d3b2b146239816b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aabb7cc494e570f143e7f1a55aaa30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce259b0f50049404e4ac4364ab105aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910dbe64c3045966fae1a98f9859a33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d61a9fd5332dd997cd5fd615e4f74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9abfd722622be5021c8b11dd514ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9708654f6a0fe62f91d2b9939b624fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f6e922616e9b09f50632780983b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dba65f8d7c57970cec2b731c137c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955ceffd6543090d3232fc7b484a03f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a58aeb0c3d3b1f18b1ea8d766b4a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18a901266929d1e7c7ede3ae89a10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13df5a2344478fa22758fb1759f407349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de263473d59d87571339f01833c34af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af454294882c4a972e7adb3d919cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093ecfe4f2b36d7c3ecacab84a7266352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817a647103d943d71e116571f5ec92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1613b94152d0a89b3de147770e5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ee5f6114301c5f81ae9b77d95bff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e5359730df311ca8d7a3943bb800356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d83d065bb81c1ed340526a08170bd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346154b045876ba43e145040b3fbe774358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c682fee7c8a37b0dc855964a2645ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27cf45e2c27b80c9849b401176bc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdb93f86a6636cd454e98957d28cce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781014c5746c776bdd44b50ab4e44b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ab831732cfdb328355b7e14297585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f28fa5636d61b46466a6b69cf62ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a3dac1129e1d5715c89c7c88204f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082716151fd780e222cf891e52650e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1917e77d3e9a234f38cef6b54e8af33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713343b40d3af1e62086f7141019061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c82665c9d01531726c18147d78118d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d819f21d84d6f9c7f4fa551de1fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bae47060aff753818a0018b9462c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136cb2f5b910512730637a40949fc96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dcb78b6ef2ae3ecc1629f35753455373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601924948e9bb42b8b3227cf5594156374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35fb7308e630bb0655b22a36fe740375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10e26176eeb3f5c560f89bb81730a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a05ae332d45d1e25e2c2eea56c6946377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de046ec0c5d839750a23ef622fbadc9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70cc0d1c94fcd8dec5659bc4a1fd0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fa880feb7d4d1e402ff996002fe95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0458411a0f232cbe951ea06c2dee12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c5e8bcbdc56f8596253d842b8954382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e822bf9dd063a746216b26dd30a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2ae9a32b641df8f3f5eea1f3187b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2efd17675e8d1a26f2a42a944f087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd6836a493c3279be0303072dff93a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b6baed50e70712c8f1491e720a5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d6239805416f878cb7b646a44e10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd882efc03e2a12d7499146384d64262389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2f2f465920fd3af27482891925ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b6797d2fc57da6ed3218bd656ee42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fadd7896f29b3cc8c1845335b87cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea227239d82be17143205a5a9f141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775f51ee98268a56a6d183ac0be0eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53c9c28f36c3f73d77b6cb6aa8d1e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6574e4a2a7b0f129f295c3b4a47c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b2d0e7e96dac2b0f193ff6765fe1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa100db4e6c6d4cea93584caa6cb97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1553acadd54fc25b4d143ca0e4c272c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570063956e43bcc5acb77cd549bacd47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8625087d9a2db796a164778053a80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f64735ed5fbe829f71dbeb3d1db0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b925ae3274b9d6a6d130d0d5335099403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e12b50deedccb2a2d32faf514d2423404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e929cd45b5ba568427382bf7cff35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c294309c1551755796156afe335190406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a7bb5e557f40cd0437d9ce18bf66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0aeccd83a6bb7b663cd9880e68651408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad24c22b713acb18aa4f9adb088636e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec96e355d193fd6fadcc592e62f7d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0575ab5a55050712a32a12fe5848b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708cd241fbb217c979accd3d4589b57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acac47144fb3ae80c5628ffab262aa7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844be67e883dd42e4d715147a757f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b7f09dcb55df626021a87fc9f238f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725456861876f0b68d753e2de06424d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7318cadbbf08367f18a426bbe64b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34bc1485cc8c8f80a3bda8adfb5629418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe1b9d452e690c010f4813b983ed39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f1b7797eb3198d5ae5d674994d6b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae88bb8ae4391f0a13869db7371d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b978ba50c963f1ac4962f72d6a9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f67764fd6cdd091016a7f3b3e9a25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbdddfafabc9b2360dc24cad0f23bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750494ba078f78b7fcb13b359106032425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8407e1eb283f66a4c20ee87b6ac438f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733717ebfc2e2510d1f85b880fb8b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d1e2cd2692a2b59a0192140c9d85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490840d15e40b8e836d5d46c35298fca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bbd8017720377b2fbbe5678108c5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a21522f7e023dcd8b84b23f40e69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a422b807854d9aa6c919bf356a486432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e594019649cce401cf9ed81f099a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffd8e28306d4a7fda12b391750cb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c97ff3eb93ca8b76ddcfa813b45bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be3eb3f6e61446788dd175a277f6c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e828fbc7e28259f0731913a0f5e9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e2ef7b05c6924fb5739f23e01bfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebfe54f4b880a6d007014313a5f401439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af17d27242079d55648a6a807cddc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6acafe9b2adf023284cff34fe8dea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832aefc8cb076bbf9209df490fca7ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e49c92d291c05952495f321bae6141443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de147e667a183938bf19d6ad68f7bcef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf5c0641bfe6b506bb70b7769d947445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500f876b8618193bab0c7ce291c57a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c646c7e532ac35cb9f40c1a404d464447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190505cdb977fe73a8a16e07918e98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f005c8d42964f20da2d4022f1b85fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdba24d6c75c8474ee8a75802c8d72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b486bdc5086c56f892b4c4eb2c43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae267dd6efe8370904a5c8943c6860452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aeaeb3dfed501f5fa59e20a287441453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e13806f48d09fe804ae3a464da33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47f3de477c57a9fd3f4dfb041cdb20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69846a92fe78263b7a5a0610643cc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651670aaf7411f9c10816e88cb3ec4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dc9ac5c9692844ea07f63a31158d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c1cb12621858225b32ece4cf6d3bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9e7ffc44d2367222e719b5e7f6bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5326c03712aec8a71a4262e7e8fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6659bb8b063252d71ad395fd4580462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f8b207d33812b155100eecfa3353e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e09e6b4ca4eeea134beace66ff3f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b32a924ddfe20f11d52adf681112b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e09f978fe7fc7ead7a1e511461e9ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11676ee4911544abed27ab5b347eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f12adf683eb82a95bdaced487ec51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee167e0f65c13137cc9a4acbb8856469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1fd632a673d1de9f1f5681e4e06b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d0721825f4347741084d06c92dda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6864ec9bc33c7692bab3c8f42572049472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963033521a2471146ad90d09207284e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ee12d288a00a7ef4295dcdbd0646474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050cfad5885c384d7f8ceb7c84e1fef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893c7f793c0b34ae605f142a0c33eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3f6deaf165b7732dbf7d002ee290477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3c3f20df5712f38893d6ac1616151478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ac2108d6d80c7e883c4875ab43e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a7ca2753ebd4c616d8d893237e0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626897c5d31340bb7bcf55c94b8e319f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0cb8c46f275848f392752fc27f56e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c66e2a55538a1d1b7820279638e9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff375be0ad5937de55063faaf8be93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2dd1a3a8184306e7b13c542736cfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d0968570afca84bbe7d328ca3e7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedbbdfd2391c58ad3a83a1d7bfb5b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b55bef65d72e75ca981a5ac72289e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb8d90b7b7f07482255a5019deb9f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb353055445d64755052f822a44206490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4017161179290cec8c86d55390332491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca3cc604d86972bee149aef7b80b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681c8b50703d9e5c8a30389e50d268f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9df2eed30476ec38228a9e2b3b1185494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b85b8ace931cc29d7dfb1daf7dfeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec8d594de769bcdc4576fa1b94848c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa463f181b3439f43cf3fff6b789f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6a33bd46a8412ae95510acae12aca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238f78d96e21763c2b070f242711d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7239f4a681cd9d446403ae0c51c07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a43312505e5598771f76aa53fcfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2bb7e971a21a586de4e81381c351502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b487a23ef1682f8ab86b71e3d805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56722211f25b7f7010f494ab5223a7f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3e10b19da465ff649746ffdc1a10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2868cf8b8b47e11988dd52c95b83630506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ff3af590c2c7f04ca5268268a6ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a73a86880886a7c39a514590e94f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a42d5592de81dc077418f0613a64a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc318f25c65e09be38d99b643df5ef36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268d5d5ffbcdfe52783ac1b11fcf96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad0f1c3d98854787f80f68064ddf97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d4c00f54fe839a1c14d0f6c11723513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bfde41aabc018f78e75d37f207f08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3c812a6d359b5858c16ef8f503fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed47300c03b25b99646f165547c5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b681c84d8bcf4115393ecaf2bc1d5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614c0601515b58570da0733ebf1d5dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695c86f35c22b00752de622f5f0ce1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e632a2b707e24c824d1fc2f83fdebc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ba771f61b29b85a1992cd2d752ab5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91837a3bc1e9a7ef4a205ac8dd4bdb82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1949778a01d668b89bcdb62ef01d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e49d0835ccdc9ec73b049683ad7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95727c4dffc7b973ed3e7bb4987b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179987154fcfdbcadfb1aec0e95157f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3763532d691d50cb6f043f51a104527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbcda7ed7e376d4a6ee7c7a2cdff04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb0cbfbdaedfe94ad09a66899542a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf61b80ff63bd9e3038066f702a11f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438e86e2dac1dbbb7330831d58e5e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24230e54f96b1a5b1b88868e6939535b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586319afef3041deea0f5f8707b56ed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b761fd3b7365515c94d3fb9069e5aa6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fad9f5be8d5a71d9f4e8cf7c59363535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e358c631bc36758b55cbb9ed9e824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b799644066198fcfaa98a12c5d4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87c308d96d4499aaeae851e1b70e8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a836025a54c53d2263483caf61bdb13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2288ccfaa1047a50ff340531d5295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa38004b244f26c02110cc54e4a82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ced41d07c7a341efba8fb2e1c321542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef5af96001dfc584e5a849d97768e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1275af8334db36a783d1c39861641b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe65466fded1cacd62143b7812e009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f712312c6419ee11b445a51f1bd1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff616a8738b02f0793561ada2430e409547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33a1da9f147ab9642a40a1f3947678548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e586d23e1e2d300bce5531d2bf355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfebdfcd89c62501978f41ecb97ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a1fe5501a2e8d0e40e8739e61c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854934c5c105a86c855b18515e1b3dac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759d64016fe05d8b9dbf3259d4236f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd44b90b45f4c15764e6bae1d4f52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f563188b49fae6c2d3526d805ecdcf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c23305677539d3cf1b33b4557dca69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9f85ec509660cda412f2c1e77661557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa0dcf8fbeec8073611c1be9294d4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0160bfafbcb0e0e04fb6d6683bbbae4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1d65740a5efe984dd7ff34323205560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10cc07401d6d8fb92b01cb030da9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d13c7fdeca133ad33d7bdfd6c4e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9755a9cf0d922318881e9d250ff6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d2f7b003b6979e12776d29eb16b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc668872d9175f68c3fb91a979d41072565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacdf2c48b6b673bc1d19091520fffa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a975f5827b82d0c17258ff9c24a7b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73402ef73d35f139fe6d9b82d9838f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099590aabb594aa44425c5c400d82a92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d683baeb218f518679580278ae2395570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a57afaef3bcf7b29e834059942a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60330956568764bdc92dd70b10abf062572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0052f74eaa8ddff10fab8f25fcc967573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e276940f600a5f1de28728b0d6811574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b3e7438ce934304e52fc8dd16a5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624183342118fefbe5bb04ead34932576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e5d5c85847be36d3a15c11281f9ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1ba9b36c66a787d32900f94d9e39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17031e6b9db8bd1831e9902fdaa812579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d045b6eb90ce3fdbbf73ad943be53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813373ec4a289a22e22b864590cf5a46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925361d6743a4e34aa070d57d9ff052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca32c5461de4f852bc5b4d04ca31c6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae2803b965b50b269da493bf8b7f0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372cdd7602fbd0cce5d516a7d62b31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ed78c63f3ab49e62543ba733a1f19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753cdb8c0b99fa0b09ac369de5b4c5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a26bb0bd2c5778bb56057c6f0954588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b82be32112c413766d77732a59db7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3f8e64db11aaf9c45d94badcd5d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5df45c83f2ae38b4762f459a5fe3af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb14f7699abc07d6b08500ce4af9cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7badbd4bf7c8fdf4c0ef30d1722b52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb256f16a4b830b417451958aa4ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ce10cc6c5f17d880f3dfb7ab371c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675bfa40bd2cbd9b271b5d2f1d673b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8802198b09a0f7415bc214b7e7b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b268264de3e42da72eddb9eb428478598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b08a39f9fa6e28490adccd8ceb3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c14886ed13aa2906ce4d0d6604a9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405834eda55b74b676a084da03adcb71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726a6b5d7e4d79aa8119e6a9bb7b5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c12abd7b7d49012175a21435969a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69831d958d5ee38750fa619796c6e079604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0c5a559f26de9dbc3ace18da6f3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb4cb77b78f2b2a3336d0a4c783c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd1b4decd9d5a57cce7ad88673d66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e88145c23486f37ed630daa423d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d0f5e87dfd1fb13bbf7a97ad2076609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c2902c29d399b8ba5d9df7f3f12e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c6e2b27d97fc8cb7a45402b3f7e91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9211dce15692b4e89a6925e619f9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890494419a0b874420a702e7ab05368f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902ed07b0b13189eb05a6307052253e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a5e783c62df2a1c4125f6be0bf9bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c45026ed34e4c578fbcf9597f0b89a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19fb2282b3e976c67068a85d17c6d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acba594326adbdb07437e6e2cc564618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b1686856e88bc99f1e90b4847167619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167df79e679a5e51afd807b916efb88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c3288d5f3c8a02354b2357480d65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8afd5aac38161d14b3e3d27e3ec70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde9fc27c4209e6f0b9a9d8f9e6421623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7185968e226875072ec7c056a909cf6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae839273a4ce45e093fdeda984f0ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bf9e1352ee089feea5cef68830b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f181ac506201bcb61258169c457507e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bdb3aacf53f63c33a9b203af142be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766423357fa16fc2f63159a237015f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d229c23e67c85ea0f76926b3d546079630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ca510cb662fef59dcc326bd2dd94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eddb26b02dd4305ba34903b3945ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f1b68b03723d64afa4db9609bf41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f4ab5d9c6f1cbf77964d0e858492634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f286dfee902e54bae3ebdde46acc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6be9f5d4fcd41d38b07b88106e9a5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31f41426c8dcddee152421eb7e963637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f212426ceb7489441b0509b341afe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994aacb2db6b2b0f12e392083a01cc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99c93f3813f9b6b6b468c57c22e986640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175126f21e16a9ab4cb7d879c092c63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96978636ec3b974ac1bb469e52f00f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e0c85688f5110dc9f7822efc8fa9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8252efa73eb7bbb5e7741c179799c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d94a6798a076da4419032e9f60ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82648685913091df43b948164d6d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec025453643a60ae76e983d0f23471647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74ae62bca0f73f46fe76204e13b0a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc087197390fcc3fe754feb1fe640649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab8e2a664bd9bda1ad68a80b4e972650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4a93c11166993d290e0e42d817fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a02dc9df0825f5e528845e39dca9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa13fdded30a617cc1a136a07da989653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c99b3ffcedf23d1e0c4e58035270654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e14724e5f531ebe61dc51a2cfccb5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671c0918bb2543c32cdaa13550dbf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f32195cd6f33804b3a6552789fc4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f931056b9edc905f868e42b665a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf816a3729b69398daf878af22da91b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a11353dceef7afa4d1416125176e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2af82eae18247a99ee8f102370542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962618f5884a1500b2ab520f2ecf2405662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742b1e1b996d5ab81046df50edcfaf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87921e4e307427d122624834af5b626664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a6e6f8a9d6d452ea386efdc99092d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f51cf8f290eb7e3b942bf78d846f20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633171e8a9aa4c39c27244237735e6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d5ab896c96ed4a384f581711ea8af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cac54a886606bf597cdfd5d827f4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba33378cb541fe8d93a13896d8f6b3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ba3c69302c230b19b3f7b91c1e67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857fa1fbc131a7f196e201007bbbbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002439dad94525b30e0143ee069b28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1293d8238e9e26191869bbc615d124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288405b46cbf9a976e835217b193b7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd8c9e304fe100bd98d7ae186a073a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329471e961aee810bdadbc2e4193f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbc803d2cb29bf9c55b83f8c25f8c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae4425602875be8f7a2a9499ad766679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bbe8cb6439e22e90fc0ca42bdf49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f06af2978b4205a4e7aa0d397074bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a3aaa7194d6a38b69ebbce4fbb8c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50386e34b932798666d5fbaec62ff001683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce6114b403c1ae2c3f49cffbf90c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda18e4d434d9993c9d7fde7aaecb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f88d6c29ecb8a22b50a16bdae83504686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68845aa964b6ec0c0ab86b89450a84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39ce9dea69d8a054031780c1dd1b82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c56014ceac33246c6944297cc03f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf13c1bc3247c260acf26fcf5d168a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f616a9462c323ea84bd1b79861e73d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fed32490f7c271de043d6494594928692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca06cf42cfdfa1c4326365a733ba0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e8a702332e249170098eca2ee543f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66cb0d8a48d2f4d75390aa68264ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307275bf39c1b5fe4d9d66b4916a730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f5c40e97fc10f2daa4d829e051f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3b981465af52602fdc189b5663bc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ce1637d5fe219adc01339b11d62f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b77e91c4682cfb496b43324dfdcc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e26e495879a0220a4cd03b5049ab2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04ba5749ba3293d919db07a69274cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a8c43e623db93a875220d0265324703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211250b4a18754063b4033f01c4f71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176c63a7b4f7eb0ed156e60eb46de29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa31cc7664cd6e61ca3bfadaed4288706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0dbd591bbbe7d3985d8051117a8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16405ac640e694334f51dc26f88411708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19609cdf3d62ece8f0d9a7a27392a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387608005003146fc3cea35e34a3d3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaee8c6e9e3843f51224c6709c2b8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaea30a003b72421fd4122d625c4b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec27a6d2e3c4e117c6e787a2830bba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc92bef20d3b2c540fc3185ae0bebe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270e3c9f8d3077c64eb7c381dfbf257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1cb482861e3b5396bad82dd387148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc89782a2e1525721ae5235f834519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1802af43821a6136f36c54b6e95d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e7ff4518b51387d8cd3dac18f81f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1bd6417dc4f49b3512505c7295c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2391f104afd61817489afe265dc1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671d51529287749fb048419fbe8d52114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f764414ed426d8a103a23e0e028a8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14e582650bf52cc798415c8b537e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907f4d8294c6baa781bfb384e480ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d91dc4c8899f4c6d48a45b9ee28ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc70d14123ee8bf499cfea4ee7292c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b6e44e23a133e7117255b834bfeb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69714a3a365b50c39cd48c5db6f1e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85209003103506bbcd91501cb4f8c1d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad5b2e4eb9853ad0d624f7a07830e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efece59bbad3bb4a515838b52786f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fec5e41d9331c2cfe1b73df42268a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be15b25ef1a1c34b97e97f05ae960426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88573890d5f13acb35fea1ba691eebb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e09060d42474006012160fb498ecf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0df69facf304864726df62c76eaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47cf687b7e6bbb3d349760ce74ef3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa09a6c7cc4f903ed989c664c5112b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bcffcbce2ac7ef388b0af2fd46f2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9361b312230e738b8396af72f173cc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267b53ca822ec50ba4f7b4b9368f2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084339992ebc49221aecf33ddb0fb8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d63a3d2a227ac10a34b38ca48be8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb69885f459325b84612008022259c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c695ba22332fdb06204666b1fcc6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74748de93af57e3676fa739ba165cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729081cf0f56546fca4788b0e04ab4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac16c110d9bfa82defcbe82cdc77141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0f3d48a7f85316cfd9320f5ef6d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f3399b3da92655a43007e069eb9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855581b13433c460f65651c7832601044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c17d3ae1f921b15a95c6c9528b63145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832a8f22b207b76aaedeb9baa37e38d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf910c794e0b600a5591411763d60447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c7c9ab8fcbfdd2a8efabb359555c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6ac0b13fdf0ac397991cb1b42a76349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c786e17d92244bcf97f8f035233a75450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030e280fd91e71eda64e3dccf7489e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ef101cf2295b2589d1e14ef38ec452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3333ce28a1a5a18435150285f3e99053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e47ee3e9f809bd6e9fccca1386932154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e450171c5825eaf398cfa5ab72d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadd9b54f3a056076e0d0e8a6a8d7c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957df2632d698e55dd33b64d59743857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe2c5a5a1a693bf37f807b82a325a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489c21b58ef716736300d5beab9f6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7473f9624f45c0340f498a7f57ed3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6884cf06c42ce43a77adb059ec0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561496b582731679e58f615ed7b335c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cbc59103d0be6c64bb71e04ca944f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff4a340cdf817a4069ae1b9923067b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb52e18db6bc3bd75bacf88226c5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae38b440fdb9b39373306f9d2191166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096a10b3afa2d2249f2fe97d5a724667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5018d5a67c0dc9933c90beab8012d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c77014b6d0ecf82846b9ba64b781569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606483e73fd4e1d8a2c926105e0977c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ae8f0c8ff8232de95e6dd106796d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cafc1a459a96db554f4dcfd1b2d5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309a01653e7b4766878db95fb91a3c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174d2e818fbb4948b6847690c97a8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8377b4a67e4ef8d03a900d8e1b44975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54473b4c6662fb8014f5bf115f62eca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398f70c1df8ae22c67a14f692c89fed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467e8c8466f84d738aa205fc7bb47578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653af2d185afc4670ce7ca2588cba779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd194994ac9e801ff5573a283c0ba1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ac4c1ebe53b661d77f47c4b6789581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089302aa3c62213c12b6880c723536ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3a2e28eb6286ed2e6dfd51b80f53483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba1c9bfffe4356e066add6fa9054f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cec524430612cb9b7e44c897187dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416831b3c9be8fc7a58e8725b0e9be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af82b6fc98088b11672709f7f8f72f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff15f8d470ee0b6445bf468fcc9b21e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3fe20d07519961bdb70eeb08dbb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d13563c1fdf7049665fd704b1a4fa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5ff985d9ad635fa60dad755cc4ebe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4b511dbc0336a7b514caf3c190fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b38b38d8649ed8aca63a0caad24193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795fa947c5501edaf0648fe31f109b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03327f36c254b1f80e7f002d01c784795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610831334cb539c4678b67fcb447d9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b1cdafe2835a4c8098f9304a8a4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0a3830774a5c2486311e82a363f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062da865146aa3e10bf5c44ca72bc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053094a7238591d2219c5ff34b9e1cfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5f76369f55f23782b36b7d7b0b80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86b259f2586bb6dbd24ff1db6bf3cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db1871777e691c000ed022cb0bd862103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d938c5e5818bc7e20ba1c8959f52cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1484fe80f74cbaf2efc54af88ad968e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e9b8a0fd1cd17c5edc809f31d813106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d195aad557425ab33f80722442005107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9dfea6b7dc9e5c55adf7eb0028409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc88d742e9adcc54cc807dd717e29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221c9fa117646a5ef137119adf59af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1eaf0ef565d2d22928438ccafb1d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9d649f3b035aa69af5297773ee047112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8097e961b7fc8c736bbd02e2dc4f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e09d8ca99426b11694576f3ac2d3be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808070db35bf8ddbaa0961da735fcace115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a431d17a0cfca7df71d205fff4dde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c774534f3892da6ce72413b2af6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a6576139c9c7f5dd0845289454303118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a74024db3e5f99072946d79eb36aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c1d3dfa3551669b46698197908927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a6c3f6df04dee1670ac839b2a1c9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b170ee0a7b43ad3edef4d8ad7828f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89b3e8b12817a6bdaf4a7699952ce2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8603aeb4edcd5a2d211df61a8a38c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bd0938e8cdc1af1aa9efe328e684125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34d6e0592f747659f4e2783ccb652126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602200ea364c7200cad166cc06952cbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a78f281312a3bdde452c4995d0ad3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47217fc3231f2e93bdfebf3cfeea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138614d326be62399bd1ed759854a800130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce159d102a689ffa72200de7b4119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57be44c7de620a64b26db927522f9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed079f9037a935fc7dc0e4edb9129d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59966d005658347d4bb6113d07e572134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256214597624645261cf226f33d697f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbf03a38141a8a5939169e1443f09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f94754c981a92c7a21cf0b317f4d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a0ed59ebd8a98e3c3576bb7cb4f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0034c11702e1decd85c0c24fae29df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531b3f37cfdc432f87e4712b34f72c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8059d06858a5c20469224a28a5bab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab200c93d83ff25cded541762578b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715307be9ab7f9ac1a116c54ae81f07b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306c3c62d4ba2bc08bd65d22839fcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2bbf3c720d19a63a90dfefcf05e0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab8a3ce1bc5bdafd7649fd1bd31fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277bfed76b60f3fa444d959ed1fd51f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f00a612d32d2edbcfcdad8cfa542d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8661d1a77395838958f8feabed9a5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0f044a55c24b29960fe17e350854150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa099e1ed745cc6c896f6f0a9d7035151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c846c0acdee82fd74fa05ac77c23e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b9e9885b96911462ec077216de9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0ffdcb4950c1ce06a0367a3b11f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b47d7a9f417d988ce49c9a0198a3d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071dd643706a23969af244c12a24ec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e358e140b43476cb21538ae7716ed9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34196f7765badc8475e90c4a4f0cf149158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158f9b7233b28c05999107bff64dcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5424465c498b8366973db0eb3d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c4b665f8310b460e1cd3659e33f06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6bf781a8f52924941378efbd52ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f62354732c4aebc900471cce8c4e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a4dcee84c0aaad85b922e92175752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77b0a9c3a7ceab20d19cf11ac9047165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c15988ec4d2b94853a515d6788e694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc5ce031c2578ba15527a47b58059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be73eeffa2f345a5aebd3d8f6b45953168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b0dde9dae6a7f330571252161911f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516eb2eff2a2a8c1e1ed287407c1a4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d145c2702aea400b8f338f3b7e8eb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf034a52c69bed3bd632de4d997465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f39dea930d8e69c25351049221e45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbcd0891b80fdb3ad210c33882a401174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0ee18713bbabeb645949266679a0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619b4b8275a2821e52a04d8ad1b9d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662734b36404b0667f327380e0e4be26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdfdd9137b26a2b914df74abd8172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c8a568783c24b221a2c5a9fa6f056179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c549e510c12f3fa0b57f220c47797c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcca58a3c5b2a25d1a4ab6e56a4a68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346eba84a4333576c87c453564b1800182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c7d63aaa78e7d389c21a2dfa36d6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a65fc4a72ffa38716074ec144217b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d62300c21a3c3adcb4c308cc825e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fcb443fc0ed7c6c0d30df149fdfa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa44fffaf7ff2b59c1e6cba51c2f65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95feef850f964b8babfb6ae09c789188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771153b1ca087432d073b03dd131c2d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f607ceb7e311a7a083c4edc41d5cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b6d902093217eb83b1695a51617a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617e771c47fb2d1097b11639945ea8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220319a9b247221cbdb4f8556314a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7461ed8fc19db3e435b7c04031e5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dcabe8f57910d476bff229f1af9fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272418d20a2b368b234861380b378a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd0f2f0d5b20d4d290bfb7e923fb57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39c10d9867eafd1e63c09d777fb717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39c4db34450078cd8ba0e99556b93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93019591f45b51a52b4ab8e545d44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21565b233932a2317b18e4ffc293bca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb79e6720bb6b6825882dfa9098ee4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1786a5fe72a3a02096fb2a12c2a1bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b69f03e6ad1ac0592b4c6d49fd45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e834c04749452e7026d0af83714611e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e3780d385b858765277e99156449b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb6a20689969c9de3dfe0c520d8d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dc3d5cf4698cfd7021031045d1fba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348085e7a9f2d9e2a6f6325b56bb8ce0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aad10514efe872beaaea5845bd00a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1fd948eb12c5c476c4f9e8e3a48c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767b8f36e271328b0f497adc3aba32d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8585ad957f02160dfcddef1553dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada723fab5f3a67d07cdf4316d5a8c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b8031b1ca8d058f6ba074df89a975215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b26bb21247b31ea4f65f514bcb1f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851692ef61722f44d2efc25d827c8677217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ab18f30fb70fae41b4b6826a45cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0797f1dbfbd1ee7d13a520fd71f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05777227d157146b7c1b2a6512b3b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f55fabeb2b4bb654470402c46673221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a80af83baf9da1d03e5778ce4c3b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae373b4b5b20d6defd608168cbf32fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5b5e493751fa8984f5a9d487e4f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6402714b626feee4f4dea7157b4104225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442cac2f607f4d9b6c4728345db3c18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6dc245075d649c969f19e7f1f850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e56ee74f2964bea55109c3bd31a8c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398a79e62d0e944491d078159e8029229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068dedb3be5dcbc83e6cd621760589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56577e4bec0b57e72a062f9abaf9227231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3416e3db250de4c4e63d71672272f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97623b8e928c1f10e797b11abe13830233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c850fba62ff2a75823ab268851bab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aafa3bc5e7308a1c86f99e31830751235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6071138d01da33fb816d868e95fbfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29be5dac1eb97857a4030b95e5fb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774b756a00502b706d1a39f2d762f66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e366d685f0e66dd4834e37ad2b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f049480e407854bdfbe8098d0355e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa433763dae8d7ba8fb8d9e4e0e71ad1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac0eb117639866014273250177c78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffcccc5e66ebec73fe64e54281ff41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101f1760b303404327f7ce6da2a6fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee854bf7cfc7f938129f42bdfb4632245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b997b71ea8f82d22f83a7da055b8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845658aa08ccdf34f71cacb8e4a93a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347ae62bdf50e133520bdae3eff96b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ab274d09ba6ad32a6fbd86a264f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d445ef2165e576322f88925c555f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e99a9225ed4e12d3d6dca09f2450251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fa94137baecbca2342331d2980d5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b815a11df8f0eeb482ef200b2b5fa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3414b36bd841d8daf5d2a44ac565e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0362268181cd70790b16ef495659b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a5be3ea87021f85916b77c0cbad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f150f7e2bd9efb65963fe23b56227257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d42b9bd0d2730e00c5cdf9307203258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd2a8934d7b8c3ee33523c4287ccf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff8228c91f7c95856a2ac5eafd476260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531423210ca763d1ea096647edadcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e896118ae861e27f0125d63efe987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882f20135c89277d2f808a40136648263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637fc90b877692593cec78ff0620ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be34f82a59138d2d9fad68e8f2536265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7be452b454e1dd28ecd34d7f1091266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18425ea173a170f77255c28d8ba82c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2994d41ddecd44c92de5797458e804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6510b2963f58877712146241e7677269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170db65f0f1982b06aad8cc4ca5467270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732fdbf916df468997ca21729f112cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25db4925749a170916d6c902846772272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb70b43f630b93d709a11df6266ba9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040cd74dfe2a71bbe0a9c2ac20f36e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe606b625a3cbf6356dd36d26693f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c9cbfe33b2f575b31b97b6ec01c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef965f98aebed2c84c9668a9b6737277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bad50c00c0a7ea242d0ef328d882c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54052cff37d6fe9c20c2c4af87f086279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd3e633a70cd972dec34c3e4d90a36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc372fc586676b2faec98f5ee17ba1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd7c5452ed374c7cf79354f588908282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08ce6e745b822b7e4c6cad75b5a87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb625872fe9d56de2dbd29742da83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2ca47909fb5255793dfdab090daee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d95ca165abe0e0a4ec560de64167286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761aa3788ca081494829f54a061fff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e6b8bbadc2bf34c9765bf87faad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d08c0ef5ef57d3136ba1582dafdb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2132e4e0757b2ed791d2d129583a70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d51127f2a9d71db5622849e1a402b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ce812d0a339463d6c6285f92eff76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436bedd72f801c850d76efce49a53c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f320c8410aa11e05bdda0daafaf83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47474006eeb7c41e7e628db10b897d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec45c5be3a88ced3174abbeb55bdc54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08ee96bbfcd38e112808cbc68bdcd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7aec70ad2218a24f54a51418f29fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397339239489ee41dab0d2797b345b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2b1a0a7b119e4ac22421b7d9f3b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12346efdd3507cdd27bb360d8cb7e4da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cf5d5112dec8d6950da235216f426302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc9c0c103e049e01887d522306ad1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55190c36a7d43107d2aabf1fa484990d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13994ab510eac7a4b4b75c526f7412c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f95fb8269d6ad71b29b195c4b5331306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af89cec23cc79f604fa4f12aec0f7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4deccb8b6f2d8d6d2843e34b9c8c5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c9333fd88e836f117cfdb43bf1af4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479b430bbd0489a088a0d488eef73ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca1597f2ce843d822776fcea63912311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dad0c860b1a605478eeb6d888f42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2451a882771c4998b6d05dcd2740378313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99898dc68ca2cb286d07c7d0f2442c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14630ea4d7dc1a01cda387129992a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed18dee8a26c6389be6de3b3e8cd0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c4edf90101cb11ebd39fd84a54856317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487f6a0b65be6a9397d3072366d3f96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33956e6139040b19c1521f4b8baa0707319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b573cee672e735ca1a4547d3fdac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839766ebda705c93ea6ce607c5e844321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f458b363d584b9942d059a265e004b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d71764c24b02d517c53c034fe883323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30966e07c12a8cbf1b2a87c7904a205f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b874fdaf1ed6c9a46e97d323144f3e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1b1c25f255099ee533604d09435e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573716849a4e19aad8736b5815d1b2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103571e9f560fda8953149c5ae2505ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ac7c5fe5463c815b45e59bf82605329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf26bbf2058c29f6f34004d3c4e766330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ea0a7524f2d43b760c44aedfa088331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6d35a6746c603f9d184340b974107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcde17967664402936c00e6113fc2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648e90c1207d4e323cba7307bc3995334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ed449c71a01612dcd7a9cf13256b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d0a8d7ebfced5e1caf1f0331e1e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a250076882b96dfb5754c473bf49ca7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da0caaaf958ca37d7e71bf7c03857c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8a4c6d525f807972e7e4d7dd64c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870daf73bd5f7b34483b1bf1b92061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854e635481c3948102edea58c79372341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9561ded241916ef112773f4f92706342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c148fce20b620151104bf67c2e6a26f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd607e4ba1d5941a203ccd1305ea9aef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336139d3d39a429ff07039d2ee66f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00a902c70bb65f2e4287a4ef726b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0f290424d2349ce23da5f096e7e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f93ec9c9c711f95a01d0e65cef33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b272b8a8fdc6e84f1364a22be38bc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98402023076b066fc08b616611f7d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409fde94e56d55fb2daf0bd14dcd4b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda0e0418bf1560f5d3b74eeaafe24a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171cd5e03557d7fb3e817e10586c26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ad48270f96a9b8c8958433b3d72d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326017d9e49011311b26a9295dd5390355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8377fbb17d46ebb49a3570f3318cef8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f21d3eb55e5810561eb95900d7337f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc868934d03be4dd38784ff353bc8bb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c422e5e154a147ba681d2f23fa412359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa785434905c1adf135d452df9c81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933496095316560dc1a7278643cf73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9baf6dc75a9da4ceb4119a93814e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2c5e5fdb05ae42861b512ce90b2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7b12fc8fe64e8a135bcd124ded2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b00b249a5f31be2020baaa63ac3d8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeed788abf66ce062523323c661994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021506bbbfe3de304871dc546cb2f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e78c1da276ba2ba3a4b83b09ba2d32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff781b76367ad0a20a4734916f649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b6263caa49e6414dc20673e2b712370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143cba39cf3bc7ab1c12ed123909866371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e47e16918a1f4e8cb82a1f0f591c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b5233808950cea1d7f88b5f1fead5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1703d47e3ef20ff0666313dabaae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1120f78b075b34cd70f528cb8c0172f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e2841356a1b2aedf62d042d0941c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbec3539da9d06c210ab8b19ec8d5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62160bdd9c01c55b4bd60e2406fc3c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe4923c14bace0b1c259bc4b7f330379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8318622c63890b18350206184f621ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a7ef7a9d2d0e9c32b9ef2084d259381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d62958216442a20bd738e4dd1f100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f147ca920d00bcfb6f3641cdea44bc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26fdde85cd512e7495b8e6702c9121384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad00f5e9c48f57f109949532911e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc19e3f5100681da17596cf31c1e63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339444fbef551b6f0745fa0e9fa52f2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f42edd60e1a0729c9d4482cf33e46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c21526013fd9bcd0229ac7638ab9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4d7d5bd1c6b2654ccdb542960b90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4841356464c6977e30958d20bd75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef56cd00b6d5c5ee9f6525c8af533392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95245cdeb49b76de3379802fdd4bc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff18a78ea458b918bf9a4fb901f029394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ad49987a3655c1fd3b061fd9efc5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8028f64b5f80e140054d15158e1b5ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e667ac2601a4fa3d23913fdc29483397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b845218985f1112af734488e379de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184ab66cc9c6513a0d071c329b972a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722499a456fa84da72dee0a131e582b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282300f32f0de731c99882dab1acce7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364906c403179c43e909bc142c0763ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee9ac9f80134e2b73076709d71371403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad98e0de2f611fd30b1fc4b8724a63c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e010a2499035a8b92c1c10cba50270405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35da35b08ae4bf88aa1ab202ff226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6eb678c1dd6edf6ac447eee89c8a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca958ec19d5f12665ad7211e2522e66a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a719b2cc725c98980ab50757dda43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33965a9d82223c6a10a3e748635744b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055babb9e43784997f925d689235ea5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d76e31d37692d7f8ae8ecd1ebbd76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f84aa18b122d2631cdafd5c1fd7d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0000e4e377b8d23ffbc9e203875946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cba12b860c26f5e9fac987cf72948415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dbc9ee1489cedb41bf57a1c20060a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630a68d2e31b5e6d2fbb3b9d3db2b8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04685c3b70ce6b0610df939b1c3ad4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f14a2dbbc15485b75e5b60a8ed51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ec3702de584945794abe1a4593296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6442b7c9a6b62fae31135efd7b7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9560c59851eccae8c6f126a6f349057422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfef1c99258d39394dbeca09c14891423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a19a6b1189623a3d432987539cd2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2158a212a886f3fbd13f2fb0b039e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bc4e74f0537e20130fd2a64e14923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cabd592f67583fc74deca8e3fbe533427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733a780e449addb8cc278479b7a154428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379e4ec6aaf3dc8bb5408aae58050b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a757e4ebb94ab1d2ccd24abbd3717430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aca0019a0310c865a37812debc7d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90374f0b60503ff9d0a14f3398c0e55a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8349bf6caf9e992f5bead7e991e424433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ee4bafe03eafc790ab40e09646cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f6f856d7cc54080b4df969f4ea40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133a6251186ddf415fde07d532b6688436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ba6dca6840b9d871fecfeb90d3a46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338389781ab5638cc65b9ce931d30f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6740668fbb2740d05f8f60490b30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1572268d4e67ce3888a57c930685440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a106ded7d6f0911a8e3aebe89f211be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dae4b308e845b347ea2780b2d720b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2bce7dba38a72d92ce9c369b56705443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62ae2dd016dc0bdfc7a3454874676444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9961d9e79d689034921856779a185d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5fb29fa12a5f3aab20dc976d0079446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55bfea1559735528407eb7c4fd0eea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa5655645053a2f3f61734681a17e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56255170c98c59f062acaf9120de5882449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c4e62d77a751aac657732ddc28b08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7feb3912a4fb12ed29ca719083b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800b4c07819a688f84fca5e43a32c17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8d058c9d901aa3132a36cbce66c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcdf2653b5c31eb39b794d90e2bb77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8333f62beb79b14ba6eac0f7e12cd46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949df40e701565815edd8ee046a2d639456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e9eb86d243e9c95ece3266dac01e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285972385238a2367b07cb2ea04e176458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b651d0c334d76c6b5400c8dd5ea3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06798d439eb20ebf24bc596853c4f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d0279f1a1669b6dbc0a3e4d92f512461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfedfb8518aea02f60a1d1b25151fc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e3a97a590ef2343f9dee1d9bfdb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a9eb5fd69ef07a86a09ca678b1ff4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8040265cc37031c370906e0777706d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75fbe77760db6e0eb66179bc3cec85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f6e9ebf3cc6583b29a1bf0b1f725467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ffd5ff7364f33e538ee49ca37ea4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de3eb1d8d6de7ed7ca24768b2f0d4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf1c665506445e6e85e528c5262e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ac83ba6e7ca1c3a7ec0208debb5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341593e9274bb59309cc9e12771a25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bef84c35469901592a10c64d83c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91971c1775f5e3222099019f446482d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74359bb900f460d0b9b0ae27ee9d9ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de221d8e2f0897677141debad14b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301501e660c618e3c2818cb6381a8652477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031631b919066c2e8fd342cc09884d91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8790574298191389b44e7d3327a6cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e0ca044a79aae957091db5ae310d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8d7f61df9a03a97f452ca526a665b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437174862fc674a2ca1ba6ec6b5ae6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e3e413c150e2baf779aad6583a166483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b215962cd6663a97219aa91ceea7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c7d2ec2fa4c6d99f67fdbb16ded7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a54248454db245120ac438ae698d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4554ee732f3466e1b750290e7230a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a753e0fc6aa779aa707eb823043c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec6d4c9e31934eefaa46488901a00f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b2954e8f30a9e6612ebf52ebbb31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e456034db4dcb303f0c0d327dcbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2cc1fc86793398c94da924e511ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce065760a67486e520fd4028238b0c09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613de03200e118036ae309e8e31b187494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63c0b4b9512b98075a40f540d688c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c3fec54a1557da4ca0827a00ac8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbcde00d646fd04768ad01330809d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5089d7b08db77159be7933ca5c9368498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865a58e2d47bde7bdccf993cde358be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acbc64e0cf43195ad25626218acc46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ecc570706c4d2f0d70ded7916b12b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9582750b91072b397f726c7d8cc7392502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9673f79c994cb18ce1d1171b4c7514503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba4b81578423b2600e1ce2397ea625504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314137b11acfc70e20cae0d61712fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cba2b4c245101a8bd413ec7a40348506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f2b6246179a4ec163cfb0970491e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74305acce7950544289ef44455e4a8ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0af47c179e42090dbcec54553c8fb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318b34400a6e05433e25d4f16188320510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4000a4572125067e7d12ccfca9c40a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5019546daec0f2d7a93f1d071badb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274a908b5bb41656c405eac8a5f01d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3eddcf1767e9e32e802ab731c6f0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34311c9570d3483d42b2c6e52bb92f96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd64b1912a2e510fb56977854e4da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60edd52892464cdb3e4f006b2dc110e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48aafb7eb8c478d9e8bfa1b7e6cb87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5e2bd74c5e8adff222b38d363a78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f38c6190aba428e26cd5d33e63ea7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c5083d9543e18aa4024a8875881d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4c748800cd75b9e6332d9632bd49b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6b2a2dd3c3ebbdb5623c828054f5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca112d8f771cfa111694ceab484cf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c0cd833e2def51ad999974eb3e81e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c7dcc08f50fe296328ef92567855526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a56783b0f6752a1183c7d9b82ecd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e35b3a3fd24000cd34793b88fdf60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d44033d611c1c2b8f4788bea992c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b0640ff0d89b42fc7c82bedcdd45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb479177cab2e329ecdaf78c90e7bfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c296fb85a0028a7b47a2c5f60fe39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ef981a20103b769aaaaf410399c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b6bcb9397a01b85ebb9d31615d5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1716d7ed3f15820e7dfcc1fb0a3423535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb03ada54f4324c9823843cc6d8c40e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c1fdd5addf0495585a398489f49d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd6db5e047565417068c67ffecbc14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ff4e3f8ca5c443ddbeda29addbce1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863cdaf5c4415df3d15400a2e08971540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f893afe7984a4fd86c668c8fb06d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3b141a7c077eb27b545cd16515a79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c7e2779365d8284609b2194290c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca683ffa09c0051479fa39755da31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160e9cd809d3a318642031aa4ed9667545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5283c99a69e978a14800136b1fe864546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89093abb36b74d81c22f7ee3a8164b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c769524c24a74b7321753ca00a311548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543480b563e9d0e2daa7ff8278caa46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf043a190cabd70227fd382e5a8416550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1798299944991130b8e60f5bcfd1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2565ac1290446f7308c31b4024970552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c621a4d8fb1670ad21198d02a9b329c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082eb7773afc4b296e17b1ab0c2d176554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398c3f7a6b3c06ebf07441864bf605555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2a2144658df8275c442226ca943ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4bb8d9550fef1058f47868c755a1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44282e2cec43bdc8b248b140a227811558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6030738f30e578cfc195855937c73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f3476b66ba2aa61a1312964f2af6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c4dad14c52f552538232abd1625cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c6b75aaf4753d605c8617b804784562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aa56059c145d241713dd5d7dd2935563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84ce8f5013a1997a7569e71847b9e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504ab4a7e6a51b743c325b47d7c8db6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a6ff6d85a2d09b09b7a821ca5907a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4129c8c91845bbc3a9e10c0f7e16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad671db7bf05d6bc96d23825347dab9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d01b0bd4845ec576fa25b0fe078f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e26d3123bb4724bf1d65720fdb63f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f1743eb8cff7c96f86d9ff3f1cbd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e05319b304802417bc3ddc72228849572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24858912d21cfa18bfb35a130fd7989c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152d4b2162608edc446e50d668c62a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e778718d80c2be2e930bd6888f18e07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534530ed140083d9b771933a671492f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c7c147416db58d765fa87a511143577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747b6c24245fdca97b0d28997a2189578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f5b487bc854d094fb6eaee3c7fee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61260f9e6293cd21e69e1aec2aa5174580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d29744a1a0aa208c4cbf77b76c1d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb5aed78ee90744cc963bb797dd46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b7f08085314f772dcc68519b7b8ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa66a545818fdb4fa3960e5900a639584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b232d4fe8fbeeda9f8652f485ac48a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542fe6bca63aeb1680eeaabe48ca47c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5731944f6486558115731b05972578587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bda01d6d95322e0d300ce988a1396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a506f6ffe9ded859d3a23ce55bfe5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb1d37fc6331c35a1b8ef50533269590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871811eb638cf2b201df39b1cb59d303591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2c5f26916ec59d3a82c9a0b3c952592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fc5f15efd4b1314212d35e76549bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b50fb0d2792c12889b11cadd4b9a4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85508f36b1e6f38a98e4a46bde8c2ec7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15791cd586099c27ce20b9aa90cb8693596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24677bb6aee76153b448fd1cf6d30fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c3d12cff22995f90a9461ce6f0eb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad694206370f224c0fe3f31c0a69e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816e578308d730060a72264fb34313600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b00e010a486dc5e65da4ffa57c4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1666c11ab0711479ac59c259468943d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a587e54dcd7fa6d429fa333ee2a53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ba6c72c7b3c7a578c17e5aa64865604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf0e6c86cfc117e17fa7284d2376cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b0f6e3b70c08433cfaa78f53e8ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8ba1f79f083e19ef4d59b8946d9a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da90b481e3701f8c9ab1ab8e34e543608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f20a6d871e978647d4bd02028236e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f248f47c563e65461ed63669138a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310b00d2a9380ccf8472170d31913d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0c2b4b754dca628d87327932c276612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ea9430f4c896ba4be547bd73db65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93249d9d38b2dfc78be366440bedbf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88857d55b3d52ebee6bbab93db5d5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f41a29dd62b3e6edd078b7584caddd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95228d6290390235c47fb498452cfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e162f7e402f3e4297cc973a8a58f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8ef5dcec77f3c7e4aa464c23fbe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe5cf6f5ce942627b07d23627148c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4071cec36a7a43686ae2c125a9549621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8611f9f64973bb2dcba76305066ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0b74896d24bdd76ec1e2172268e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050b1d666a2289df2388e0196f3c8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d9c0b68924a0459bb616729658e58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b049f9d592c10cff6328d7399e805626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fa23a52af39e6d5b9a9c34ce469dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40def569fe6bce0c596d751ad13514f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb089849a3778bbf23711d097ecbc0b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88bf5ae100a2b76635c13e63b419e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422a30a35ce96c4f070d3a46d0faaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bda540d24bcf5cf1861192055cabbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fccff269ebdebd11004153bbd87fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea58d6f548b893e5a6954c3eabdb290634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de28541e96f4c1e3a11e54485946d56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4de7076d25ddf675b24054b878e43a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef8e67aec9586c626fd2e3fd6589ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd74720c2573e433fca2e1c7a9acdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b12e78e4d02f27603fa1fce75ae09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e2463c1ac7d4c9a2f8d8c791e826f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35722f80be6e44a45053e91a707ca49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f9c876c024b2cb28e141fa6ccffff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aa2c57c3d92930fc3068bb742064f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c370cc702fee867769341dfa1fa5bdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3de076086b9224961c50924e739a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679a55d96d91e6ffb03bf78664ca55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1111cc795ccea7ad6634d289ee6e3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210abeeffd1d1302c9a84be9b43d3ad6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff1cd356c43cc615dcd5e32af4b88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b72a8eaa988aea866d559a99ec3dd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b689a4e6c963283a3bb5b646b7d06d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e15012fccc0cd8b01aae596caac4b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823e54d0c22e76ad415fbd7a14cb36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a529c84b892d7a629ce845a6b6db92c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da835cc6a47e240ef6a26e87af8d1eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b317c0a490904581172e8669a28dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55530983950485e8b4cfe977eaffee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a0bd3c20a887f7aabc0bee7f42f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f4573090335354dc09cc0d56062f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606b7f51baf492703441a5401dcbc3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac22eb793754bd315acc0e31b423af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce869b26b7a7add4c9ad0dc76a23b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d6f18e3f824ecf6360c91e402f910663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81969a628f283f139065421bf790f18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7a34dd5ca09fdf57aa056c3ae272e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ae28b2a4b8ee7b3ed195cd97aed9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe436b340863461b4599e519fb162667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787da5c12f1098dc343abdf52c1244a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc76d975a1166fd0bdbd3ae5c2fd5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cde534bfdcc11d78aeb49c6037d4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc9a76b3b7f808ba321d931d2942f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80037fc9e528d59d5f8a0622f54d67c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a3a467e92af7477e4891b6f1b1c2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e6eaea73f9a74da7b9ff254f1e316674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f5e214953652d0f6097c9be63ab40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2086a95841d6cd42c6121f2ca22b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a53696e5fd1686b0897912a6bb894b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac52aa5ad169ef011a4fa8a2ef9aa3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>