--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba632bdd2634382ef2098c39a662c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d83c2546c6681e190e60f8f0b9d252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec4a61a60ecb86663cc607d2a3fe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fc4d6aef406133cd431c56bb428694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c0a44cf0482f3a43393bb00917e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97157b87a49f8132c444735a0b689616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1c58e7912b1a2b44a7502f1fc3f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1ce277c53b6d735af03327da55eab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac72f61770e3ea49ccb7d94650fc6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d09d5e6304efec836d0bd50f32b6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5198220e2ceb99e53bba37acc9042d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d3df0c707cbc41d663e609bb37ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab21e63e8d11c65b5b27917d8d81da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209feb496bde4f72af6c072389455f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8061a7b0504c2ef90b2d4c59278ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6802c188714500488e869feba95d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f9622ba9baefc10485ae9666bc1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b0036fb37e6a7dbbea02c11702c5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee310b2db26a3f7af55dc0b61967ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492c5f238383511445278637b54e0c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501dac89c1eb4f1e852ec4a710f310921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8e7eddb870a83b59f0ab98570e31822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ae520519cc635b32ece8af7835f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a59e6de14ea801237921f9710e2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af369671c6067d6e678ed4d3d4618625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24f3c241157290bd5f27b68e6fa1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7bd0b91137d93b670f0ca0f98ce2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2a4dfcffda88a0daa4e8b53905c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db1c387257d5cfdae83d0556a1605c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0897d44ed0e6517a397e55cc4a4c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de6ee9ee34e68fc5ac7702c65663931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a9c38ba238d8f65d88a3bffa1e8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8433371853e55c6b90d6faa2b707533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0587994aafe1f5a24f55eecd33ebe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b74d8d5cc4eb0b1fa6bb42a2d51e6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c67b29525b940efa73a308dc9806836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18e29b50ee5f8477e8a78e6a0b043437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbca7df640f9e8ae543f4edeb35573138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b39a75c4168cee639cdc659c41b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839faac6f8d862c2a434d498397638840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e6495ebf4e396119b0b537bf850141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e2f8405e4463a44708558daea6eda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4818fd98f41514858c9b686ab540843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05c385c52427466aabd7b7f9868a9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe1fde94fbfacff23e2c93a0870e7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedc21702f1cb9d9f927446a4abaf6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a8518ed7f06883bb892cf98514f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4012eda6840675d687c69815d24d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c550f8274d11513fd7055077dbbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334703f514491fc496845270c95823250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bd0a6e1c1ff43e570b17a803eea7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f637ca22de83113517e30e752ab6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e96968dc66f4483aeb1f77ee6fb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23893f3051ab938399dc3084485ab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a369259cf4d00202bf5060da431855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984781b9213c134ad5eee8970bf5a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2eeb154ad56b0dd2c26d9efb452e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd10c5ee249aaec8889f5da0840c8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5407d351e1f61ca0a0be653aa1b9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59834ec1710049a9cb4b5d78a04652ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829acdd1e6be5ee41759e3534ea84ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987c9ec3c9b9db1c49b38626502a4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f773d8a9a659698d5eef1a0cd7c3a9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8adf59a6de35c488db0ca7225c3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3c07a8ffc9a7b073c030f2665432065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d94d0934ccfa730d1aee30af937566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234fffb94851988a94f0c0535b7f7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c328f152749fc6c25ba039d3264e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b071bd9080641e43dd797e92618ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68951b4de92a4652f30d7abf4104318b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245373bd5e1339e08a5ab36e70fa24e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada857b54f4e782f664c2b4db4593a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0754169a1ff933469806a5da822c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8bc4d6027571c8ad87baef247b18874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891502c73506e1db625664d9589ad3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae244940a36ecf4f8cb1331951e6122476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181cc7e42365e4a21c97a44b3096b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336641fd799acf3a7ecc98ff41ec63d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f6000237d2e230cf263a15a41890379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695f91b92b3aa2d50f01cf6ec6b34b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9082d0a65ad03723bdac06b098cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84cf4247d9df6cb4cb80ef2c98cee282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b79aab69e7d45cc33646ca0c678683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409c86cfcad6bbb5a2be9e83c6d0d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05bdd1096d57a0b1d3a1b9f695ed9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bb872b90ffc77e9eb3521112e54dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380967b24054f1d9d9eb4924750d0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4935198a2824f4a3d9160dc03c32e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c4180c14597b55e8f73b31193c9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2d92ac22490c0ff5fc9dffe95ea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5dca7e99686beba080c7d18f88cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278dcdce54105bf5d5da1d3b53a6a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996671abcb197f75782bb81a8589e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277386b2c8b83f9d2dcf4429c8a429d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a07ffda434862a86267bdbf7d19c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3c2f9bbbd7d828f8ec7c982e16d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc4e78c2d981a75393bdf2e146ed2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d7e26e870006ac3df9a1bcb7e58a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0071b6fe6c8fd652c1988c3de801f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a6054bd6545e4dd022f55da7b726b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287c5958304d6f96867eeafc57dc293101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b8d06eab517bb6cc155cbc9306a82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce73577074b35cf292f48a5ab6415dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5da7d28acfc2d9ca5b32ea1eab89a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464682944481b92320be12092da4f08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40023e5b501a1f5deb8cc21db7a1792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae2358997e9c4cce20c342c168092107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c394939c66a4120c4aa6553af1d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780eabc7b7ce7d3b04af07bffe0f261109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d179b1076ec324d247d4f54302d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512aa1357aa16b9059775bd891dc2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05325d43c03ef095011e0c343ba13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e527627acade772a95e2ec4844ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d80a8c684c22d737d3a8af3f4145e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dd242242d2f96d1f317ffcc2cb6fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192adcf19f4559aa86a0e67edd52c82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1d00015cf1c34ace87f223fb71d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f49a4a9f0064512a67d23c1615b51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d68b24b4dee3973060dcd7e07ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f0544eed17884d721f014ef1a39be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b5860ed84f4c1764c321cc892cd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77c27786a3e6bc54d22663f735da43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb8be2fc6fd3c6795d3ab4b53e42b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bfc88d5240bc97e0cd910cf255a0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16a2d05cfd02e0fce7874b8ea9f40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa86c6126021bc3d3365fe82788b05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff346d0d740ebc40613810ba597ae2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22876a322680b9027d14bd5f3d82ef3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4547c253089c022f3a38841e69c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc9f2ad9f280089ddab5f7dbf4e1d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54635dcabd5f80fe90f79ad64de49e2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e34ba4c0700c0c94fcd870186262d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864af4d9e1fd769c56e133d513a382133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf19de8c76d7953598599fe8fea41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba1bd8f98262f516eb6f15678241e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89ab69ba93a32b07c1bebcad7e2921136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac04d60a4e632ed9dbbc57b8640651137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb40e38d9089af3d5a13697207ffb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414752470b8642fbb21f1c64852a6b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63326270b0531821ac83579c642ab67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574977b2ee7a9c66092cedf46fa547141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da9b173d3b36b30f429cd2884a818142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f94ae6395f1477aed605d1d65ea1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70612ea6c1354e717fe0fb77c31da3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73152d857e68c6dc4f1aefbb9c619750145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628af0094ddd7719d143c2c0fbc50c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d1abf76be5fd603eab0398beed8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff980ff260c4902d04e5e7f4310991b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183753df5c268bf04905bdee3b249dd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897d4e14abc9c9f1c99901aa384377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1a6d25b2ef830b91e9b3820a6ebe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0e409de8ab8af63e2112680e511f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c57c4e4cc57f0f22a476cc5ebde5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f075571ef68a5f4b953f900450433c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8aec5a8629dae1f616cbf702b50dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ae6822a2ce792a0dd17ba27ce1ed0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397525b7f015d8a747b38b8fedff8f07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b55942068e30437e9dfba88c8a613158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59652bcf047722f50e5cdc81498b91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1491cb4df5c797f161d4d69ec6cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02812875313982b598f3c6f1cc44132f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f5fe41789dbc9936ed18557df0675162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee655310bcefd45ec26363674248c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3380c61949165ae51f95b96f7a2e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4bd27ce2d789f816323748e6ad0fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c379b14bc607f65602aeade708d6fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982101618f193f85392fdcfb7696f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc476914cfea3c42e0047626e7e1422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47602383e2f9a907d9e9fda6619220a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed06079591649917aee4259277388170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ec7558c1eedda1039c4142ac8598171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e7385a4c215526614cefd8058027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f406933535e4679c4d3354ab5d78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382349ad7e09caf0c8dfb46644a76b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c5efff762dd5fbca8c598e4373c29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54effd2ec67abf95a8d8e478a24d9dc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060733f318cef68011f697dcc38d6a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8963c2248cb2481b8758370a7424f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b0a57260c833a11a59c1c02d05e45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd141a9188650f37370c86010cc3eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d638539f3f3091fbcae3ad80ad795b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea39de49c51a6942dab62fe81ec83f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207420183244aab3a2449426c9095282183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ad9f7e17dd154d3dab73aa310359184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde2469fbaec792df3919293825d3d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb8dd172834a2495fc707ff64680b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa44e3f3478e24e532a4b7133ee7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce1ee91a4eeda2470ad4c5733dccd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8daa182f4bf3c35571767b1a89b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bcbbfa4d8dd17f55faeda7ad40894190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12c3418a53c0ce00b747e2b72645dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2d84484f09c2d8e20c153c3aaa6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb0c42cd29a0877777dc40628ace1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25cd2915b8cc55f17bafc5c080d1a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38e8fcab1b060728804eec2016b162195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf11720159433ece0fb196a01cdf3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510bd22d7312c03c9caa7fe2e61d72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e39535b416dfb90b7bc5cb5d1811fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a6f919a1be06c9a863d97708b95c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b10a03128024ec10ad449f379a8b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c988a8d441c7090b1dade09385751201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582532bbe99219b495aa57d14413916202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0646801c4856898eba18c1d7000f3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266076f96395c482772c74a1654e28e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50486991617c1e44b8919e1e57af0feb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca181b78c6a4a411f5642b99c9f7d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b188b63b8d673ec3dae381f9b759207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670f4e81b4ab9f7398d8a0a4452d96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67fbe0d1b5b01e12cc5ee65082187b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded9a1814b8dad9e511c810928b534e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44688c99b9280e10cd693163a9109d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1448509fca2977e1d344d2d0f3050a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917711488d57ffdbd437161d400335d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96d8380f85d9a1d6d0c439cf596180214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef613a6edbfd0e0496841ee97d9be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c98afd3c5f09af4b7688b9c376a5b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbd4e14e0168540387649532801f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5e47afc5c8e71617e579af83a5dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e99025e0237476dd7f3d577af15f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5f66f5abce166f5b33b5f0e37157220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816a4c986588f6d8a18776046e239ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11104ba818a2bfb64e84d9c1777968b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef3f648a393851a8e2a639cc37158223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04397d1df6e0e5e69b06402f9b5860224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983fe71aa751963f59edf74b6f4402d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85a9e92f315a456281c89af7d53f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4848ab3e35e126323fb5bd7ce248c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711565a97cfe7e473613495914e1e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb3f599c2623b50f816abf1297e43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986faab8e9428ac6958bb821ba382efb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5440eb533379dd43b8da84e83811199231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c8bad58b9c7422afd230f80a5e0b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835c5e2757af0a00e42935119a970e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d615fa37831c42ffdeeb5b566d61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455f212b7d9b91d02c88b42856ed14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c06fa76d46a02665d14cb770fccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252caf350a73b5337c1f4c400e5574f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ace9c6ce482dc8d602ddbad0ff76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395d988cf38f4739773008ec47c3b7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6151ae1608e4c4ed9480d7657f6f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7fbc7509a866c09f27754878995b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8498e71c0b5e715513f291488d0c63d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5af69a81132d706adafd99194eab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1206a46f719dd04250682882b88fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7abe0981a89e97548e90ed7ed271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21109600fa9336a02bf9c00077bd26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb3f883742dd19151e6971ae20f467247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f61990c3f7581c41254d19d4731e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dbcc6985dca48e71847e83caacdf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f06a3daad3291ca781d0c698b9bcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727d812bc41f7fbe200b85fad4088a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4fb47333fea780b69618d5b512292252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed16f0404491555f3e3736ee185e1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88fca12b096f1be409fbbbd3703df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a04c8d2f25da9f1501cb18d718389255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab160df6ef4eb7b95ec89e6db227db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73147d66554b343da8cd8f3e840a325257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b16fadffadda49f125901eb46720258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240841b00caf5691f0cbd928f9f93d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679780564df40df78e8740495ab8982a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4b1bab766c1abbb027463c2f42085261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb64ff6a2e6e400d33f0196eb8f19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632693585820a6d806f6fa6f5738e14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26b751f74d8d6abca884b3bae5943b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cdfc704a80b6de1d0f297220808f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195646f4573ef46b01f771863e945d74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660bd49de005cc7d85e6779ded8a84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951900f50501b666316caa96e55645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c113da5d49d7deee5be4d62ac7280e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ec40ceaeac3aae1faa60046837a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bfce1b8c24fb2e8ea09a766607059271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed42a3138fffe7796a4272b6714b1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a70291c007f31aef360b4495b4812273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911a349a1d53c92d49323be609bf7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e0424feb8d4404a40975f02b1f3df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e542854ad8971d94d570c63c54842c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9915203cbc2cdf2f49f185e56a674277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d228e128c42d787ad17c464f5f6cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ef63eaa84e3656e9b3310fc258ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eaf556447a3e1ec72951e952110e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160b945375e774c5a569562440e9d35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe06bc7de3dfaece018209304bfca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d217b9b2d931e7abaa554ef084c507283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8dc36a8e78e96cb1119d0d3c57218284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bcfe9296dc3130ac7d7d6d1f3e3af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d6f7ece4f573e427bb38156ebe07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886daae4ff3a7a5965662217bc3df4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53281dd6e0ab22dac5bd92bf8fc9b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd5280c0b9f694a91e78f1cb6fd404289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c02f4936291eb1dfcf214802b2358d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865d146589c8771f1f01bc425dc73e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f8aef8ac245668457c466e6ab5dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcfb89a9c194299f21bba68d19f8eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9cc925b17761e4b4df546d5e165af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53246fd5f71132b12e7041d4380810f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484ca19fa42d05833487dc035f41c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e59fe3cbd9c8661e9641263989b3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37aadc9fb27ad93121766cbd1e52a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd29d8433c611d5ce7a94aa3979830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c9382c78112b6d6b6ad2bd573d042300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e368beb3d72b4857977b32524337d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5862230ffc4e422b1721a591fda7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf99efef75d8ce2fff6c9228331ed72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acd1619edba0f23609123b0aa90c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654e2a79f8138b53538e8ae003be2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ad9b1e03b8a23a2691920b22c030306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931042f2c00d0f799b2e0db539af139f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba7a2b5c4680641deb332870e170d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac10979dc2b415ff00c6f2fa831b59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b94a984e4629fdf007529ee8aeaac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a2d934ec7ccee46c3ecd39ce5094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661368547c4856dd9766f67c2a092b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f53cea84dc19ef9242d8b69166631313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9e749da13429f97de3407f1e1c16e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29c97b43106787c9acb3196ddd368c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658087c632148d80394d013ec89b4a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84a6513a8480d77772738caebf7d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327fc4765cbee51036b9e2271dc77d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9ab7884af347f4e662ba566fdb712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9dfc6cf46cbe773f5d3d82ce31756320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e17400b1facab9afb4f1fc67878f81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a906abc315f1166f06dd29b5fc7ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459993a9974822be99333a9cd2408922323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd68f4aa4aff7a9a5a9f92fda61cee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc199fbe31b6d408dd8cd43fdb368b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555548f86834e28c68d11715f10c758326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb1f2b1df3eeef6f1633eea0d0115f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77e14a39a23d9dc8ef2ce5c571f2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a3608380d33b56ed93923e749551329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bc8b3e46258abfc093eeb48c925e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27d4d7089c7a69ebb1b18738c9cc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554396473e7b65525182863384abab13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda60b004bf5c9c0c27673fe1d47af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312e6764e5da020aab9dfa802a22c3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8fb248e8855ed91c8a41a862a24e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f185fbf341cb06677d7f6c984a03ce1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb71ac4bfd22be308b76d8ac5978f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6adb0e9d1e46b413a40e74fe02660338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb6adaefe8cddcc9ab9a5e774a7ff4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf1c16710907a4e0596251aa71343b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06439771309d337d12226391775eda8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffdd289937a72084339f408983faa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc180841d01518b2ac812a1040dbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291c429355ff519c9ee18e5fe4726a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5d4b553e2825cd3a333566d94649345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5511984105911c10559cd526b9c1f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889baff40f5ecf81651c40475a847ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7d292bc7498a94394e3a497d525f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff63f1477f206e290d75446a2275f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e05e456387cb86b700fd23e1fa9d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70482f631dd0458623c09777ec2b597351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc69a8b6c718ebd0f9a8eacf13bd60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678c3a0e2e4914e58e701c4cf6b5857353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621acfa01a15c56d863090fc8649526e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02df1f16b4e25b876de681b2200d33c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f464b35c8fdf2e28de011c6a09eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db12aea3c270282211d14e2b45619357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb169386d3015f6c84fad3e4e1e7770358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6639fd19441b323e9dbf19d4b53876359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c204e26e1ca8ab6aeb378f43e1310360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843a4c6e028b728104919db179b6966361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625db07d1a2541a2fe4e45ad184bef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d6fae85e9f87d9bbae43ed6a2c9cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff0cb266a40667294fd8f76fff593364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037dcc1601b735a8cc5c7061f9ea9fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827288d8b2cfb030ed292c3c374f03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe2af56d3e358e3f9c72e90c5ead0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7d86caa23630e912ecb3bd7b59b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f335dfcdecb359a81a1b302a0804369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043a4efd4fc06ec6fcb9c5708d8332370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee21ae62aac28121038f5786944e92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3175a628e5e048040665dad51f4cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d81e92c41ecd52bfb8e8164296e5a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1befb5c1547b7f74acfb7c96765cfc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4529f1b0376ddc26e162c19c180c8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc7e18aaf4bc76f920fb219e8613a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc59d27f93cf9615247c09f6d591b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db673eaddaec4198644727784f3218378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ac037dd0b584421904f6de520e68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945015caba6ce3677ce9cef2aa227a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164eebe5f24d8df19778b2c60d4152a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed5f9ddf4ab2a7869b28710708c44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b58f006aba4f8d1c49f93d58306818383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e208ce09afe0c4a67d702cf44a3629384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e169a613501d5add9aadb776786619385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac4955dd3ddb39da690d1c9bbaea5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f376e1212dec45a2fa40af3752f64b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511922c232c30016e3177ae41bb12ad5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c033a958c7614e388bd6a5417c2ef9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3d70f7c79f8a2ceb346061cbc35a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe9f94dcabad3aa4a607661b6b658391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1119df219a208d78a05c4e721167cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f6ee8a4d6d2ba620ea3796681311393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39ec790364cf98e4eb6016f5789d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641c1188d1b1085da77eb6db54e9b7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da3a0795e58cd7badbfb752471430f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ca0f0df1351ca077aa935e9dc29f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2584f55fa4f012f487706aef61ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a5d6eb751d23a61959bb5666b821399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68def917f073fd84a876d0a02c81099400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99637a11368a00eddf16c9bd4f6c1701401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668e9fcabb00f3bbc5539ce827cfb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087df8f7efbe197760dfe7d28d30ba1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99cc9803363e0b72b10e12248655d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a102d845f16032221f0cb4fe88f19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3524ea3a39336acd09d015714e319406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f5a33909ee4bf1644ec94355b9add407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0abedd21698cb4b35d93c1b4a762c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d1668948bef2b78d68dd04a54cbb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d673f3e61350e67d0f0b12a77fac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70be4e7fb5696f9c56b2deee636d07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918020070a4a51a6e1afacbcc8ae6b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0421cdb62123eb1ac34ec2c1233e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61cf0c1fa99eb4a0c069c7620ee189414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f1ed493aa2b5b5b1221a2e776661415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c3cea4f1f4802b3d4707b16648eb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ff232791f1d8f89723fc9d1fd939417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638144a59ccd0503f49ee80ce45159c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93319da7cb2d1d616a0a6f97db7f4c80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf24245c0bf2b613c40d3f09d217c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c498a0705284683ab9604f9eb74965421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a315e5738a311885c84eb40968845422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db53727fd77756fb851f0b33997ef6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e192c8cee17b67e64a5296fc2d7f81a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c788eb344231fe65246e1a48f73dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a541ac038e4b0e1b7fb13ea49d7a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6895f80e8f73d295e608acdaa20fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b40d8141857a7819b757cf1f9c5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6cbd41e7cc3fdac065512aff123c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee82f33431139cee4c4001ab6e7cf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073186ce3a899ebd626f2d192457c95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589476d9430cf1e5e2be0894bdbdd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f8190365f43a26c8e24214778346433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981ae1d451fd29dcbbb6563ea70960c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ebff8e482ef8af91b3df88810214435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae90fa51793db9dd5129d48844cd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3b36769dbcf92e89de964cf3782ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3947ee882da969e16098f0531b5aa2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46814e324d8d49f17a2eb2fc7425fffe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af866f90a5e407f690f75083cb327cb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a80b57f35b5cfbbe879f7515229a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c16d211d8f91a65929d6fc855ea9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507040b48a3f4ab6509e3dcd9ec32a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a3b6e9e303f8e875d4c470978851444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24c1d5eac67a7f321e36b4590a145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c0b2d612865fd7d7e4b87d24cad49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec7ae545541060a0285cab677d3ffb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f58fffc0ab001369a71224db8ced4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5994a41d0c0786058b9271b2ebc9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0fb84107b7b3a78a61b1b27a236c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d173e914153752edbf2b38431fac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae63384853caf3662c7b36158c95ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531bfa90ca6eed44123e51dcc600a18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78031b1a08b8d00ad45e8a0ccbbd3564454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966a146c016f84385ffa2bfd35f4b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e163e83d86ed2a72341d32deaf04a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e475612839a9e8de69877bd788b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ae13cb11c6bdd23ff2fe47beeaed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561111a20748e3a06f09a0c872a72f45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe48adbfc7ab4cca7e6d0cc6dd8ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1401b5fc548a784dcc861bb103bae6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8dc04da4f1a53e33bc86f65655e83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf66c3265ddfff05aea00c36eb44e28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333d910a6b6b0275cb000ea6ea5a54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d15c6bef4d690566ea1e9330c0332b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d144cc90f222e0dc5a859185314fb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f951c06eb90d4a7493d2e785a32ad4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b79c29179dc97fe9401525c02699a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4ce2e2d4b6a5878dbde93b8e8319469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d306911b04d6852edcfd31823f856a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601717fbd9586bb211436b3f1e248ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17803bb58e7c91678a7189adefc3163e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cce9052805093ce1fe2b181e10cd7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce6128a18847a93fc74e9c48f5fcf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd605a9e425a3035d1f22d236ae796e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875a2464e9a2723cf14512332b7ce35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be87abb6ee2408bac21bac974e058cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f5b9572fcb9e8910f953f1fb3541b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419862d7e5d6321217c82a225140b48a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b49866c21486fccd1e18df304b65dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19973efd28e80eb22e70156132df17a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fedc6726f8335f40477a09d41ad9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc12717761a0b84e9b646a0f2dc0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe4b305793829798696887f2df98d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525486aecad6c034ec23825ba54d2d6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13496a95fd231bbbf9c7b3c15b9edf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e63c33a01df2d1cf5b671dab8bf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc558102b8220b29b2ed301daedc6a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df9e490fc57aa838a7b4af8d3e51a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8126de811f6a5ac1f140ac807ef03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42222b2dc4af9d2c588c64777f7c6447491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6c3a5b7c5bec3c441aa1944737fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7dc5716c9d2a91371f8c5a0b8aba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9746df1ef6f5bebce6516d880da96a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3647b59de0d487244ac2221a4e23df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f875ef32d8500c10fa33d2a9691e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ead58223b88c397f5896fa66d1ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd581ed017e638b5de59f09d5cda65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e66bc40a9d687a45cc87ece3c97df6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c1aaf71a598332622061a74cc2f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b4fa5896184beda4a4c54e5097fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837816ee9290c306111b4bac5e4ca136502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861632d5dc4434b82defda3fc47e7be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c2ac58ecdb53f0dfa38712189cbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4e3e474d632f9cee292ce3e55fd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab4688d265c48df23e588a0ce80b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a750a0555316848f3f94a6489123507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cada29b5381df04207deecc9e223a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fc042e4dea8170b66bc3df6d3772e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f34aa2b4c8ff8dae8eafa64fd383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cbb8ede9aa5a0db292a3361b6e43b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3111a241363619f28f0642ef32ef3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebf982062a3ed274e7601c386767d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30797910c8d28498cadd5906f4bb14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5131b18611dcabea7ece1dbb57c38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d41594e94375e152654fc26f43664f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370759f2e223b694944b75a947f00e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ddc5d15c151c6d9e36ae99a0c558d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562cd630c0925a44718590486e716b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014932499bcba381b7743b4eb52fba0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16724964b063e95b32ef973e18cd0623521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc502235b6059110dbe7454e0f38716522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21f3d2828bec3b519d6fc1f0df549523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db368f65f3414c8e22004134f8cf675524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ea7d868a820c288a64b3e864651e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1375d044ab38502602864fb8e36cd74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba9f4e7428dd41dfdcf43ef172a8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c44d08e567aa1308bff94c0ed1cbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc736a8c55875e41da1b42ae8bc71f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cba00bfee0497cae1e0e91dcf9507530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58d7ab824df82296be902ec06f122d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601888f5637d26318aedcefa05198e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e20d28cda5e3a79fe7a4053c371fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0a1444e27899a99cd238d822d423534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401de260ba416b7680cd9b58673367f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ef5d9eafb917f1e7116a12224731536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e32b4b53ad8b02a55b09a5970482537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebd75dfe35f2044af961e822a2440f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b326fc7413dce0ac5e63682fd642539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ce0a0c38ea5e11fde8638cd851b62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42980eb8f5f3d3c67e9d5a4b633519541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45883ad46595af292b21b0d204d4d7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91bc26aa686d467bb15ded89aebe83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3997c87b347de08ad5380b392522e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7221bd9440216cceb6ee83c429333d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc59cba360ba1267522a1b6ffb516c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26d4dbbb84f7c85d721a5d0ac4e28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730201b67fc13e43ff64d84c8717dbd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9b22dd14a4333d4c111ffe8ece2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05edafb2c6f17fac0a63d18fbaed309550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f02f7b29f6546fcdb0284e4b98dfad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd26ecc59744ac9abc6a5a4b478dc3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baeba7e7574d08607472ae34553218553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ed5a90ab8ea6eec6f9257bb56072554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574c3ebb3595b47520e3c60a86e7a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac470e06204c215af97469f8838458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f2aa5a0c8d6f7e0a608200dec5dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d478bab6a375337f64811326c5e040f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d46a1a5911ca4afc1207d0f2bfedf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8156e6353b18623d031f6a91e9c6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078ceeeb2c6137041a5f6c58ae2de1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77744421630fb1aec48f25b95cec0a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a91b65ea4a29d41173d14b7fd4092563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af112f91867cc25512a8f4d6edb4acb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598a5bdf6d8f109205a69f2805d1d03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e360d4f56c79c69446816da4057256566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de23a8953173efad77215bc496a5ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e671877ba27e4afba73b5e2e3ab0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba2b2f2d3881d3c21281a8d7fbf51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a1ab2afcbdcf7925edc5e1cb6897570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d6879e4cacc5e0c8084ff9a030444571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb3763ddb17994c92bc5fa8974cf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae805db644b2bdf6ef3a81d013ddf48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44829b310c5ff413090fccc65885d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6e5cfb1adc3c3145551a4a48a2c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e755860040a41ea876d29098c1a46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71ee91cd6f8617a19c176a1e67ae6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f4bdf8350984ca23aa87d55d89cba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b836012cd9a7b8dba3011ad4400de7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0789a6b1a5118d1513e506e82e1d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b43406a4931faeb2121bbe3ab063d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115755f1cd478c68a5fc2c1f477aa21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7824cd2efdae865f97a9b7db9354c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5645694d0a381dd20e1c2ba7c084584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd6471816c5c79c498b486c2399fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1110070eebb836ed986283a5aa1e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cee05f0ac5bbdaffb1fdeeb81188c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a629bfbd3e41303b7431b9e88984588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d0690d8cfd612578b45f5f57fff01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb2ced866ec91a3982c14c11479d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa5b72a27d1ad82e7d19c7d1846c95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b096edc60487e4a584de54534ab37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb090d38901a5c6d2683bc757036b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201c1c5dd6139cf28f5836f6216788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380cfc45bd9f0c999c9b66f4aa71ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2bcc20c574022147f460fd119568f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b36d99145e60ed9410c94ceb99ebd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5c16dbc9655d469b31bc4b11676f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa7ce90fdede6005c19284616200f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a313477afd345067ecf16e70e919f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccae212a44eb883c252d95d9c659a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c2ebc34ccb5cd28d756f1fbc3c84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650123f4f16bf16b2e05aaa7e5f40a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c3248a0c05dec8471309f6d8ace8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb03a0f9ccd826dfba0c79c3372d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f5619d551226e1d68ed1bfd52d2a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508777d00f48aa9a3d013dcc26810f98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8d166effd4aee6d32ba2bce55c8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3cdfede0ab08ec9e058900681c4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ca35d78568ae8c38fb87d887cf78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388a3e46a37bf9c2e216f7cdf96a35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8364e258125519b028dd21c7d30b7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4de6f7fd7f237363a5418592730db0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3a953115b523dd2b7d8a6854bd76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c42a683a3893a2e4ffb892263673615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e163bdbe172d7d9fab7e6477a88a83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f0cbf1a414eb9672ad725aadeb5c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd00e5d760239c189cb81b243215ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8962475b9396d4e01267fb00d6538f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ff07ac146fa184c44d488496e358620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b114e52728ea0b12de4ca748374b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01518245e1732234d024380911bc0ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd9f14d9df7cfddd108285f49206d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d471fd60677c0633941cb59f9b37ddf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cad2251b839c311d0379c3950b3298625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b9235d8837d760da1a4c327f26306626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7bee9f6e41a89ab5dcc35248e925e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b32992f9bb117d4cb61f1da6f2abe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70627c1272a6deae33c9541cead1d08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6034c7318afdae057fd8e9a8e7a3ded630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724074d17d0271babae53b66f9b6e3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48d7de75d5252224ac58a450dad1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759dd67bf830141aae2cea4f35b1c2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173d6eea1269330118da7c9c14d2b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826693189e4910c0b37e9924a45cdef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69246373ffe3ff6b0d3bf940307ff4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8a34a3713d30c1104e8aa5f1bf58b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d051e23121418312ac60e96110bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0774ea8ae5691559b7ab35aef53a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf254b8a2fcaab28cf9a424bcde43bbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8978dc9cf711b7e173652f59661b6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21169610062352610c51d6a681d66e3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463aeab09d832a9d4fd797962ed9ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eadb224ae61d593fc82c5874df4d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a2a9d0aeca9cb0a77dea32904c81a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e45ff2ac0a3e1e8dbb82da11af89b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db2a26c93bcb68f344c5b941f4777f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669da70d967a4ca4790b619eb947687648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be84e40854ff08f1e1deba64723e99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a0ba9303418046b509d2919f8a73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533b1f1d185064f8824906b99d5f77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9841d144ebd45f024031ca48a9ce03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438095cf294136b72572deaadcfad83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52545e6484f763a345a07f08a32c08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c108eafe08659c3e4a789674aab88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b44835c1ccf3c8bb884e3d2b04301656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402e85b71d0e3a1483698491027cd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef55988845c45ca9ebb7eb0b54191658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f17fff4e77edbe99a98e87d36f2eb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a2ea7be0d3b6307c57ea586b6d0b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb9ad9390122a82e8db7acd3ea656661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822130658cfbe89639b28c406c45bb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e777531313dd25e2de5f817f576cfd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1ef4ae0784acaf4c01211e4794a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552dad19c9f5b65fb1bfd3ab790bc7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fff74177535e92fbb0ffcf0060891e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544dd0a8de0ace280c11297a3ae6ee5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd06075b4fb641a5226194308ae31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60c3f973fe582b44ad1f4f8d9f632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75363102fc15084112eac8a30e3112c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ad981e54dd4569b481ed0802caa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173be1a1afeb63c0f359335c1017eeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed5731caa343e68fe659c631d1ee2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18939cd8e21127b75b5c93da8de3b06c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f502c8043518053afb44e82b5269c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e113ac6e24d91a03b51994d5db78a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a01cfa72a6139c38651e3eafd3203677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28118595fc097b861249aa1313d55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede5b2af81387a06fb35bfe3f87913679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779dac5e27633bf51c4d5bd13b1462b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653294a42bdbc381dd9dd989250d1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e5ddc7161ceacf86adc2fe7986a7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125599d874efaab3678dfa25362bd969683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403fc52c159743720acb578921d6778684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d014429c3dfb3ccbfea2424856aea81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890679a22698ed0da9b416be0ffc7b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709745b998b301b83e15c79163b16b2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23987ccb6dbf1acfc338d9fa49704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb42e51e4e6218d022195fb7ed5f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a5523efc141a1fd03867b3104740690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe873e073b49564428adb70704225691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b34f1ca2ab1d15d8ee13d25d7479b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df047fcd399307c0e159a56f989723d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affdef8cfe63c414007d736d805702694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c888627b23e0adaacf40768bed36652695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a84e20bad5199f88a6f525c08acd3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a5f1856c7abe67cc87be9dae726f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094bc5349da2b5b2303e7bf4b57798698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee4bab2190c3f6bbfc76311bb9aeb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa4dd0ed53dc41deef7f51061fece700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061067e583eab4ca1797a163831a37b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae121a403c72fb04f73085b9467d5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce1a999f1e3b1a65448a7265a487b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6e602da45484ce3b9b2b3c56c2e28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944006e9eb9720b2b854551b5e988f70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996037a60c27a6fd89aa98d618b34b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11328f8b062e85a7681e1d448f9756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3e277f389d885a260cfbdc789823708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22bef8a43118575e4601533d19815e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc905f00a370f04321c1939b403be51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7df6a66938fab1040265db3e255c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0af9feb45d0d97637ac76cc47843eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f561cb6ca037d05d1d30bb9cde93cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b18986efa463523bb0c6691bc590f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad224bd623b382cc5d9a2964125abc8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567aa4e2b9f92521ab409753735bae4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ce3d90a38da3babe525f22e0741a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c0a393eb1b13e9b3ff58fbac52ac5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ea02070f828e073467f523535170719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3b1fd1a8ee28811dab4eadf9d2fc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030b9bf318fd4cbcf97b7de6225aa7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78ef7e7bbeb509acf6a8d0f9388d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c578eb4bd07e97a34c150b8d6a90d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca9bcbeb47e94665c88b2cb6bbb77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c892a8f5de8956943b0aeb2c5634725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6492777fedba562f202ae81f74d38ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73b724fbf72dab8cef1d11f25923d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c7d13857cca5a7479f00007aae4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d5726882f6ec0eafc8f8686f83f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e862df668fdcbfd74488fb08ca002730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9154062e688fc332b26364e31fa571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec8520782ba47b73ab1395688a594b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228b405560f3a6f54381543ca6d58673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79035f3c5c180a91a3f06e587a29b9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd6952eec12a5f7b3e6f0a43fb42ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdbfb5fc8bbd52f849c6e226997bc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef5f04d4fb8ea4cd8bc2d64cee2f777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098096f078dba750c3384eae72f4d288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17563e0bd6a0658648dbe5f8a245d4149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764420e97d0632a0a0da78bf897c01e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361ecaf1c7e31d43e4869cfa03945411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e4b0f25a1420a7ad7afdb8845326612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b431db2665caca2e1a04e26b1770113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb57a0674ce789c0c3337b92d6b39014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185c3e3779175ecf8db40deee48dff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbea2239030c1fddf54813be0971b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe773fb39ca2681aaec5948c278220d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8a7dda127b3b8ea004e45157acf3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a18cdfb590b5eee0a0f8c811160419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d7208745d1d756d39a7102a082ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9628db33b7fe35a66ad8f7d86f964fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc4c31cacfbe3e5b62babc090a97e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790894ac3c7930e64ad93071945778ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978158379b0850d79064524977615bd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb07e2aab76eaf5d2c0e60b53d180e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ce13dea00b8efdbd6131d9bd4722126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6b5504a1e431ca3a3f07e0fce16527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39187aa2c36070f9c7f836ce93ef872928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67899e7aca13f5f96120f8dcfd76f69829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca37e7cb9e0f3945955bb14f7fef1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478631e1f7f2de699b1d3eaa3f94e4fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d6f388506df71c7b7101175c67d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65864b5c21550fd68e287e9d864ffa3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d95cb6c7444eb71bb63b67a081f7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1980d3942503ea40755459fa131335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c2fe743b4e10df2d2ddf8222918e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fa83f087830f921f9b6eb05e72e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3551c00f3c4fa1f0a018a11f64cd9a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f2a78a3f74d91295b4a4fd2588fbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47f47143ecb30b2c4a0d88058d37f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c668a20edaef28ad10b55183702ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2684f3a7e916bc32aa61d87add2bbec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9946ca6379c064c744bd225effefd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d896c7e6361eb783ec76001bf3f7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8da7234e642f513ca4b005252ed5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c41dc70d51b9a0d3bc0ca6acbdeac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a42a468858deea026d4408874c169b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf921f3906c359284fb1005f768b4eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3ab4ee68038dc848aa3a2d2a8667649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa0520e3ec6ba04f52917ef3430d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8094b141ea466c160813a7f158ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fba4f949edaca02a2cd7aed54611552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c981eec66ef99516e96a1410445d5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d158eff22af43adb3b06d7d66af1e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c363b2f2f6213555907cf5227ada155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30337f2656e8cca037a2a141400ab5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b5ee8016f34dae7285e0215a6ec857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c019b59b4dfa19628a737ae9bc8efb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fe8a64d64d43621f58c95d3bb71459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9624482a2c913a7c540f097e4464e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e16592e1f378b3b23500576bffeb6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd1a330f3de1bd4ec6e40e3898ca662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38872705acf92059b53af754fecb3cee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93617a73b592854b6ee6f90f926fcb9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec8e487017943952050babb6fc24765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83448a2081c1ddf557019cc186c1be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc881dcfa06db4a4239970753a541f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55773e15ab512dbccab8cde255d8a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650cf244cfaf6fc18daf37a1dbc0daa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2801e69bbfd6ca85611268a673981a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72b8f0348c09d07bde3c13bbe78a1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30946abe3e277821c53140502e17550b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f70b1d183207c3cea3a4dc2fc76f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc44ce7215facb9d32543097b3e50774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015a79c143e1c9fef858f9d7269ef475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b028aa022b54fe5995adcddec3fbc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fdca1e86ffeb1d75692a08edb08c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4a6b0662e0f63dad9d676d65068078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243156077a71fafbf10fc70a2f5434779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddbccfff81a0e0b0469d451422463780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e63db738da5c9176a62d2089b8d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad720ea72ff08b5a8c39ce978ff8a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac687ad74491ea31e3c6da66e168b6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cb64666675cbaebd8a0e866f7652484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe74072c1fd8e9bf601a40aed330485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1bb4b34ba2c2484b1cc87997fe7d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4e1f65cc5fa75547f856d2e6e03987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f59c4cb8a137c70406f5d1a68190e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2961f997a25ef7642fe6487a8c3ea089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd842d81f94369c64299c4490576b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cff9bd870c889443c0f111ca8d8d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411ca34ec8de4d78f1cc10891aa251092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ae2ff3b2c58d51436ea001a87bd5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d109c4e98462f1b0da285f18c41f1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e142f92e541f34c87e288571716d3bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786741c6281856c6668d30b62b52030c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc2aeea9b09c9805b1776ed82420897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5434f15a6b8d9ba222dc762a7295298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f9f0f3a2405aaf42fc2a18b84c2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab76cd36a6522febd1d66591acef7d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95717e1de43e2a31cb551dfe2815715101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a21385fce10492c85fbfc6be0bb8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b722ba48ef18db000e6a144b8ede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750e2002b3cebad8e8e632aa275190104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9750be7da2fab664daa5d6907e0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c889419c082f8391794dcb0c5ecc6bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d3a0ef1508f25b4c3ae5ef37258c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8539e0eabd31c9d7e155bf6080eebc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156efde912439db2e8a8a1a76ba6cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec9e7b482b711d4d8be5d0a27dea5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0ffd3c49e62bc9659c15c0eccb38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f47b42b1c75802cdda504d219e126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29680c0d2ca38b473fdd798b608e811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817dc5f9e2a589959082e4a3467052114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba2e54719ad0bd91f2f689f68b4a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f83c6e6dc0adabb561e0afb0770768116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7f178e01261eca2b0279fa10f432117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48f8ee0c4d292fb231e6d2133ece8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141088c3fa17444b12c09b827cd55063119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a58403b7f6592ad8d4a865bf4e4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a9c52c03c2c6a6e485c68163fd54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97609b11e65eb15d980fb7d7dc882f10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffcb207c0a79ebe93dad22bcfddbeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00873d58765feef25ea012f9858e1f7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f28ba5150cca707652f9b7002be16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57179ca07942bc086ac8b2ddcbbac817126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667911026941d9038db156219eb8b255127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd7af15841c400572a97bfa4129d35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d07fdb7b0c1edbaea335e351f3550b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbeda73ee312af26460394152f04a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12e16d58664265906e387989751fff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db404c13dabf9c66b915a37160c3e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5124dbe3481eb217e754e5e41e92e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2f53eb4b54cc7c4d3da3959c705a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986816240a1352cd00f26dd8f4cff6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d0f6a103db50e6751fa1e394ac9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357ed3efda1e3bdd4e519e7c7d5ad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4b310a6ac2798b39a593e44a2d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894e7abdc8856318d2c3c3b3821792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30213c109c78a9b45daffbcbe03a97f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba420946923dc0d4e2757e6bf99ed20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6656a47d5eaabe3980beb217af7e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b40cc8e8b248e296d2a4fe7c4c2e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb446ce677b7582797a0a334d1eac54d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d02d2e79c9f0b9202fdb470ee45e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfae3dd1e3684402cb5392740f88e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f44fdf36f2724796614623bde85d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd36e1244dcb1f1b079c85714acec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b54a762be0cb377940eb660752dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055eab62cc062c5c172469eb4c8fdf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa25254d5ecbde03f603570a78fccb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869ffbf6185222916f242c8a90e4bd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902321bf3d1be7a27c710ec19ab30b42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c0fb2c44863a38ec0c97ee764c6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97269d4ccbad2d53c223f531ebf013b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730a9874e0e2017cf48448780c0b7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51fc58b77f2063edf84013d4f7f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca759c1e441cb45e2642df6f1ebbd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469f2713882824cd32b0c9ed7a46893159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0bc3953e319cb8f9a37db006b9184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a4c6f659b0ae1bcdf2da30603ca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420935f9875d41407052a0019d956ea1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25663ef835e78d228e742094b9a349f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c0d98c9b6077505f285f1e49fdec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc93aadb3c4a3e6fadb25b4b4d3616165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f64ee2b53b89167a32c4c6064bd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70a0b0c60be719fe6ba3c0d75c3aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3e47e3477ea2ad337464e5d897f01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f215d6e315a12517d92b904652578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5089b1a322c47d5130bdce80d61b2ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4248d3cca2e4dd7ec4a5007a8e1c84f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1821ba096c1398ef02d052b1b46e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670a7c5d1a20e0d3cfcd319e08c0c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eca854fcbd9cff0f75713a891e389174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de97b61631cbb03657615d87067219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e52fe7d616abe502b74cc373cdc0e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338558d1b8b018d1ec98a8e206331cc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f69f746d55020e1d196aafa3d4420178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97980f638179b859cf4e21768abb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a358b7290c81dce3a151e55745c57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3cb145456a0da0f2d2e9fcd5472ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdea0805ce83ef8333a06081271ff4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949833197a0eec05bd20d093030c428183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63bf323534bb9fca82a1b394f2b88a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460295133d8a801227ed014a96943e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bdcc2cfe28f96fd940f18f08dc48a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587dd6599f9b4d2362de855555a9603187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0283f831f6984f0aaf5cc6b4301481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd46bee70ead916704da79e8118419e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec416f63b46187cf257f7bcbab8e710190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530b958579edf32baa7133e036c50c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e455c6e3b340bbaaa8ba18f149d61f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c0f2e5dbca15dcf5f4acc0dce7bc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecfd978045f89bee924a6507e40644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c688e6a138e226895d19f0030575ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd505b7f37138cc2f964b19363ab210196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f25fe667b50d3296952e3d6096733197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dfd092fda0d53b76a0cffbda7b6a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94711ea5f4c3941afd3f05bd62dd3911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571297ec5420287dc0eb8432b802e16c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52918ba7a698c597959e3e30508e7dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea1b4e2f0cc8263ae14296e53fa464202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745d059812f1d382b9e61f6c3b39731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b27fcee14d7339e48fd18cab07e5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7504f5e884c715db49b34579b9f36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818986ba475a612298ba9bc249a7651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9e5a07867248ad0d8f33fe00f54a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6e3486f981453907050456a3788c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28807d642d7f632325cc1ff9b2ec19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db9b9c9a4c01a49bed31e15535f71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e8baad3e86e2e478dfe8ff235958211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84bd09abb17ca255ae8139ccd064f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af187c4b5237eedb0753e3dcafff88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c51422e578cba2ce25c6fd8865039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02b38cddea6b81c6e4e6692919efa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f90224ac23f5233db67fa699c55aab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895016b0b7d0d82204156856fd2c049217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec1a0b9367ac7a84e7475c4bdb61fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a694ba8d52b6a906013d5ebafadd330219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51efa7306be50c238e1450fc593226220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e76b0d703a7d59d18c045b6c373c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671b763e573a01078046d2ec6cb05b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8e7248679f9cb9014efa26e74bfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76aa43e4d2aa5c20f8d55ccfe163b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf464a6b669e91bebabfd35f9366a764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f0add0d25d893c28803ebab5bc2be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e0f22b5562d2aa0a62448f010268227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4763c290881d97883c8b7bef4c47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d818f88675d1a333f39d713ce3e3127229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4512a81356783864b14457e6492c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351cd01ace8b179841756b69b623f59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadeea95945e1cd143df5609d8d3859232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cbed588fa7023d5e722fcf236809a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0088546bb28153a84be89362ec9467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf8f8caa751eb1dcc80cc0f701685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544f0e5792a6205fe452facc19dbd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83086303393c366bd715ec8e2702e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9447f5b757e48c3c91fdbdf298bdba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060c738b224d2e4c02432f19ef93613239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732eb50bad17c0b18271d910f33f62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de4fda576cf87bcdbad4198eaf7bae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba2c33cfd73a69c73aa0131b271bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335da663fd55f0a8ceb98aee16b365243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515616f4e98ee3b9decbebaf5532e1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75c7c3b0180d1cef7d9f4c7c8da09a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749cb674118d4a580a2a6077d07330d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e241892c2ce42038fa3722e72443247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a11970c5fdd9b1c87e8b294aac3ddf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706268f817a03517fe4c42d08965794249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54987f095f113adde8aabf81c66b3071250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf5dbad0c22f2fade60cc2d3f1b67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c660a731b2253721df0b04af4dd88e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbc3547d064b21b20518dcff29b44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09591c05ddd835bc084568836dacd02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5957e67bffb1a270a9a65a27338ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65b5e5a1b0442d6390d84ecdfd8e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176be244f02eee814daf1d0cae8f5f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a674d3d92aeff445850cda66696300258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87840b8bb9130d8d1f6a964f1791aa90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081bb868373d851697181fdcde7c860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f35edc8074ab9e3935b4887578994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519e263d05ad988241297a017bd250262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0878f80db1500a73f835661b06c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77268ad00ce40f08985cd05d16c03086264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d737db3ec4429d08467c39c342fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb93ccd4ca3beb79acf03cf0ca6f15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c373d81ed2af212f3144ac2b37837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec382cfcca91f84c0a69a94cf7a90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c055fb70aa4ab49c47939c411ccab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c110d2c42abc274c32fb4b70917e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a980b89231a959ca00280bf221a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b99f57baf36c4e6af734a6c5e9179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f323eed5fe8f4e0c96477f94f55a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff626566e47484533743668a24448274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d504e45ec28ae2447704319897e43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a8a6baffed0f9012114792d90f3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7e96fc4e729a4028f7a448325cb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac336592bb0893487d248fa00a45d3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd110e12a7df41a0cad9a67c4bd8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b43aa1fee89eac8a404187ee12e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3632b9aefee5f287afc4ec52d94f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e41dcc1ea4811ae4e6c383d161150282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90821131a63c57a58fc3dc1dd011290c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4847b35b494432bc8d7157b44a9376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec012f6575f0fc4f29313f2214238b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e9a01502e6072a32bc0422dae218b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098f461133e775b2479384c6c34cdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e69559eeebaf37ddf765bf45f9a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfc889305c9dc5b360cbf13b12a19b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081bec0add6b472b292f8912522057290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3acfad6c749d8e2015dfa3671c47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d59f27cab7923b64b0a7cb24554af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133817c2adaf6e0f503d09805d009ae0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386c15f4316793edac4997a5d26467294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aae21a75f5117d54dee2818e1c1f23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e31e2b1f48b1207e9edd8198724f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f58f5503d346873bded74a833a873297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c79eebdd1087f21295cf2332b3dcec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139695c4d9985b007d084433cf5c085299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f6e73ca77207f3769312dd5040b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed73adfe04b8ddac30b53e045b72e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f551a0a3681d729fa6464449a61a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccd72bca157307d52c4be471bb39b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7ca9501f41b74709de2bda05e486304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ef641412100ca43e1f721259094e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2702eb8e445a178a95fbc37203e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df10affbaecdc6cebe56c904bb0c35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bd3ee9824059b0423e2517fde5925308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27d70054c5e105e79d9a133548c5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf2e5f15ce22f325322360c41ddd0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e5cec6566429a53ae5e0524665dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136f31f35c182bcbe6429947ee25e82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ef63e460084e1130671b3c6f27e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983caa0866e924f2293067492de44d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944b62b4b9e069fb90b26f22796d90d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3225e437e262a852831235341a48b30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb2009cd31acc91570d92280e5c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2932a12a4333100e75eea0c9432163318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370e8002009853f903075e8c93b1a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424bc9a7fadd43e3852d8af3c872567320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904fe3bed35f2d1e4769b3f8d77c3ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c073a5f95eb6c7b9e56da4957c7911322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7dde3699bdc83b9bdc8fedee24b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eadf223eb944b1fb3228df30a1497a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1d69540a6bda5b3a95642267ca21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92eb0ff69cd466290cd96e7087d1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322cf945ca00fbf727039a2c8e8b5a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398276293a892d575eafee25e57cd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480736ccc11d64c418025e18a45cbbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b59ac10f7ecd0775a3dc8f23993cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4f1edfe6750ad97502dc53259f9f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53820a005bd1a366166ab45b8437edf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6886e08ea82ce724f3a770cb6ba2969333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbdb48c0a3e736742a161c8ae360db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb23f9e42a376d42fdd661da464dd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a635583f86b89d97fe5980ba2cb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68be9af3b1c9c003956b3d211ce02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce850228b80cb9993e5828c7531c81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16398183195e36a4a24dbda8b8e4c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c3758b87838f00087d885f2af2ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246af3f17601306b61e3cb7f700221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa16e653b7eadec0d1ab22765692ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914144e2b5ec3fd6acc962cdd093eb7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cec198b5884b92d47b882033885b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0298c0dde9982be18941afafb49baf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd00461c957c81b16336524c92c42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f531d0a61d9e1097209c9c45f884347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8b2ef8fdf4a730aab2f1b8b7abed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31853ccbff6fb9d14f669646ced624f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735140e94cd1e718dc5373c171e8b99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad80028f21f2545c144debe61f935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a5135039025d5b88534dbaa85662352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19c929faf33527ae3bacc0e604e5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc629c5f3ee91c7b27f3f1d7eab6755354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77626c4ca28301158cde9067900b12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6ac200a977e4ae797d5445501cf33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43684ee6712de748325ba2c8dc49ee67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784caa365644df22e1c35c6fe20dde04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b466bd79958d447e0bc686f72875fae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8671091bdf8f8bf8c51d82feaefd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fe9d88eec4926dcbd63342bd2a65d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef81670dc5010e3b5b7f7249a9a4cd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe42bba9d331665d4d05196b9a0ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb02cf55d670cd22775d5ab1b91d656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834fe45f40838178541620318f6f181365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb2daff3afbd41e2119bf86de1ca3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593f8f219fc935ed69205c96505264367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4115c2e74bd40c5b403fa2ac6c8c6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152dafa88077bf24fd1ca635a63b227369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc9487b2a6cf8cf036c7ece0956457370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdade1ab1c682cca25792ee28fae681371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5144cc3428c361680500959d7f1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51cbfd1836cb036164ad65ca6e95d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0c0dbae48d692420c11abddad95e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037921a7637a50bd804ce63882a56caa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec802ae90c4a23f335e7cb9e3cd74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7817ba3d480a79f8a70b635d60d36dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda08ae3861ebf50decbc540fcb83a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d95c88db95b361c1c1cb1a7a1c2c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c951cc70ff45c2ff44364b2f9c6d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2a5e8ee6dcceebcc56dac2751f67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45a26d6b5dc3eb105e9b689835ce6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d613aa3e32c6867debbfeb4e9787f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc480463c3d77957a9db39e59793968384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd3a2aa2af67d0ef9d3755e35ed36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8ecfa0393d3f14a57d73861ff2c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913af1e4146f961604be6cd9690870b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4f44fcf02506176de7fa5f092ba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c8f5d74eed94127d871b56060bcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2dc036637ef4da2a08d13453e6ce6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047693b6dfd064f697ee0049df875ac9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb5c0b8d3b7e96a8a76fe4497a9562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e0cc1485be133551a6d6f4fe67fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676910b67c6e2645624f4702cd4ebbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5fed2d4041e3f70899b435564adac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0925e387c380b156e0b608aa2cdeede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c69ecd7112d1cac9584d48aa6f1503397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f33e0076c275c449d95a9dc9a7425398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e9defcc013f0349cc93bbdcb6583399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9994eb1fe17f6bd63d2ae5921ac50c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5b7e3588d6067cb93b3bf03a19b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73bf923b93158885898b8b654d6f01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4b1b829e83c084349851184a3d16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dafbd5e9e5bf1fa3f1e66a4419445404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944b4a0aeeaa23118e2b6777b7188f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abefec6048e5164e93f79d0991ef6dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96d7ed7c11c84abe38ab084ede2e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24b3b37c18f6ff650f3d20285390e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd849e8ed0f01d58d1f7cee4737ce2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e77960bae098580d94e68fbd5b606410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f8c61b4b36ee1c6f4d4d21da3eeef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77edb0974475c674980264b1ddc44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3f662f873e7e2abae92af799f1c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfffe96047cf0338c444f41d78e2a10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9c9dc69ab6fb27b27b97463da93c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc0adf70dd4096f98e54ac446593f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166204c4f29052d43f8ed6d4b2a1cbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276b4cff380c0e15a0302f0b8332251418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82285dd8ee97bf73b8faf657fe6620419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c67e76287c3d0bb0e48185c8b42da3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34a44c88264c1de6a6265e100a6f1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a4466eb977951a05f62e4d571fdeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fdfa21562d31b0022d613152d491a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e74c07b5cf36fbaf770e381250a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3850ccc1bbb42fdaeeb40db5159eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc72bba5af60ad0a029b9075bfeb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84536740c2c8384a751366ea54abb7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634add6aa59ebe61d5b56448bd0e6df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357044b5b939b68463edc007919b7d00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8c89c314bbcdfc147258ef5e37cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a61795c572228874c3003770594a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832e93d309c35b76bebdf2a5dbcf1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b08bec187e049eecb25f7fc90909b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd482ef7dbf5818964299f429ca2b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474258adadb2278dfe5648138a9c63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700509811b1c3eea5abb28f88d953b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b5e3b8ad83e908d9105fa38aa15b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34664ba677c7512042283c8f309e67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffef56bc577ce855de766de51b5a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b1ee4b5e0d013e8a4a82d29d9c9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea4e5012a407c8244e4f4b783de760441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9c2048dcaad2bf384befbf8cb38c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd9d41251d9bc6b5705181f7c4ee7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79a83be8aafd7f8e80577ffb25a9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9b57c758ed0b168028edad5772b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd62893e98d6f003652fa3ae32f522c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770cc79c57190ce59283b866b824af4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c666db6b77ad89c2ecf1c09ec302448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0cee0dd423695b6ac792e9bc7c16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b1a5f450442323e0cfa1e45fb263450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10129dc690c873911cfe172d4a62083f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef258e5c8c0471c1df8b8cb904f89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526226159cf7d4530566642705c248a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a35bacc1f9a405932fbfb59f5c610d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb61b801fa90b772961c7bf9c70d62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424b99d4e0b7f78e0c1e0a62cf45d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae92cead419db2eeb94993098f04d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2ea35c424da40526cebe8e871a12d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf27d4935de60b34e04d440cc97ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f541fa98ec53ccade2faa9ae53d0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7e28b63e75d99d477817d13f0347461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942c7d9767020cae88c9709b668b07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406c23863b8b9278bb04bf48598d28d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec719b7b3b448f6d0df6eb63fbd5a71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5790c777817a950c373b65ceac9b74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac0feee11dda2995e2501a171b41c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478318e2964abf50ddf094654e568b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65728a9de40122f483bbc9e023c46c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a32fd541da429205c1cf4b93aeb5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6769da8e449ff80a344436e9e6cf0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8bc3e4ef1f0bba4b5abf115d79640471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd32f9cbce1e9eab533e52d39e440f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4dc8c65edbada5dd6b58ab06f520473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704f57d9ac36bf18f9bb7a9c1595e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03311f91d957dadcbcabcdf6a444666a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52c031a076e12dee3cbc60d6db4b98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68207872d0cf4404e5a12709c68e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312151b5abc98c673d0673b3b53f925478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe0a60553f93abf222647e821d5a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e94b22a01db40d02a36285f7a22bc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ce71519e64f7e5e6dd78b5020745481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553368e8a5afd9e0cd272d592b4388e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3533ab5f4eca6137776734a6555928c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aca38d70148757a540c8e0333b759484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ebf42a050673b7ac3a62a24af3fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9fed2101e97ba5ee633e806ee03b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f01a420e8d6e160539a14481a824c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c11fa7f1e8af9dc168c8e827ac416488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c356a1666f5fb7c979142e2613694489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de26a6737af582c3781ec501963dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d0a176406440d04c50dd2d38f2115491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845a644d2e42d06fd8447c40e1a16f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc278503854dcb126ff4e6ed63c8f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bae82c25468bc620a733ce093e30ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e48fb78c0bd472adca546ff521aee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e9ffc9adf781edbb17064ba5b9b3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa462e7c2fc438fbbd16b59b0042d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1723ba5cc05184197afc0e8309ba2f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10aa7fffd21121afc05600a3753dc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37441bf917206f608e393bd87d1a1b78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165465639c19ae768ecea3873038644e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293641a2ac56b5e3b539c1c3afcb7575502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913187d2c16b5f4cf98685dcb956bf7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ff7c0008540a0022361cad44e1e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35cd7ee265377f7482d865c306eaae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b54f9643b304893d394e118f8d8031506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29bcf428f7b1bb5abdf2c12c81f96c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eced4fd752734cf667d119178753489508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf226b71df3925ef6bb5f072968ed3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd6d59d9d903a645275e015077f02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f7d28c0179e291d84603b49b595d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fffb6512cb6b95d5a8610dc56fd75d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718eda5450f0c99bbbd0b63690a03b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089472b005fa40eff27af69ca14fbc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c95c0a6b8f26fdb153b524188c328515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b90f84cd4bee3752dc912d2c2c5a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdcece7227a8bcad60fca547280576517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb79d461175ab0b05718741bb07e44d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fefaf9f7cd0beff9698c330ff3f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43467390ee1c6d168fead905845aa66c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acb9f8514d79de3885a6857a0bcb68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16602dadd8830044519349cda13991522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504e010516ffa3ec37dc3937b940b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485567659fd3e9a4b6425ced925dc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40341268fdfe7ff3a150c549673dc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e17f6887c4e2feec55087e27ec911526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8cd49b4a7a4b8941891fbd91ee519527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a4b8461ec4999f84a554a071d225e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb15f303d7ac4f34a9ea0f73e8867529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dbb0088ff5fa0c949ae4e534f04e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726852d3dc4f39fece9a1ec4262e23e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf0a8b756d0c3b5f8eddb6c72398b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136783dcdd50b2f1c560d34ecbf5c19b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533253f5df9c6e25f1d2e5869e954e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd3111ca2796f5d59ed7050dd92a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a5f68d68f00d5c3ea1036a0b034b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028287851f395cc8f508191103388b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a632f8b42cf7ee89d87bcbca0b67af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2fb1e365c22815020012cdaee17e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6baa179dd106d73fdae417bac195a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850509f1f0541cda0864fd1b1043e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf24322f2ad72da10e72e04c5eb08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5b1664cc9581712a2050a0ec9ce5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58705a6fc40fff3a8055459c10f01d07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ecf43242f2cac850136754826cf73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8246d79454e10889776006ea2d4e7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c407d04c1894a9603b4061dae7947547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d678f2a3c00f8e0b4cd6ebf40e0dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560725adf2113db9f413af808b7c5d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87ab0c48fb7ea3c517d764a5b8609550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ad519988f7943a9df14ced864a44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc600e93415dbf6e1b133ae085a92a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25411f66ee6e515681b62b36bf92fba8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5697c63b7535fdc14b015c49ae01b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09dc46bdae4f09c54fe798917efcf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e00e024848ab7542a8124b35da01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad35515de988485eccb22e7cb0d3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c0460e0166ec8d5a34783bbeb10a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107066ecdee42b82b2d423150d67612559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84add871683c5cfb9e2910b5cbeabd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7d582e638881d7b329b7e754333b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba49cf1c1f737d61b0d53f19b88af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c431e2f405a5b5a7eebe47397e3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f24f2c4e43f04a1075a86cb5970d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229c73a12779e362bd12cdd3fbadc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f0b50043825d4ecc04cd5659de68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e256d87c8a17ae3ddd5496030ed4c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a161b0d9dc64c128a175be393c1d08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc6d5877e8d2870207a2236da808d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21747658a180c911c8328ff8a61be67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8768b6f96e31583fec4e3bca3af7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90035dd2a12fda6c452788a6f4da70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b8e2c4d8bd2f44f81bad87efa61fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9c18ccdda97f9d297f64e5ad9448574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4098f469c5ba584f091bcefd5f08bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c8d0da8ca231d81440197f6a987cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacecec460c481c94471c59956d67a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951a10b9fabbc99b8f0ad91c6155b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f099a302510ff8994de8525a4a4c2ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a61f45e4b85caeaa72b2bcca205149580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a06c76834d7991e6f0542e3a6fd84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8b142b63857ec922bc1bb1d72f76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd4f8644e010cf88dfadbc3cce94c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf9a7d9399aef753b0982336212d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d5c820d9ce62ca9e67ea246f931df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d944e15d3b6681ed70ab82270beb8cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd852acd6496b7f23fc015cbcf0bd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4d3a738c0519fc32fc590192dd06e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d0772e4259d3ecd95cc3eee99c1a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be53f09414fb76c22796f3eb3fe1bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e25dd8a841f5dc2d70774b09233df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ad2ab9566d88a00184caa05c0509592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9f7888089c46e7d738616c4f7a79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c467bac709458486c650b4bd2d43b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c54d946d5fce8600e51f0aeab7d6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb23ba4f73ad5b6da459bd9ffd2293596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee70fb54ca2a903c5f2fb8ef87a69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0b0f99a592bcdd2d2702b2ca241c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e926da77b483f5db5bc1b107c9fff8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b453171572af751eab14d7facf0136600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59a5f78caef4aa7179067fd816b026601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5da51dafea1cc0a3e95dfd62775c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c903e2d7174217052badfc2958c581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fdf7d154b44534ea3f15f2dd268dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d86a0ca5b84605247f37fec08e59b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f0d1ce856e56fc501b7a09024a677606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829b73533d2aa3e17960828673e1431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91ff4e8335c473e41d06b7d81fc98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb98148c745808f79af944bdbcfbbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f46612d8e0fff9a729b81d61eebd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890cb3cad644e80e663cc76721caecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a725218d0408881fb5ce37cb7373b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91532a858299cb97feb34f9854b2e479613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668c3f632e6365b561ba27b1d18ab5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5b09ca9fee52db9ea9b4dda49b133615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211bc4c2decfc8491dc5ea50a01fa48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838253762877663e1d74d35c76a301f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c06761a0f496b52517383de2e271618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de9d47102e48abd63654d17de823d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d43d2c97fcd06e5bf616bde0f1d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dd364eb6d6fd38b0d359d06c68654621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3975e5664435cd6aa8e06dc3120ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a50f19f687b16f032834ecc183633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9ff2d21ffb2472181bca688c3385624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7525c8400873305e4cfc192a12d999625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c2983fc3a9fb38ef678ddeab1ad9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba2436a2350917a8d04fd66ef2a581627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b369a0b3daa2c150b6cd860e328c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a98e06a47e99651d44fc1d387c6931629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2d732fe2a40057985b8c9e75050b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936dad42b7dfdd9393129ed3edab744631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6818c0eccdaa2880c5747f0621097c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a6d8154a5d9eec43772eee8c14b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b7adef00ad531aefdfda56fadcd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2b77cf975526faada2404d3afdbd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fbb0203b32ecef8d7f4b8b57a54c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eabccf4ddbc9dd883b83ec7467e976637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02233632d7cb7f0e9e489c4df5b340638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661699b9aba7b870585b95961fc66b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e63c302f8e91534386cc4433a7f93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974bc4a760ddb408c8c4a8b1e40609a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4eb4286acd769b858b8565f7c868b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b846b24d31d959152298cfadf7e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f4d1df0ca852e3d6c23823cb55626644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1cd7eb0cfbf493219323adce46087645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded427bb19d5c263538112faaa4fc369646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bf92b68dd0ba2a58b8e5e64f051d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf9e5365f87bea7c45040e11689cff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5318a81d4b4eadc506ee97037e7444649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d79b35594a08aa8cc6c1cc7febd1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5ac5ac9c6b4b55791b21487d62f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0dcbcc54902ef0cbe73ca12e4fe3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d493de09cda15fcff41b9fe5524d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ed99172e39a72db1d9c705317cba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9b71d64a47190674960a741ed97f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62249e9b4354a8a5c5afa0f4439ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019abc2779a754e890e639ad7ecf5921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb82b9815f2a0d438fcb8eb9e2a916658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a262fc4872e40bc58a4cf1c41408fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df012b38b7a8c9919b8d70e0f21b87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789956eebd8d575ad640c4724c570ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cccc48605884f98f06a961d973daaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a00dbc5176a2fc074ade4c9e447c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695bc9e1484f5833c0c0def229f7ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112642864cf22308951f3dcdbad5004665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c889905ca07fcddd048cefc02466f14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea9efd7de820b31fc5efe05dab618667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e0e297620c0dfac75411580bcfc5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892e163570aaf84de6485bbf6ae49c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62050bf9fc6951fdad9d4ad3b5a84ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930081565f91158b288df4a8075849671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c4197aec5f540ed2ff208d49d428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5a89477eeab8de7cb04d2588c7528673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1aff2192e862cfcc6d8afb8e89aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c6b924a516574bb39607f3f4e9287675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215706b6b25c1b4629e4dec57e2263676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0328a2ef82f5f69d6e180e8eaafb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919657911d0937f35e0bdc965fffbb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c653f7068d7e6cc88e822311a05d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512781905c296f8d0361fb1026e5b78680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>