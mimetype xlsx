--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba66f2ac3a14643801519a1fa0c34191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495ea02ee931913e569e84e9a9be902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c501418a99989679afd81d1428f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8660c262d776b216190aa57a46ad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aac4aee340be5fc46aa924ab573bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90291221d635cdc7c81d12fcec8ae86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef6daf841eb4238eedbc8dfd1502637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4b456f1c62ee185064b6be464e6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efc47415042b4e3e0ba9462573e1b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b989c42912f50dec48fa8182d576a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6375709c34c8455395ba1fd2c992511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d9d5eeaba9f9b6973b95cfac3500c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66567fb8a704007d7101fcaf3d4811da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6586b29a8a755f795905e4d62282d4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d0d58fdfdf8e0b9867d326ea874715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cbec02e5397338b8be9702a82f94116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871338060533cc74e8baae925bfb6a4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffae2311a3d14df8983f74d7abc3ada18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20d2943c6f0e4105ab1293c6acdcd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d106cb48d049cf0a232574f296a9f5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb0d580d27cf5977a21d53bddcedc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09b16ab1f3323764d18f54b963d6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d51d92b849b1f4dc3275132555d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf202132a159cbd21d4ce6fe20b1116724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b814facd4dba5bc7950b2fabc80025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676bd9f5d22e4609b26e841146e4ae426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4981ff1d4e852f676667875a74aad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ab28a871d5e1546bb274ae2471f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8acce80d8eec6ebdcb4bbfdc1bdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558117220598259cc6a10e10a70f64c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c6c4071d34c0ce8b3250cc013bdd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba0f9597b212cb3e65ac89c288bb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63c5e4f637ea40ae8c9cbe3e6db5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0747f316216785a0360cc1bc6883a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85224722b6342da2be5c8e36bf62635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069eb9a8a1201f7d950e9aa67f851336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa1089be51c2685f29e3f14cbcc3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea89290f13e1c2ddca46025c88c720538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2e0878ba5bdf421ac83621be2f5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af890637f22d744516169c4f8283f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6721f90e655a6abfe45844b6a8db8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a295acb0e6000101ef774933a8132e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610a39a77844f60559277082e4bb04043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad27c13f993b5e66d82a6b1829fbbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042760435b87d92c681d90d68cce2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf990fc5cd4d968228d80e7175322946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6035764cbd5267de9a6e9773550747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba3ae28eb9d89b3f6fae87a4915f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f463147c15e5bd1767f1f9fc5a7f09349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711311e7b59109c79b3342cc68823c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1141561ca8653240b6f6064145162c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b2f8a8e0c10970eb6b63a76f726da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8a4387ec041daf41d728a8bf303c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c1a4b39f16d0a2966037ca2a4f8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e8cac965305ea49c6d4335e7b1bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d37a97a1543fc2f4261f6839760e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e3c30f2c83232f56f8e8dfa94babc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a931e4006f86ee91b6cd4d54aceb17d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3512e001a37cae4c45c99194d98959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad5309f0c55ad3fc069488136f94d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c2459e3a2a6276ab05469e6a63a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce160439a903bff764286e6756390b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e48aac82c675d4eba2465e0e32af863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59590cfade16aea0390947a139785564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32854052ce416744e6d227416e64765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec009cb8dd07a14b89563e5917fe9e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b91624bc00dc3ac491f3e3fe599a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f0f7428ea2fc86a92717201a9d2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc300e6fa33598b655444401f1279469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a79455036a4ff53f6e6f1915ac586e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f99e16ff04c8c11e3891a531bd382a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0372f5806585b782416f05c9ec7f6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00218ae31ab0fbadd80475b3ff218773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927971de0385d7c542cd6a624c8f15274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b0abd3def31afdb262bc1987958a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ec6cc91656999f2da874074946d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6555f1bb9543ea73107874806810377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c597c83e4d7c22acaeea81a8a0e17678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723192fd22c6d7eaaf0380ba431b740f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f73aa160302c6928e41ea3b8c8358280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e3cc25cd1ac601bc80e207878acbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39323105d37657e4cfb137c2921f1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc46342801d8a55397925c3fa83ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a958ac3d4ee1390778907875f8ef684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6fb18de364ab65225b92a629fe4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02232554f33795410663acf9cc333e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f8758a719c32c848bbe022962bac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176404f175148084e3fc0495b66809688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62540b26b7bc3353554985000e4cc16989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae483324fdd241720c629ddbd5a1ea390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae7019139644ebeaf4a0a372e5a1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ed86f777462c3048b8dacf2eafd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef44b4e7f3740e187156e354c1f41693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4386e1de75b55508a08e00fb9ceea294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7ad2e0b5de08e47148fe514588bc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496fa09ec041c93cb2c445be44297596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36b8f3723a0631270a5b2ba1dc45b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2faeaa7428ac27be5d07880ea7d5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a55410324abcde6d97f2d468c62b4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241d3d7edefe5685e6a9232dfe5044100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbea83549a6187132f8c9ba5088d75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d127d8062390943cd6440aca1a40be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d366e3bbc2ceabe461d663767cb494e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fa30976eeb271a41217b235b9a0f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a00d0a3b413fed48a3e4e9403b97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b975924f96e4203ba637b96eaecd0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d88258c0be5aca27481beab9b6e793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b294fde98cf67cda78f50a184d193d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232440c8cc4c334f162b473e3443ff85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bbf0754d18ad9ec0a238e29fd9f00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de736aa5e072f772a61707ca7eb9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b1f65ec7b99c889bb2d0d2984f7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a29681567561aaaec88b7e26717d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0ffb09688db080fa0caca20bbec5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b941892051b4c5ec9e1e05a4426a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835752898af1cd93d9b3fde00abfd49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f3c47a0550e6a6777e39799b4c0bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197485edb97930bb597246fb91d4d09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2fae9259acfae041a520c54f1140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5eebbdbaa5fbd79cc9b1ee5c6a59b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a2b39beaaf72d4da6dfacefad7dbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9e17836186fdaa64a5dfc3ba0990122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6a28e5e1301f2da38d7c6dac5548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f77767b2b1bcc934df57b0d5043aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e6eade28b1d646eb3f24875804e4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6af7e57184a3953a50e498bc48da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6491be292e6725917b5aea8d814bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded2bb51cac7dd86220682d9760c119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c6a872c56c8e3563f7c4a2ed9ddc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0b15da95c8566a495157e9e254bc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55291201523412af64ee5c116e296c11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94605753df46e5e81f0bbc01bbf6cea5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c9575b28561f758dd9c7fd8cc9a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85fe849ae4241f3057b42e471db4b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e27b18691e4eda1b0fb20d2c608b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28eebe7d4119bb20319af03bb31b5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714ff2e66e23e57d612fcff5df2100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70a9adedb37a51fb54af47fc0aaa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c449cdf7c68f251b9260fa4db6ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8677d9913bb17373ca2658070621ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d41f6aaba484585fbe5836cd70a399141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239aa3b5fcf8d0f28bf3fec1b5f35b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc89c59248ce7046912e91b9c2b760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4545bf759ef965c088a99b5fda5ebe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e06154718dd648633413568ba703145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a307471a6c327b0784b73d6e5a4f4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c5be1f338c351656c8f010a0172c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d31ad724ee8424e890364b59796c18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8e1d9d11121b0e676f2cf34efda65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ea93c05c05a879c79be0e9693314150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714430c3454a472243c5875f54f87308151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22fc9acce5726488b3fec8434e2de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02039bb39c04da098b0ed3080e4ad6aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8c74b03d5213c12b644c0fe28e5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba561b7719497dade4ce2b47b47365155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57590d8c66a476501865d362e155c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1014232cd6b8086ec84cb7522c35d94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22551f8579cb1073529e090ca9735384158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a08332bc0bf7d2fe4dd38df1e11aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3da3f4d94089d5b61c037a01c69e62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccce358f2a207ba9e2896401b42bb2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125ea37391ddb47f1f4faa320157c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e246d85b22af96ae67edcb20ee1f1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc857505ad87e941367e0ab83706c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9a6edc52bcbda3c94fdb4a6c9f46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe18c92df52879b91a4e831a517b16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20d85f0e93490ffcace0018c2630e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c912ce7650bc0c707fafa72361aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cce9426f801fd08a996d54bf68cd4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a2412b3286e6ce29d0eeaf0ddc5d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4c80d6e29edea53f72acca44ada40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb348eacdda1145b8cbf9ebc0f2d164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be499928f2e7589606a1fb0cba6e5b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f8d2f59671528e7db86574272404174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd700a877a158ba1bd91a48832cca02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bda2a0d5ac872f57c2be11735ecb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85459b933da9790c0ed40458facad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29a645eff421914d9c9b8cf104d5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e707f85196055e1186c57a4956ba86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff029101f7096689d83f20a6940be0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb05b250935aa8443f05e64e126c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c4b185ecebb6514812b45a4db816f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72842082d421afdf1760df5d35699183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8208f6094d54f738d81a9c354cf7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef815ee9f8ce14c36e1f7ad9844b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0228de3f1b265a753657806ca397df3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290547291d520909eec871cd173d82db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd0798b7bda0207891c024e4fa73bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191dc07f34171e845441ac3894b9893189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1184c315794d1ff0ffdd1d0df071e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f322ab26b71c57f321722b08fb6f23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60fe9ffe7bfca4fad61dbdee9275dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07199e7a904f6ee9b8eb0a6d913e04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a162feb280ca1c0ccea88ef74f33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c8449ac612de7344198ebec71f88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185308cd5a2d61866a07d2d5d02ebc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991e22f74b1fddabd3b9c8bb9aabb66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aacfd53bb5dded1d9a06522d3ac098198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b6fc26d18e7a3987fcc28039c272199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e307c92cf5746e356ada301505bf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747112d5be71b76e44f0667b6fc3da0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05de412942e0c9da408c4e4322e8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea34a89c3d809f3c395db598fcf29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c778270e15eb06d4d3747cc8f721802204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011efc98eac50c681c418729f41eb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b8965ee42f2d72283d0323251e74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fdf799f106036be573afd060be111207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ef678cb866b8b31d2155eecb1ded208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05b905990b9b8fd34f52f356060158209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819f8df95a25f20c34d0f4d5f12dfd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923cb0f473e8d17ed2e8e3aeb5d1b77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d5c979fd2de45ae5d4788bd03828212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fc21778e289139dd57d1c292e0dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2b7fc1f417d93f161d6aeaa60bc4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ad1ef477f7341922a6c725ea7cda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7226d42a9089500398e05602925ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728bc6437363ab8e9711e90c9cb5f10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090232dfa8c1c200719359d17f2be85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da57a3c3050aab68a95db2252ebf2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fc6551b1fe95cee28ab2f5f7b6272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cce38427af5354e6a473bc21673c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7b9928b20aed7a24042c4fe7d5368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa7f7b9055a96b1b25f3f18cac40a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e789636e4a913d6d833bc918b2f26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ad8e21c908e6198a8142c54976b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e97c3aec07933a04e859e814bb11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e59d83231b532349e76ab49e587e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10c7b177ae0637c220787d5be08d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fde2b27d4da3ae1b77fa9024341aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923c70f2e66f8429ee12f00b580f4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a2439de5256d6b886adaf28244c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4a3c1ac30c38f7a2f36ed8ce39e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be348ec217b7ca6d9344fc01501b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803d42d3689e5f1bb7ce2dda2394299234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ed3b475cffcb9fc043ebdeeeed4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793a9242270e8ebb35c52ac9b7e3a82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc05a5fa4356c3f810adc9b0dd0f7a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618e3ff2bdfaf7a562a310c7a8afb96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858f565a2e90066370719a8f5b9125239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bce69ae9437c8dcb911682dc0cc02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601571f201f722714ab402bb4dde0d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db4778527e03f372c384452f1187e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4d18a15fb83da925e66520e46ec62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce92b7a4442013222a0e6d39cfa36c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114cd6278fe32356b97d2cbb5c0f92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0157c9c9d5648c0cc61b8ff4139d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd157b35166bdffdb9efcfdf3c1b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2303b3682971abc0f057b2ecb6083248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3cd53222937fb0b72ff36f4cb3dfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc6d5ea779ae8f8b3a2f5f203a8f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058de92b258cacbfd78976f73f1fef6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254805812bffbcf3169013f88fe3676f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab445707b60f33ba568fee2494918e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb45bdd9f3c71ba17d1f2eb6b53a48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa610bcb4796d8d0dcb79524d85e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce81b643127c31f634aa91aada92de1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9474d1a54f7c9e8f6b67a34c840a568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a670133a4c79714f6e926a3004bdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4eca0ab6d271d437bf8b48dc8e97f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3855da15fc61a24dc8a6e816c90c427260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d01006433e5468f3e8a1362a24ba0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52023a1d033ad03e14e0fa3a7e29c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61407e592cd47698783f2f24c1b806263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707baa8dd015e9a337ba78d61718439e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a55e763bca24eb73116bb509f5db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b75dd23bb52bae0a12b9aa70a487a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0873706538458f22cd2e397c68ea42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b2456d241135ac49a8c9843f02ad0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c53a2121f02f000ff26f92fcedfcc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd62f1b573b1c2fdfec4bc90047a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335877f3699b86910909c8c26e077e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4c8b44c381550de0827fcf3e64faa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad166b6bfb68fe823a3ff2ccf7ce80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f76f123b8a791860823a127a033d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592325a28519db0a4a081d20f562920275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02728f76791b98b72293d33364b66d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260e24eba5d8a9dbbacddba2e939c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e6d8fdfb80523b8c5d324e6a67f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ae344b607323a4936c1a0ca894961279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70691ae563ba0c6493375f71f2f0c66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ca220840532c7b32b06178f9aae3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3594ffcf52ad2e5131dfcc113f2187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9183038f7001ac9ef0d4ed1e9833283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78f3a3ed111cdb7eb07c0d8b2e5c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57848817e049224201cc16fd894a75dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af542700508be7f12e1c60818435aa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f43bcd68cfddc52f9aad83d1bb308287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4cb91de9a9a5cfa1ed5ca01e74d4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495bed3eb49bd8eeff245a130c9a6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4be1e222af343a0889e0b0d1c7ed6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf64616da072c6c06ee9e75b71439291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681c004049542da6ce42f0214e01f17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5af46e0134ecca2bd6044306308b78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde80fbbb953e9b174fcbdb113fab8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc197cb71db5944927ee6e7127018eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa7ea38eabf4b42ad4c9d358ca808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897b85dc97dca2015924d944245291297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935fb5a6ef40038e906169af0c4191b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f343afcca4af8c8b40df4709e007299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3eabd13871771f5c873109266835300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07698dcc3e5c496ad7602346517c0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a634154168e04dd926eaed00de2d16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04546701854c8a8a5131e7a016896a79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0624a2455bbb8c925267efe3dca0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01085675bea0b6a9562eef2a2dd5022305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0454e2dbec23eeb4844d142a148fe9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387656a928a0682f3c5bbacb496217cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f3810090f246b876f072c98ab9dd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21389f4fc6770755fcbebbe7f377429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6286e22172c6fa02c99f69647f86d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a4e63a2356b3540642f47e5d4075b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4dba10dfb54af6988d3f9d4af941f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822fd94736500ca4a079dba4dd4e112313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250f09e27fd914a58e3884c8d4cd2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9184d8d11a4bbcf35f7000f2817fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95c1e3818bf07d68d1239b36bc0984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a8ab230fb4b4ed6a15c837137259317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232edb65d6abdbc09099c686940b3623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf19a302ba8e775ca64b07287055b04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd4b5f2d2e94e18810c5209453838d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ada02193e5152bf9b10df782122bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20d4a42c5e85827742c7beb7f13e07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ac6a37c0e28898a40cee617ff0fea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211945e9bb4bd158e3d7e436654c6b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ed063e9b7a80705f9ea55e25087f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351a01e836ee203efcdbbc01fe01e94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da958a34921c1893c35a8a5e3da9ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d215b2b14d2dcfdd5064707d9ca8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c116490b7fc2d4a50ca030b8a902329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d495b6c02dd6d4fa752678475e005330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a2cc92be0cb0d4c457b43b3324a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e3b25cc194961a93c966ab5e303c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6b4a48586c424658910b32ccefcdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564339b67e3a9017b9f7648e944f5f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6605b0242093486c2c7b907a0867bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644285a1abe03a7a39f309e3b0f3c8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e52cc601ace0247193e2fc713f6f48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb21842ffb5bd077d52eaae0eb914e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b981c36e31b412be8e1ab18f4c476c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6e49f5aa835850e885b6e2eb5fc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb822cac6d4e57eaaac8eed94c0457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f56013cdc96d8417d470b90ea6a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe95b8b7a7ab426f58f039f25de72f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e642c896ca6217dd54fd455a173d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0542f4ef2151859f16c102a4624a8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71b80de8c0c9204284988649235858346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195443d8e062ad650dd121d4d1c3be18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87976f6ffa8d825667c664eca7d49dd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8f3c19218688c7a48c79b048101a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890109a7229254e58a5af85e3600d34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e260af34a3f0d943a70254422763298351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c52a5ca3888720b496d4be085b227c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a9c460e0460feead33d0be63aa037353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba674d081970251919b58d07bd371354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc77e81d3c80ca420a325311fddfca9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf666f6e9de0e60ad87123f06c2af67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ab03b8727abd44694eaf72dfe850357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc818c06673210dfdab35ba85ca4db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ca99ec11c8e412795a3367d8c33a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939c507526d2a3258c1d7f2ff684ce6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d926c0a389e2bd6bb294bec842e6fb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37236eef1be0f2c977dcce7cb563f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bf8343f0c885d3141ea6473cb97c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1bbbbbe40a0e08b8c9d71aac77f98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c50c6ac54e432f681e19dab32b88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798fec2b8b2aa7fcd253f690592b794366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331acbe6a37a6cfa180edc1a6ede32fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c893040f067644f25816685d94f08f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03b64d28ec51f258214a60449c429369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc08cd9b8a0cd2e9cf5a9d799716f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f73fc0430dc245ad0cb4cc7eac13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b511141d1532cd1a4a4ad63b89528bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d9093d16178eed75717c9aeb163d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368b06017b735c71ccee09029fc254374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303c71ef4dfaa66b92e3d0eec85d51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c3e7e6313fb86ee07ec92198f769376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b68112f504bd688f4079ec02ecc043377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b36205b833c2f1c2cbf0c4462c6a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5acb1daf3bb7f5c4b3bdf83b431ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f780392f9e06f6de13c29aa203db4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f39ad53b7b6d9b6a749847d003da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea515d005d7f7ac784f91a960cdb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977e097dd3aa5cdceb315dfef72fb72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fbe355beb8c18d8487f9630195555384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc2252a847419fb3a597559688de58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464898a85ef5addbb95cd383381d42e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5415132e1f23b6bf5f70546c4236f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54f0cd19ac5c7cdc9df835556736e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89351def749e796f430d95233ef3c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23ea93005028d1834c946e957bf96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fdb2a09bc651f268f21355b781e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56e8f03b2719f97d1dafc45692f85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a89ad63dcb98a3f595ef0beaf19c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1341ab2b37de379b4ea67c193b130394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674540ca12973e26c73a9bfb9ef0a8e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654473032352f4208b3503b5e7a121d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054a6c2b5430b8820fc3d475dd8742397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aad93db85c68b19fb59f3fb844dc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7f3f4dc349751ec2c8dbcf15d6c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db50c6c7f1517dbb63ac839600fd2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a8b30785434eeee7747e81dc1382401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1cabd66520c16c603f81a400e5b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b4e37fe9827c74889aef998f6c81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d9bc4f186abadf318047ec1c56fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b65529aa7e1b579db98251fa52af8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c4d3d114ca6e27c277bcb5be2575406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af537d1814e4f7650a678c23aa426a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea315f42b3d903f87252576587d07eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182dee4f5d090285d8e5aae841b1ada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335304980cfcab887ad31773421a0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5c054db10067cc63a9ff9d8f9a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe49a16ef9ccf1cd0629024124f261412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8405080603d762afbc7d9fa4cfa0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f15da66e49efa72fed2007c058172414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadcc2990d7dd586d8fa5776dda6c2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dc338aac5cfc0d9c1330014f169a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327a77140e4e020d7d3d975cab93f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c81d584af34b287bc524856b5f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e59d44374778e794992e199d3fc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086385dbba536fe2aa859d4b8a75ad2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a9e959850b1bf255132ccf3c2999c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761f200801f755b3700e6f7e8073b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41615f10c7303df1d874d932c15cec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d10a40741104ec1c376508cb9b190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916f6c03e7228e5ee234ae2d473e88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f768a53fdeffca95ae2564c033c9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225277e4c0b75adb3771feadce56199427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651479d63e3e06981f0ca8433e016ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96603ee034b0601772aa4ddaa039f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a871b9663bbabf2589156d2cba16a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9097eb7ee00f1b9f3f87809553c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc9ed5ec601c2e599694d41244f621432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce38afb9d6646ec1914800684e8840433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47383c5468ffbe39ced5b2c996209f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47a0488019a9eb456d710e6901e06e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d2f52595989fe300693d0bf9f70b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a6a03670398f874afc4d1b585654437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06eeec9c1f0e8b0db72e31f8822f73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b3515df7855a7fc5e668408dcfaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e718bc1fe2d99a066faf8f1bf05f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359cf2b9371df79242f5d177386ddc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72f6fb09c64ff5961228b85db84a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de471848a0631f3cd70b0ddf18b5caa0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f4b9d3bdffd489a4b03c0545cf1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364b022fde5d9baa70e73e94153725445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbab0862b77ffb4ab213db2802bdad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53190cbed7fcdd7f69c617976de1eaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627f5d6c13024dc33ffa07892f0a622448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ce46047dcaea20ba713e4d8dd14f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f184a2a5e9dd05580cb888df4be73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88556c033cc150c29173b57965d8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf13e60fbbde3cf3da09be0d24849b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2de7250dfcb5e7a01c383d5a05eb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73536796c4d9a904be33516a3ce8c615454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae38eca43e0f94dea06b9a77d3456b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7e06eeef13f2cc69446294aa8b69f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a28d56cdb170c387f12c4989001b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596627e22e2b371f4cf38e4d4c72947f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11acb0aef6e11f3231020eb334b8fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d16e7a492364c89190fd2ec0817ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a713ececff4ac169f1815ef12c5db5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea7dc4987a338c7cbdb7e7a74340e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18beb5a47eb0ca217172e2c256cbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f2f9186232555cf044837a1f907d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caffa9f60ee313b54d8ab78b9247319465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56a291b0ca8302b106ea28d254348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b4b47615c3064c6fc5026d91fa1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9725b4774ca05897dfff1bbe8cd9cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32e245a7d26d40d063cef26ab1906c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ff55da33e5a5980ef338acfad9498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd8dbec10daaffd4a8ec377bc64a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e30c4478386c217d8e38b96848853472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d48c7c1a2c764bab392cc9269577473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f4339130af04da4ae28a8d36fd10c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01f418b8749e0a9522ad9425a6d4c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923611997c9f6b8bec6f8cebfa01196e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78017095bd2a1054af57fad97202a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421e15c1cbbb3cace382620e28d651e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df57b72c5e39b7d2499d6995daf54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb62e56037fe17fb57a1a7418e036480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6514545cb90fb7d1e941c1608e874d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c678c537998e0dd708a88806ea05cae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e09c89521bc2a752b809b120fc248483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929d672a4d0cb217f3b4e38d06c4f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3c84c06c35dfb19961153bb1cdb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48805d8edd6b2e1d0a569ba5e43c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3a81d7a2b16abf733b766c7d9cbf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192bab15125434fc37bbfcc6470ee5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4785576123683db2adf204f6da9804489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6342d408711ce3267c34960a1feb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dddfa91be2c95eaca23a63522ce924491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c59e6e3d216fdf80f75d3f6bcf842492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e506de25b788b7a44c3e9de4974d47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37ccf3ee171ccd4cc9b4f7f34efd7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a0803d0d45cac2dad0e091d84afa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965155a4a0518bbd705ef9dedf6341496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06b7746b3c49d2d4e4268d47d8b0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7165cac934e211d2fc5bdba123ff8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0c2308f5430b5a847c0963d7498a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db9d126ab013b84f0a32dc227ddc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62664d8bad1596a163b2756f62135d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6bf711afcf27fa176f0ae4f94e74a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77dcb083114faff8cfe033d9fc8d17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf73e0e5314e38cd435d7c4da85dfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c53a36aa4b1c9085efae92b3e263a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fa486a457e354d184506a9aa33679506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc262c3da1930297b26ed9c761906e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c0d64877e1d67e5c0682496c771d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a418cc5e8fbe29e9a6698e6df3d65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae27d8089adbe1813ef8a0e31fcf6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d009506442f79dac45214912465cbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630bba734e9df6a42f014b5e20d70fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317afd80159fa5b4f37841d82d223bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb7e3236a1a6ecbd002c92e4dd0f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd66b9e7a93bf816c098a5679e466a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c55042d906bb78e8020c15631c3ee0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd068be878425c2779c8951814a7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8883be4b7b3d0c4465ef8b22266edd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7837001b8d4bc8694ee5e0cbad3acf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa418fa4b12087a752f201956d7c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366642167a6e9305ff1154a6309227d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819567a0ea9bbdab1f1c787dd650831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b801735d97505b2b53ccf99c7af33c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59fe4671f8fe654ea8dd6167894ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f44c682d90498f400319419cdf945525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73fb92f2560fc03bf17473ef04d32e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b75fe03c2c95ce1471597c0a1262e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663cd474bac4357b92ebef060f34b78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ace768eeef3e601a4cdb85547fc4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980034cb99410b961d349d7a951207530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c7fb8603701f63b66ab872cdffbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d7e6b24b9636d64c9ef63af033cd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f00ce94b6291310903841a2d187979533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533cbde1ecdb2e5a4bc3ace9598498534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2845440b9ac573b1230cd147aa32f2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bc0184336b35602523a587b291a11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2b722b8fddbd4c7b2998ccc341dcc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12222be8d654da0230912632f1c36d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66a1422a13ec1b38ac33f9f54b03a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675fcbb125d5fe3366b6333a3683559540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d1c33ed95ef691689c9f3999cf36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f8300fe28cc667c085262bcf7bb92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac777fdbd772969bdc485a539f6fd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021618aa548a12fa2a95e3c1b60a3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80bbb5a80b3105e7613a33f388baac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6691a1b08dd2fc89823f5e660f124546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aed6fe47afda8df7163729a3c1a8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf186d1f0cc29fbd7c70cee3a9f7c31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af468dd222f8db010e11835b392a1bb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573efe7c3300f50dadfe474b0c4faf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deec4c632e3c4c8b9fa6cbfe30d01a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585601f3a1238f9b8b9709824b1cfe43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb73925728ce0b39ce03f8e2781f12a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c033f0249499bec00390a4f143799554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef31891cc8aef2dbc7f7a5a9ea4a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf8cae16680afc5427a1fedf8120c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37877ab289b8ebda40760c8cbcc5964c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f54d1039049d6a8e6b1706d4277d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a301c478261e21308ffae6f4bfd7f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85e00cb40ab5997140e4f03f11dac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ef3050d90881506ddbb081b3444c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e081b7d308c721abb07a2d466bd40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5a2a856217cfea4e553aa644cbfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297e6f1743acd5e450d7a7cbda15be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8eefd04b8d85268cc203f8dcdaadf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56bda1ecc9767d1fff39b0697e3b9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629427125ed0bccc14c75f351d169b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c57d65ad0d310e0b20325f66b93356568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b2a9526e8280de5f8028ecd4f5be6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf52b84cecb786224bfcd681721972570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc5a2ec9564c8c5fe1d8bbb2bebb79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c99ca12281b542ce27c2fcf8d5f410572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2df3cf50c46a50431ec423f40b313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614e8da1ae26719fac50531a743fb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e852df802f7fe9ce71924ce388cae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35088ff53d26f1fe4d6dccf46c98487576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b46dfc5cc1e368cbf2c59f673075bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96164394bff4072225abe5bf0cc8096b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd5b3e3fd7d57b2034f658dd00b6d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14216d8a046b7b83bf2530044f62444580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1ddb3f56c92a2bebb697cd33c680581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da188a98533556a9ad7029680bdb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1300bfd18a9bf210c0c083c630145583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d15af002cfda2671b195ecf4827be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d88971582e818f6e47a0f5271816585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846558d586802270a4e713f9e47454c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e8858bd4e009f588ddd9adecf4e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60b3df34bf08a22f5ccdbce772789588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a64214a2a2177b0b696bba0798b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f4be62febd2c8ee9027d30974b2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af29723d0b284fde1f67b1fb6b765b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1633a626022bd77c034d19c6ea8d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ed649f743ff3fc1478989a7224bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0abda35d85980962b4fb088576022b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c6e318fd6d19a3fdd619803ada66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab45915ff9334f49d2f2eb40e34755596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605f1141001c610aab6eff671d09ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782761a9cf95768c1a7581cd993ffc1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa9eec53fc90ed8154f3412235e53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc49e604eea752f4c007b68dfd42a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a4dff19dda09f942b8a49160d7cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88f046ea277c0bc1a3c89f415c5f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d39fb6c374cda3355bc8c803f574603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d903d7030f1f6eb2c554126a71a14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a0f9b4deba2f5cc6ec9e50616b239605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a161ca723797a1613a39a2b1d801db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc72737e85b90016a7dbe1849610a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126c6fc341b5f331828c71baadb19fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc072a0c389a391dada00adebf4623d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74664e217a1d12d829d43fc2670d9c08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541bffc5b8f8d53c8c001a153ab3bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1579542ff2c47a9f57de911c648869612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2532295d14d157ed6132d6e9dc2594613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1619c0f1689de72c243ce1447bee0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd65f795fd6a4762a44158c1bd315615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ffd46cf01e42122f6492acc1e61aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b279981336bc62d1c703fa34586b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d4cd9846a6ca3fc3f26a9738ed67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3712e15a9de725337c544f9b1cc6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9a92fa0af2da9963e81d31b5a2d45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b94f2f5eef4385feca682a724da1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772537f0d081aa82b682a52c0bc01126622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063c48df21cb1a54930e5e2e5b8621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86201bacd7cbd5004e36c74a129f22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80854d82b406465f40468aadac8d5335625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d48e99ee4a9ecd7554a7ce1490cd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4733bf2c029ef7d1f5b0cb1b2a54a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de5848dba60db00a8f6461de569aab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91106cd422cca75e8a7116f9429998da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b0358cf88dcddb184566dfbf9bc0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a741a9efa1f426a033c04882adfcf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8878719056a1a62c60c4a4cf637d17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd25e90982bd1348995110ddf5074633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65bf5de69a33ffd4d1f24eaf8d9e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d57e5491717823360f075fb28dac6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7520ad75cf5780c1cb0ac985b222dba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8971be3a31ae55189b4968b059c320637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf85073af25a0f1d52634f3c349079638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683df51908dace067027840b4cb7a4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cc05cbd576826817b42363a98ca1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d21b8aedb8fdb2917d71231fd9e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f51a786769f891961aa3d686b31d4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62fc4e8a956e6f68f38bb3470554c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92104dbfac464908389b46f0c2dbee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116b7c7d27fcecf0e0fbab68fde7a19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6a7b33626f11b04deebd22a1a08ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452da433d7f94ccd7dd9400d7f1771647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b57c2a433f08338259f6654e0ffb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea1c6b84a6d0e827a06f64b4cc041a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dc688ec8d7cf3ebeced4a40aeb742650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de824e26f08ec7b9cd23173640513e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcefff6ab6e691f362ded0361f3eb3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac59619885c9951a5102c3b76d666f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4cac77311fd47ff7985367d43ed2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f5a2fb2515508a6947b6ad5f9e26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4b831bc33240c24a8193bd3b5e2b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e64191bc35f8ef04427ac4229d82a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8c80fe3cfa3f5e1ac398cf20ee9fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee59b243b0ef0dec77e10bf3668eb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5927a43c3018614cb0ad8325db5908a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eefbd5b28002c25a4bdadf711ac14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b8b4e8e74a8974e2478964152440662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303831118d32bf7bc8bd49994cca76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a827e1530021245ebc543a817db86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa6e95786e0430a8c4d78851d4a48b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851c485faa1911acd5e950601d4ab5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6c9232e7d488b26cd90f267751180667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2761597d17b6836e2f15fea8e0d2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237cb3075b3d54f14129b23915b6ace669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcdb646dad635dae1e8b7fd6403337670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772dbf15915f40b22169f4aa7b3a47f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ce3f83be20125ea5724ccacc4087e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f585e40ca363645956348597fae8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996899390697319b552f5f3c7052ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f0dcb8a5b9688dde9d06f0e99dd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33f2c0275b467c8e5f4fc0f05f738676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d79fe19c53ae00877cefaf9b764be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2b5330508bbc5ecd147241c34a8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001f2213fc13b8d9026128ea974c2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111ff1f91b90d556f58b2a19884ad1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8bf0252d47771f888bde52ed1c3c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af776483e84dea0c9849e72ee50d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f1f1a93ca431ca39d82277cc2664f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2ada1ba7e60cfb2615341cac120a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731217cf6f56bdf0f1824ea858e56f8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b03e50a60db676385d4038e65fd91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80670f1941a373ee862c8a2bc2bd5ab5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10603209976040659b3d5a98b55310688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf77acdf515d7fd5908b808e061b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c07630f4a6536902f56dd0a6f09ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81841664952c7497c3293e6a3cc04ac7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c665e1657885d2d6a6c4cb14f1373692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fcf52f561d925a476f30556680daf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71292c4b67e68f7a8ff2fda334ef325694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d7b68a06e68f42c5e84e1ff84854695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341d80b47d5a139921e578fdac662d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a34b25b1d530afe0755c954c9d87a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd1bcec66fe91804e5b493b34d736698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcf4920f6b9c7bdb3bb616cdde12c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c4d6712e6b3b0f36a8dec541d6c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee215a2f5131786755257957c51c54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9e94e0b09b408ff0608d0d421d879702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16bf55af5e196821bd030c96386fcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f28f315993b4beeabbbfadbf577f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2421695263d2b8ab8fe64344cd9a9bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02a8d79926345ca514b6e2e2704bf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc0b9edc1b3e733eb27a7df7cf1165707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee61e630de4e6d6a4f9587171a292708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322157d2bf6b7c7f5634f971f2c50f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acae7f6b5f85717aaeb613a77262d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dfe73cb40becc1aa5fa0f4d9b1f02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdcdb0b8848db2857b844fce4eaee1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b8da76b18d898659dc0ab1f1dafa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c1f3457fbd9ad6ab46e3f5c2831a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036521b89ff04eb4737e60d1e9abbcc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847ced9c7b48ff90a86f5d9fcd216f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1165ce877da00d2f48032c5a4c6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da4dc9d88b7e8093a17420b841cc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8647802f8bdc149d0372f57a47a4a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224d699790dbdfbaff2ea844330704720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285dbfe779a869e03d38d39866a5e9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde093b99cae6e8017daf9d93c56af3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a723126a88b1ad0b70a982537a77e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a79ce753a19b8fb88efa7ef7ac02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b789618ea67fe6d5e26fed8e5822725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338a6ff53a8d193815dbb0a1d68c313726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652c56e1e52c4d282d9e0b0c72333c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e45d2a745f5e25dd11b10075bd33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1ac510f5a631ea6ee713c6a9a6cea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8de9b20548f4884b6b196db7e17a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b441a8edaad8c483d12cebbac58da9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c903a629b841ebd09d98a5899f2f732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dba832b909b55d509eb27b1ba8fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342eb08a5bbc81342102f04c0812f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf4a8a7948535929a89c68d6d8b0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6365856c012ca48b1e11f4644dd2684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5fd1edec86070156ab65392ded8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ca10d7230e9d08d27f6af6e59e4106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1a41b7dc019cc3aab0195e23982b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677569a11acc077200f794329dfc3568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d894ed4f0ace6b517338df3b503b319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bff346770def997269f7b38d985ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba25a2cb082606d1651f0bb356c7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a1c3355921b61d5d6a1cad9ed92712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ed0e85c04ed6fa8955d63f0b3cba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd71836c4f146ee33bcb809359a3a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c3af9f3822d280f56ebf4b7eded115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa513c021289426035481b28f0209216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39aa4fd17109a6a91cc413328a0b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d144ce70cc6f03c9e81bebe9fbba3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589017105d7ee5c2ca09c8a505f429019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1978439a473410ef6a3bd49ac99b0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e81a018727afaaa1d4c53c3399bdc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac755bb93794ab32a885879abf656222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f735210bf045499e4f6c634774386323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be0d7df03d311160c1206911a6698c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2bf94385118706481b3479816890925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab2767809e518c91dc3d5f6209a96e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95647a2dcb6ed886a040ca1d0b94902127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729bb98cb4a0e117c03d5583d7448428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1072ee5e0e1c79316327e268632064029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09233dd4f7e45d3fa0313734f439e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f839f80245f7537ebc4587425b1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5af94c4c9a345bf82f8bd31c4f87b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df5c88f9a79d4f19f2431412c14ac833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32a0748b001ad9de940c3c11dfb56c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e8b4ebd3d1f3652e395d0b18658e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f139100d4fa9b71d6da67456e93cf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6bca59cde0b16b5af9b8f3182aba037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac009c897a09732604314babf663b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b5ef566b7d5fa8caaa1ff6b4dada439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e05b7c79253946e59455325564aa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c90b0baa9b9be774957f3ca026516241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e056e3279b851a98172b68d088b2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfab0f1495752d2ed1593683e2e05343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e08ab7045c15182e9a32e62547e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a681d7bb7bd93c5d49d917081a3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e9a625224618d7c456faa428bd7d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6db411e44e137fb5c2ee7b6f9c2bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b85c600968d40f3789ad07de78a2b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb6b65770bc40bf9e338ab3b9b3ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41cd24e10a522cb67090c874f18ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6da6f4619c973827674f51699ae651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c459d458e2275ee5890851a197cfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6616751fa65ae960cb236b9f5138af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d91761936dd4bcf25b1a1152bd7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b5a9677b45d8490daf75dafec78155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560266e6b65ebba01bf97053fbcd038956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e22573034482a9d0e52a711eabc8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd40e8609164fb2dd23c517e57a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891473bec2d4a930721aebf82bf0c0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cb3dacc9f4404b4a4f6baec55b9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9403c91dc1b5b36e40bab2fbb4dc8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06801a84d06475892adceab8d548c9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee615f392240951ec9a636f6defbf9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7baed53e1f0bd5fb59eddc39cb16464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a7ce638f1c5820c7586f0616cceb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed402a832baec88f462d669dabb71f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61b28454e1bc3b74c5caf3542733767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc833e38ba6075a29183ae383e5fc0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3cadd1726e299660bf230ae2741769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598595128554a3300508d5cb886be2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5a607a3398015228d25492388fef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c66b476b30b149fd08219585878c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324c2a8a247be03c9d2ba08d1ac41673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212910fb0dccf85a80d3b5ed0d614e5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf219a65a0012d852a6654da275519b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b0225b252964e4ce71c9c078cfec576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34a94b75acfb043c3ca2ef68725f5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8008124ce155438930790279e03ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36929ff3993fa9e61e6553ae05f02d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60bb554161e4eaa9e1de45205f27480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c175b5c004d0600105d73f5575e9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09f7c41d61fd4889156ae372a251e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a4bc31f78bf60aca0a59c1d6830d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a73523cd1153e5956cf15672746d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81732f1f26d6a974a5a57d244d964c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e9ce3ad88406f545643aa409af94586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87953a11888e6e490272d6c659cc1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b0e14277bae252e59507dd7fd777b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e1a670e19de20c9dc06de90651ce689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c7ccd45715c9f4e8318ec8e839f9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7bf34c0b27a10f09e73c45d6559291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7bc32ccf98d76bd76006d7d24b9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d9372aa6106b46d1d77c443e520893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d58ba5efeaa48cc8e708a74b659d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a5cf9f2042a84cea9e7092293fa5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e02eadd9f3eed0286b8e4ca1d18896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6e54d56cbeadf19c04f8b9107c0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4657624966a2f315d1a6d988733aac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7f06d5dd134ea2e05ee0b40b9d0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e5f32c3a42e97d10d25c29e7277ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7709bfc70520b79273995bef79d3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04e814e32a12ef7f398697b1182b96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f018b7a39e9c1ec831e6b823fbc892d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b52e26859ec067cb590cd2b65a0d1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e269b2ff298ece2adeb2f18411db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df1b6a334b7e6c7ec0150021d9bcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747f3acb890d2be40364bcd5b165b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b4269bd3e546847213df0989310f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355dc6d7f73804fe6ba008e499510c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2f9a586887516328b95594578b355110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b1d1ece188c84719a9da2eb8c98cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719fbeb3fb53b3d8458ce041eb394de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89441d1c492b34a8cc880dd4d9d2b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568db07e483e85a06c442a1b1fd503114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faf349269fc5d2b949032ac9371c65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb3161bb9bd8b8f7e59be6f7e1d79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4c0c8bef698c87823d96cf9e42eaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f6f483986bd71b24cfff8ad920dc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc22e9a38af744643270b94722982119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6bfa2b1222b89c7be8bf00f978f35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583db09aaf42c48f10e5b4520818812121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90543a447da7c12f678395f6d738db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea407a7f50a2ae68b133054ff74ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b434b8e9cf80647f91322f0cca2a07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9737449ef3594ee2ddd74fd5374871125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a9624ed98e5c62781988490b6e044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501962ae844d99ba4b54a2bc77ac9be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a3c18afaea374f09d6728416302b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f4e4614f5644c65451c65edbb1a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f08d05392720fb157578d61dabde2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0696008492e933ca5490a8155ec6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df2fcfcb6bb8175a0d6c37280b16e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1d080cb1a3ae6c926daea3ca0158133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b9335209edb114a2ee587997a388134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787945f3394c57f624ead5b0426bfd18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34d8446efcf974ac9d0a582c0f860136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ff79a28c30ddb3e7d38a3173f9f11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cbbc3fcc44d51df973137c8eb91a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ed0f950c11fc6a04f5d689acec5d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830559873506e6a8c7acdee0c4c8913e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01c263d2079fa41c6ff5a4935478a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6568c26f516e521f96b1b78eaa40646142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0cdc297e5e75a86cfbf91d281e000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694591c979fff46104080336d45e4396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc0b058804b51e686fe158183bb4d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7cb5a844f1763f2cccb2f469b97d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfba8a7b2c0e9ac3e4a29312555a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826f8d87e0ddf0b5991b550b401187148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f513dd4bcf23921a09136cdb95479149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499111e32cd1731dbf2403cfa947134150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964d9c47d63717cbc3e9f473823e85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1342d597770a54fe6e839148b3de6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a8f8ffbd697f7e863cfd59614f5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52da95618dfba9f1ef84252f822a29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b42469f7714bab27ba8e8a27a0edf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2441b66fe5516993495da64fb955c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298f0d4d33d726a1a318d3a1e48928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea38dfc18c7754163d4b3bbc5bef4fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c812bb8fc2b1cda0ea47aae51432a19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435eaa1a8b3fb256d7f50d73786b384160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fa212232c66835cfa02f74d5afe8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4653251bb42ff0ee541fc43a641f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad2daf4f285f76f9649668977efc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2ab074b135a226791240e90df011164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3321ccd5d5e0f01c467f591e6675d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656777ae32a4147cde6654d2ce301fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea5141d2eedd66d639e4f431af6bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e7e03236a4a7c473e24afeb34d57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475735331e154d32bbb5635ccaca4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dbb1c1c291e5ea0ce780b2a458e3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd94e86e5dc19795493314532681d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93891ef0fb7b6bce16e89b59fe3bb35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8e99f8effec18529dd9b5bc86fa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df35ac1d46ed705760ca29e1aa9076b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be6761b3a647d7b05cab1a92a902c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979b59be90c4c5a12670fbc41d738bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f261a73f8fd39e288b7da27dbfe0033177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf237fcd86fd5c0cff785673cebdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c5f204721fcec8c380770249f3cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d5cdca63918911ea1b6fb6650553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c58ce98c8cc6f91415fcd70d8229f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cd7277b86461d7950fce6f75822c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761815a89dbeb92cc97b598734d042183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1386982caab8fc08a817759730c40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa14ecca7b5d2d0d7cbb1a0017b8d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17910538c0cc9922907940252d7f216186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac09e8bc9b01ab151986bf0315f7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218fcd240258122ada988b4c5892364188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393574a939b89bd8b32026e64db016ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f78239d61949d0bcedfeaa129fe52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0ae656d7417e0d05f5748cc56c99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0012afd2993755a1a0dd225033600192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d196f0d69edf752a94e15c63f4e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ea30424340a3730dbf157e5d18f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692233a93ef9dbb84196826759885a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e0303781dafc06fcbf667f127015e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a8ed01f6ac5982c5a2e2871198c98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b087a76e75ca5d10f57e8fce5454c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed12ff0428851749e5d6e3083912c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551f1c0272f4ea9b798685073a6faf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af8ba8d6ea9972e402616d5d21438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaebf42751024184b7fe61eeeefa9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2524bc4c3c4b439723af96baa9445e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0142725a8e14a52c743a62deca71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25c6a6f9be1d4d0c6fee3071e7afc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f14d938efa1405e81eaef4feba11b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12488325e58ceb765ac563ae7c507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb134243a0c076311351351e2c7d047208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01fa37e33662e2b2490c334f5fd2d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0d1d2ae9136828ff1b72f60fe8ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847734c334de33172116da5142feb03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b6e4353167a954f0d76ff7d570eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c69e1c6a812b35a581f114d8277f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db12e4256b287188d55ede3dc94612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc613bfcbecb02bcf81837ef1309a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa854af2606637aaaae0ec1902ab0578216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e1368b7a6f0cf4d8ff26ed2c50d4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6baf3dfabfc8ddc6dd7cdf6aaceec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d847942c12f141e228c439178bd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9aeadbcf1302fcacf7b683777f62c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113000dde4c12dd8a38f2e5f7e6f0409221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051760a6b6f7dfdbd8ff116b6c34ff22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83017456e53d8fb679c8db46b078f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c008352244a6233f4a958a2be621c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45223e144ff2c8f41184d26554059bc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7221e4d56d25e657ad7e5ac597432226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa69c0bc96b79282d7f9f241499b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f0457b418be93f9759eb104a028f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d3022fc27457d37b99e4476bca35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949104e5fc9e0b8db8fbbdc6b893eea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f287debb7f0ba0ad485ba768817583231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c58b4e79bd35649eb4fe866c29a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3138b3704769c173ad34b3ba1de12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3baa8c5523924ba0dc4e3e12cc96c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb941407b1c562e8081d3431349e0989235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7beaf6c87cec49703d12fe4b9f91c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1fa111a6ac805d05f4968ff925f09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a69e1a8257cc3925301b191cbdda7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0389ba6ca30c3b207361ca349ecd16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e336bcaf0bce302cb4f7043f743fe8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8af5b0f76668e2c55a4c2acde6aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2578e8a0cb0892bfe3b38a722cc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add8e291b352186d1d90ca3ed05109243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11da1dd650cd1a0c8a83325c387ce2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04a1b34e844f1f5f86ccda44575af4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44b17f0e524fb881cea9fecf51746246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18088d5ddf72321420fbfeabd7e03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7caef27514d8283078e65cc01c0952248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242910c47bf20dd903536619062365c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eee88adfa00eef47c535b12467eae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac858a6a38cb3d0c8b7ae685bf486f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62b30d3f19d57e3bd661df3c95017252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4508e56879a272130a4fef96ad2f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaafeedb90d6948d7fff0d6831af2d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef932e643829ea646e887697523f5ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e945c85594387172704fe574300359256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0983871c81b77b62364a8c7c1cc5df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23e6857e20adbfc871a79f2e1e06b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496985ef1f1b704c6e559e58c1369bf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d9d8887e220f4d837c511732a85d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f1c7eddb6f4ad63a8055ace7c9ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2367f673915ffcc0c8677a087cdd34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282cbada199d99a815dcf455deb82d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fa36afda84a256b2d0705316d785d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124722adc51071d41810f16af09189265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba015e352165ddc719ed80a9d4be0e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713396950d0962be2cbca5d5682e27c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e386485355a528d4566dcea75444268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808de3c66e021a4a491cf48e3fbacc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f7b15aabe6e4f22537d9ef3d023b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce6ca638e40ebb9d7c02d69289a503271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ee8e199d8530a56f935787ec5abc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159efb1d3310e22a14c3e12dc2b2c7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced5a82048754a5aa3e34aa048467f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9933abbc2e9dadc9d737f49af8d5c63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707b5fa71aa61b81ef3f815bf1cdca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671beaafad0915edaaa10a905a3f25c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0ce03e7bf038595108903977f57d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fdfd2d33a3c0f2d43cfd46487409a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee9fc2a4f92c78bb07cf4df8365fc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e829781a108cbb14716c7eb13ef04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee04ccae5e2a24fff5505b5aa66492282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad99942a415e0b256352d995137636283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cdaf0aa7bbbc9a157f188e4dfca3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f915a28103f38cd098c35bda04e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26f91faa3db61727e53d5bf49f4619286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d28cb6f611251734f33908a63fa3ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5ec5c3dc02901719864564dd3e15f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef462acdc62224be753425b6c8968f59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daada61d84b821bedb16b746bf2e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2a7871e15d389783a003b9a009a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384b1c7658d371b3ca694890596c4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65152a5995e47d33af069c3e29e674293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff2aa1bcc91957f070f5d22ce18746294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d277ac84ac3d98fb1a1de6aacca813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bc7beb2a17283cc50ff399c7dd8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d45013e38c5a8895aee57ee0149c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097df1b8733fdeab01584102adb2ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136bd94f320bdcf80896c39428d77b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb85d96054c286d04e44ab5b993b206300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe3e6e9fec65ff7514b9f7e4758e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11ea7e6bb9822299fdf5bd1675cda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf7ae8d2dcda9a6ff160d7f1c8849f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa25f53d274e75416f07ca9659fe3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f29875f1d5b1f73da9c5bf5d5c015305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec544ba6865b621d87a431cb4c12f32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24925cab42c3ada38fe32af49e232f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b35860b7832b0cae061584e9a7dd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33418e69a41d10be2ba3570fa9af63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72299595bb514bc308b560e2aea56f58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d670338a341ac990e3bcb8c6f1e2d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103117b955ad8eb70ab02d7d557f6df4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac048a70a6568078f6b5eb5b91eac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f819b15aaf8d982ca303ddc0dc2a07f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85066e0c70eab004fcdbf1c76cc14963315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdfbf23d966938a676bdc5cd130477316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe61211cea97afcb5a45cdf7be90426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34d2e4737f929923c6208bf871bbe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823151835ad2caa26c99f98a24ab0169319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a61e33d07937abc91c00eabea920320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf4ee736308c93ef597943dcd661e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfc60031bddf29348e3ae4a832a39a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814179297277772b13f3fe7837743f1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b346f4ff1e0ad726abe728bcb4f4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4fe4a017184a0692da03c0251a91f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0521255020eeba68818b488ed26aa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109099cecce72d571a665dd63c64b7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35274640c53d223f6737e24c15537662328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3e3653be6034bd3d058a5e8acb57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007099e4b943d54e9238da3001d9ff0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a4c692a70b7b974f8fe259232b93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9135bbbc9951a76a4e2e2fda3a8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cfba5167b0c8436d5a98da11a0871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e10105650bb47ef8aa1bf6853238a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eeca05daea43e32dcc3ac5977e4eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278e036e05873996765b76ca827ded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f33fadae8dc2c3a758b4886fea08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d112fcc3ae4a4b3372c88a9e8569e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd7c7ce1d0c7d8d537f9bbc7ef57f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f2cc1c3ee22b7f69e799f4f3c0335340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424017b558776009820ab18e37a022341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f2fb70920d20e3b141f643218c06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfbf1a7bcd9f977fb66e32cac9fca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b255247f2caa5606dd2f65efd7d21c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9fa2a9b1021833bdc4d6b0c40112345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18b162c8d2a6fefb1d8b21dd27b5dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3e068742704576039b5dc57063c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d09e15195c9c842eb1e935cefd82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b7dfd9a32c9a656cde557613d8f7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afebcb825e6b058aad84c11782ffa03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547f9799623c07d7594bef3eb2cef7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74cc9d0652d6699e15329c81c721a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc03d9e28f87e48d9c87acff1ff540a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879b919f4f957ec10dbc49f826980b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a5aac4c86157308935c1bc4cb80f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d414edf176b4e7de9bded8357877d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b3503144248f815beb920acd50954357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c4724ccc1cc8d5c16433348b6376358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c58463e7cee98108d4d2ec7e40d43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369556354ced15595b826e5437fd88a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d95f54dfdcd626f36d9e4db6f5519361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b476bf2527339fd8625bbe6d324ebb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99da6bb8761916bbe6211aaaa83c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798d62370e85270fa025a32a8900aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41030c22ca073766ccb6a0775d2873365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57260ae07430e8ab5ad7fb35322589f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527156bc4142c067827167ac45788d40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea7bbc3ab034d5f4703b14536f9975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cb746be07ce24437f04b85e067aaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea346b024c70912aa923868d375f4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d856651e24f3aa07be10d2f09fa29e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11113d1ca00c769c7777ef8697a161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267571ea30bc108b8ec56011396766373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b12aecb8218b8c1a3576b9bfdabd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c67c2e9bb285d1f00b3566e830b20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a19f378fbef2a7aa32275a8dae9fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb1f26f29e192f6987222df7dfd5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc314af12d3701804bd107f6ff86838378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79359297b0d9f6a05bd84f480dd81e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f81381399d2447e1379c1c29f70c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc769ee7b800ce0836a85f4308df851381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5602e0162d2334e4b55eca0774227e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8a174d8b05f95ec7777942b023f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee7398dfe91a856d2ef11cbfc07dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d555b373e10c136ee5e72a4c28f10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec950c198c389dd5ce9ebe518c27cc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e31c75b947e49b101601e6a354e3ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13fcbd3864a662b4ba902e5e3372a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ff2c10d34c7d5a8df6471a0684ed6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c758f12034e819819eeb10a74b4086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20914997b736ccefa0b4ce1997dbf6d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bdb7ea9cb9335309866d5e45a932d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ff688a66bf2a23853ffdcbe35b65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d8a94150eab718e1836ac5e490ba0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f08020e7f6ea5dc5de4fe215e1eef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dff2b05ff7ad38ea9e2437d0bfe1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dbb1972d5c4567b1ecd122ebf87ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520254173efb85b32767478031d12dfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ae8ced7ff473531decc538d61cb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da45d9da8f538d7b39e17790418b74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a404878ce2305ba6f011d1f36cc6804401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af4fecbc78ecf624235382661b6ce1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810736193fab0981f88527fcac7eb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14309b61ad3db7485a77cc0dafcaa23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168fcf3036390298251a5efe82e032405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4d7378008d25e60db5f81006226cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3e1593964a595f7c66270230de86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff0941e720e8d9c91cf2d1863a401408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c64d65401bf19c4f1c4298d75b8b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803327c45e70add904a5d827f476e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727c0d811605662f127f5dae168521411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d5f3fcc3b1592f1808887fb08419c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb624d482985a5bcc6e74c2a9869b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a886cfef197b92be30646174847c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf3c7831e2168fe82e528a25408eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe39d46b3b4ea0973f14ff3bc9ec6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6474b911a56ab2543ff5fb8c6294d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a83a686b1daef1004187ebd33300c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe622f77f85c3e27a4584a84b01410419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082365321ff97776a951e49b44c4bd6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38198e02298d9c8bb204f866d806af5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf5878f5950a726196f73194342d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb1f9dd8ece84a632534e42794a203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b80e8ea052716d049188a7db50050424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fab129f82cbd82a746764cf44f77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a23ca2f7b16cfb52de73e3ed70d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d1642878e8e90cfffc3ec6a83e73b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c1488cffcf371d4da9883eb90015428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abd1f5e34fc9118c9997eee25508b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a75388365a2c111ba1423b848eb13f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c63c55f299f8a4484df8eba810d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d99ee847c79e7a7e2979efda0520d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c1c89fdf2c947d0ead4e5f3937b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f79cd7432be63191d5a4d1cb4e9da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adafc8490845e991ad9b6d43ee748a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a247aaa71ca7d08106f2fb146ace87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea394636772d6cfed472ae73dfdf475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbe25464d76b8cebd7536881b15cc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f707829d8ac47ad3f286e7960221d67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ef31894629b266449af5b748cef2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7e31f449519515721fd9fa82869c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674247356a7fcfe2eff11b920e555c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c453d9cb241676239976da7c92d38c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6226d41f384831a99f9c6f5ecf9d5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793559c47150e976e015ed875fb7016445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb047a1954a521ad4a2f088f2d54a50d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122da2f55712c42fbde96309cef83f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a855e1ef48bad0d5e62b32c9e2974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00c3078c35a92fe80e3f2f4094619449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521170a4ba88b5ec370a17056fbd7f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25377d6827baa7ee310bb2332b4c25fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98c1897c1e76fb373758107e477b0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d294a7e3972a46d033a2d5d71a84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2b3fd0897c710337d5612bafd053454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de75efce760dd912bbc6779ad0352455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d09cedbb3d1d9ec1b574fb07206b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fee70e6ca520bf5a0737bfea107cc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9d0177102261888ee867f3700732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8948affa24baa38bdf5d7bbe3ef1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cb4f517162a3e4a367ff918da794a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932ec95c33e5617c55ea6511571928461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c2f71089c81b60a5cb73609e016a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb4bd24ad4f18cc314a64b843a8c0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d300d20108f5bea1dab7a08755c4e01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb095944dbfdc40b519b5faed0a75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dda5862c6036b45f6076ef2d149fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dca87e79e76f7ddba31e1d3236a2b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880e192d6aee60f96eb3c0da08258ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d623f8e5dc4902b36685095dc1ada52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce5f85b339ba03a7458bee509313e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67659c67f2e71f744ebcdb2b7df22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3b1f70b472ca469b335968ab47e45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72339ca4e1e7a4a1efa5dc9b366db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df12ce2795a0f783296f512ff8b693474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c613b6f73f387e5ecf2b61ad7e9df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a44d147ae90efe44c4ee6ecf14582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312261453dbeb449bbbf8948713eb95b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab413b80fa49a9a9c8ff9ebc9b76b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e26d5d4a6729b43428de9376db4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d255f15da4616a966768d61dc25d11c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b5100ef2b9fa8a86eecbf02d5602a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951c0a47790f798e9c4a8a9f3391ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d5447f646bd3ec68bfd4f264f62b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1bace145be5a00d8c55e3a9d06cdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28021f21b3cb4b96c1b88cbb196382485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d7fbbb8b6bbb688fe438a0078fca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca686b65297e3d546d1a6b7a405dc2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a8779a414fd9ac08fa65a04367517488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8740a53105ac6903a28302fa92291489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3337524846d941a8c5ae0a6f76a4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d26f0673f70a2a3dd4c9d65d803631491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ce19a032afa007f7c44d29c53669492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e4e827cc8f6f089711cfa100bdacb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ee767ae23cc99d5bafde34074101494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b459e2f94361b6be708ad6d8f8203495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978f68fcfb4d45cacb7e7cbf2de3b7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7e7d1f4d948c59a0dde56b2818602497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226034663da47b9a9fd3daa595d8a47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef264e2be70cc4534e5e1ede2d89e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2e114ddd1e6fb16a698ef8b718c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef293a5f03511a9c5434c6518d9423501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ab99de3dc881ed35b083e4b2785a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc59d3d515c740b2514a3ca2100ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b24f6e6554b0fe14995cbc24efe23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9beeb25f055bbf53292f608f602a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4fc0092b75d9b89f2d5049c5d6089506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4422726e725e1edb5e3c0e295325c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3711318c8ab12b7ea76c8c1b7c7117508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f119b46fa19f094640c351b8873dd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9b72ac173c0f9de248dbacd11023a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34c7b9993e24ff5acce0a02efc30ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34712b635e6ed9c3de3b922650a1f2ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9355b679dc67a96ca8c0ba344884fb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762978564d64a31d72f235b528726ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5d6dcda49de6375e24280fcc29298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2f0f0249fbad220f9b646f969b122516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79cc95140ff9f966711ff9e848e852517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c6d0e5e491e909cddfd33a93c8d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73823765e0fa7058677d2be1a5ea4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf146fa06e1659d12e27447a115997520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55e29ddcd087fca65d203996a84aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f393b34d1549f28b06b9ccc00ba52e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b362dde70ea7aded4a30f523a1bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658a33ed38e384b0883ce52b635f32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3488fc4eab3b0dfba39a2bdc47303525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cfd5cdc736711e7fec0ec89f53396526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859c3504ddc627dff9995f8f4bcd95c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb82c19de675938fa58a0df82a81882528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c3aaf8199252ee0fd4de59d36b266529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431fe08df24c0026d38c8c136b7552c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211133941a15ebedb30cb553d063d3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188943cb2554bd7f35b98a77c63ee867532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729db7b8115f1e156fbcd2748d356af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bbf4cc40bdc96ee11468c0fef9fa6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778af46abef1bdac75e00aa9d3e35b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e885556ee91ee1732ffba60dc646e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32b9fad286bf7ab64ebea610fc8ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481638a6fa3ab01933158c5fbf44a668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d1964ca3b8cc9ad3fc4a8fae60d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821de59189f81ae10cf92af5d701ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810747fdf7a1dd6fb23fe28345e3dccd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3fcc3cd6a0bd549122251993f9a1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b850a2b5aa27bb60317de611d87a553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79664f034bf81a7599e30fdbf80c705544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ad7c345157f873c82ddbeef3b8f9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde974eb4ffc045034b92368f4fb1a9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc79a9262b64cc870214c8b3ed06da2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d88b96d9faa180070f15020df156a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b3c4f897f73dfe3ce1b60de7be5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261fae60e73d4806a4dee2f30624cb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a9961430d261db25538309edc95a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9845a2cae19e24cfbfa1466400dd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d7944e3a022ce2e157262ba3ef2cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8311fd640474f46f6b15c5b9c34ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b368f7be28c963ca7b396c3f64e8dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787aa9123d9493f16cce3d47c137b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f61062f8b7a7329834278b25685a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf9249a17c37bf56f2b35e5e1092f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf55f0a6a7086cd470c8e557c796c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d0f164c58b1750946240eeb78e91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c72e03e677db816289d19e3ab402f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd952942efce2de8a5ab72b69d70c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd246423e9205b2a6b02d62b7c8c5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53429c18273803f40a12323a6bb39775564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25733b4cdde7f534f4f35e2d6da07882565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0b28e3a6d21ecd587ee0366efea01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521f4c80389dc863263d79cdf3201e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb637d95d7edef9279b7000b83732568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74171d54dc16fcfabebc22ca68be5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594557fca0611b218bad40d9968bfc66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1492fe55459c542f8931fcaef4d30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc985b22a124756a7ddf65c6c42eb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfe3286fa91d850990478912350989573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638149e91dd244279b60bb251861a1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cbc064a4de74e36e3615d104e2598575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d62e7ea3e73f167acc062ca61e1d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea78775fec65f51b1ba441e53790fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396e2874c82ede4876292f602244375578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3503a7371dd1dbe990236f471b3bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccef64c2f85c6b5ae2fab5f7419fba6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4b32fb52493dd53cdd9ee637ce11b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab8b7cc8e950ae6e2a8e7279d8a76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e73a01fae5a32321e1e0847f75930583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b423adc165fdef0e0171952b09e1b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348b774e61db7414810ca3b9479d36b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c9298f3a766bda39df5934327bfe2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc99c6ec150196a96384c3c1e87b9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5473d8b476520719bccde74019f10b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90201f992ad55e4a505fe5411a7c3dcb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535027c9d607454cdab2aa75889c09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73daf021526d85963102abcb1acc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda68fc48fcf01f66d29274dbc25229592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618df25be4e9e2c40f9df7ec9213ba0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca28c63f0df8c0d365fffe7f490d2d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648e83fc073694948ff3b20a41cb5cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458472782c9e81947445414c7e0183596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf901bddad99a5dc94027ce2cc144366597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324a288331932163c8ddad812f31e8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f6639e5ef49892b97411a08a6eac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65bda331751d743b7b9077644450d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d27eb902a1b6d4a9dbf033b35a8ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a87e53f32025841b630a3412fdc8bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25308145164f43fc01a0964739506ff1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676858d5345ef91bc678fdb0bb57c835604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d67405df4045ceead73244670c9b6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfeb69ecdf410fdaabdd24276fc53a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf35cafb233a4dd025a03525e1f9390607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269ef1408819ee79bfbe12357a014cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41e0aa5543dc5ca1e7734a9832d87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d88d4aa6e09e0c149ee0fed24a23b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb02d24d90b6107392e35ed0de6a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384911427d83a3c5e10f4bff891b0a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb16b57c413b921e049f20233116f98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5dcc5d96a9ec4251af7a05c7ccb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7bcf67121ef339253eaa887b15e8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed75c9262db4e77054708ed8a9b56c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692318b8c416e2cbb2659b72f088bb2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8601bb36b80996b426f968e2b2fc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ffdbe3781909f1717e9adee0aaa6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157828c41505e10fb44b4df4e950b46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8589a5dbaaf8627d08f12eb3e11429621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d665ccfa75a48ee2ab1556590b21d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b4e0c6a877409a1b2504e4694d64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d5183d47b3dde3246bf398f1469e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19becd9bc274d87b6f6c9aded21300d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56ca2b436bee322e140097f7610cb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bba6a66d32a032ff01c3278044f5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb517a397c5b0cf5703efbb44256ed1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92fba69c973b2f4c1f019cf85e3a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276b3ac17fb6882baee48d59a0674e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603120457536f252f849600b038eda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505c2419cc6cc7362ba4ac4cb5b8a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2276ed82912ff6bc7f7fd983966da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1aee764ff4cfcd59bec4e354683e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5351ba8a9bd00c22b5b5d83633601635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d386c15aa4eadcbfab8fd96b63ac7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf082149157bd558482eed77c0fae0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f76b1a7e8bf08b57a706b5da05a67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c637563bb300343f4affb2a781b974f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b085dc345a4e01ae1424c25c3754640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e194c1982f99d2a756a33598d89d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468d6ac21435d57b040592f76657ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365573686ab4cadf48326e1bf12eb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8094d790fb65c1ae94d4382fbeb768644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8776e9c01c8a67e1ae78fcb180463c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bd30795ef189b075cfb205621515646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be88d876675c5dd2c894a5cb109e43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb05f3c64b996f8cbabe7a9f0907a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f5a3a49bb7ee4d1b77a8d6b0e7bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7abb734237827c7519094f84e8d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67faef54441e5cd5a930c63cd3e6221651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2de0fda94f424d0fa284ea5d52ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8ea6fc8fe08f2ce88d2e4553827aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bdfc5765a5d8d0483be9b4cff3fe0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c54ad4140c3149d2379c014c9aac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fd2ee383e52f19e4d257730f69d97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44be84093dc5051f6aa9b3a59e43b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4fb08790d2a6daddd5cb6f34ff699658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d02b9aec1e41e64ef09cbfa6f222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacafe4f523c98522d813d3a805e8f8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf99681631b741c88ac67a58eb5c69f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21b1341bb5ad61e76f64e50f8ae735662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5de3f58e1883e56db7f469330fa7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e14b31003f411cb8ba2ac37074a4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a0d36563254b90349d0d588511a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c47cf6636a2b9d7906d00c5a01b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d1d19192117729d9e52227cc59b43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ff80074d0cec2c8ef5d5a467cd24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77df72496a8058f86f937fb207be10e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f080867d9e9f29ccf7c1a7a89b6a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95ea9b6caf5d13656be4d40e09584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e314972d788f64f11fede4819f988672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67fe15cc0802d300c1fb6a6f7c583a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c98fea368ce7693aaffcd89e9101d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce8b8101ce6a914c5f9babd86e1745675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42cd079ce4af8ce114a1e815f8c640676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f381d756fbedcdaa88feb990578819677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3a991a33a9212636fe0d8fcfd8ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b893b9a13f4848433be7b92066e735679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c399d995fa0491aa0dd1329f7b2ed680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>