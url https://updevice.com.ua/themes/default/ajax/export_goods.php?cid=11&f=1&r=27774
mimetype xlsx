--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07534b46383b2b5bcafe99310fdfb1eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25d7ddeeca089f05bf480e2d0396fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155acd486f0bd1ffe811ff76de9765b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecd52e004a8a36cb6d8177168fa9ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0cf2d8f4e1279bdd7f1bb7e6bbf845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c976ab98f6f521b30f1ccbd758636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288d3355a8377fac8b5f42bb121fc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84832d96291c4f6edb94f76f88220f448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138dd1a35361089214dfc5c0de77599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bff775077c150b6a0c2cd3b542d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76a69d84a6b6377c62d074de61888411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977302bc2a75c8c4b7b5e899f21b22b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58011554e4ebee9829914746ef1c998b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0b8c5aa8fec29f8252ce6112d2de914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d22ea5b9b1427dd12438965d23cb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad01f9a0107e140c649af0a1da579416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9687184955d96fe975ea7b4e8cae517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f60b6d906ed1ffa074a5815bacee118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af1f8c1afd2f89d311d8dd6b48a8a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c246d25866f05f533ec292fef4f95820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7dea13d05be7edc0d0efb35c641821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f9eb502f7f7cd81cac4b44bb1529a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913f047c8e466a268413ce07b11ee323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c466ec6e8cc224ebce9412f76634224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ccb0a7c416269a46455aaaea3763625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c95bdb6cdbc0932cd6a4abe34a4f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ff0146e2fa39270823152d97d4be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585efe65b6cf8be6a13cd12f88aebe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc99e61dc39c83411fd808f88e0eeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb4d04bb2360827027efa76992ba2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611353137fcfc2f023ea2af9be6c118831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9ca67f73975af91ef4ebc2246774a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba74f40a30f04c0e44f0dd3bb191cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e747a8e6b42acdaa0f73e90170af6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eadabdd53f8a11c9e237a3136699e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee85573a7539f86a12a239be9a55636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09d037303466a25a046eaead14d8ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18fa8d92d13f5140feeb98be47f6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e389a864d2528045c7c41611290c1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0cd9bced80c2b1fccf2b016a10f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf9083f70e5305dd0989717f31aa641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc22df3433d1c9244002f6bfa1d05c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea6661d298df846dc0066eb3c5f6cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32aa6fa6d2aa8ebb5d46567700949f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6192290ad52ccf02dc89db9e51141d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93608c7c8b3829dc151f45e2b82cd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605bedc789b5c3a330aca4adcdb750147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e176b557bcd2ff4a5b7725c9942829548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c76c6090dafabe1832f433812cc35f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218773f5a7f2348f8d9f2e56f8431ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b5517d20761475166918cf3c44cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17ebc9617887f9ebaf06d3f23b50352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7b4abf9462db29709dd119403f0a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e829aa9f118a297c273eb4ea6ce33054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b51aec82931f9f0ad1c1176b89ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0d595788c2d09b37f70d24ed8f67356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62665c8fd830526a1b9f898873fb956e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2363803b70a177740dfc9157499df2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707025e49041ad4a2f90a4ad7ce2cf3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83392022c86bfb4f0a5a27a8811cf69860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787d28c64ed5739488b35d99e1aa4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619beebe0d2d0a71981264e001370062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7db76530ffe36fec32fe8e1d01ac163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a8624ef10ea3a8e41f83e31a7c05364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d2270fd7068c8350064bbe90818265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5818f471c1d23ddbc30af9faa4ac0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d659c96bf48bd44d3a5ede30aba02c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff3f072ebdcf8246776a59867ff44968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e950b02a4001de79080518d44fdf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6c38e0a7f82d52de5e3e1a1067d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243bfeb95180654e2e0b820388c3d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e09916f49f2e9e8eec4cec41179f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b55739ed0e15e89f02a71f2dc5b03173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f812b3236f192dca11bf4d4c4c7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e3df577d6a4635af81d458bb65dff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a00d85068c4b3726ed377f64c4ce8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9f502a723ca7795423cc9ecd3f8f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298fe692d8ef41658d25d7aa7f6b31878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328b3ff0ccfe54dc5ba65130fb5724179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d3e2c23d6a39ed69cb69dadcf802180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52fdf9bfd2ab0272c7fd66ccfb13c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a210849c8ecdf6930848a8b16a0ef5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094456d7223abb0dfd13d635b6bac1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb96da3429cd1ac1d37fc535bc96cf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47428aacdfdf8300628edefc9035533e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a19be9c690f54109643dba5de66586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaddde22171ff636c5beb109bc4d6fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f752ace8cf9513e37b94ede45a75a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920844aeedf61bbb740f77ff0f810e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d786f19f1e819563741fc1282e7e47890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aac5a74b7751f745f9f0f4ae826ba991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b3ee62b814a4104959c0bde0366c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4308f859236f7d733ac7e9f48659eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cdb8b20a54b3805504d88f93a13494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd2f8d73be3cb3789933cf285572da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7698f20bffde295dc9f695ac33cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe78d10ed687462009432a8a741eecd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935634f7d822a885d8e1e2538646eaaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1a1311f231b0170786902998380a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c481f933cd31cc63690fbd295594100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc36b94d5ff749ed97964cd8b2b8bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03988b9538e0a691f3336783f96e79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272f195ac2f867dd0de1788f277eb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f2abb7dc53bfbe2ee4d5f3b41984104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af532118307a80009f83de753190835105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b342bef87064cff5d5a930ba1814b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a66c09603e4b7605c272003f4e42c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed95528617e59896dda8c7a52776629108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b8b6db745568225ca567029a488f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33f6e7b12389db2dc4a825439aa80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d430737c2193201afee87ff58e0888111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2548c2010569647b7e0c7cdd2045d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae900f7f37fbb37eaa44c7ba2b7b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c03b705cc18f2bde38ac87a38b9d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fbb13aa68e98b48a340cf363d4a67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bc30057e4d8068010f3cff788e69d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148630e8ee4c4f6b3d4e62d9a0d4a04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c261d70664d75a74d3e035118ebdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009812b4ba7f0dbb31d7bcd2872c03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3468e33545862f525ae956180d365120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc0aa6ca087639ef16b1e46dd6cf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfae623f3b78f26ea30448cd14c26f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ca95f323f7fa3c6faa6b50bf18f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cebb30d4f9dfd0cab71e1648ea91b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078778adb7bfe7217ee9d664a401ebf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159138d982a5d8a7ae6eb10abe57c2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63320540a87149cb2ff3443bda2f4c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff650c1bd15b20bdf0d713220157383e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d93f604bab101d0e9f97ea27aea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce633de20a2d2ffce945c1b6d995366130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae665266e0c68c603cec0b450f706deb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a1d0b46517880cdb554e40f4e813132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdefb888bdf78be796761a04facc9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c37ebde0c2f65b013ea3688905a989134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17e17c86eeb1e08ee420c9b6fdd36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274877497f23f1b42ecbfca4df96bfad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd898291aea9bf3cb80fa1fb072f361e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e49ae971cffa826e270b5369c0237138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a71f5ea560abe526a5bd613b47f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb11e74d437f1e09523ab993ff446ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7b705697076e4c2defc909a56ddf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dab84cd607fe4134f46df289c7ee0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb54bd45f04d1365403260b5d2e6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f28b6c78092a7e1d634b9a2e8e0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be730072042c76f1d2184ad7dc83d80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d02da72e479b89fa942a0933e7749146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647ea741e69c09e776437bf9c4ab0c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a34a3a49977db72c7a8684877074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf4224ba3380197367051ae8650cd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b05c12d09b1444695acc6b177f6da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639479ec640c778e1d0e2fb4d7e86f22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675893fc706777d29ca37a702a1e49b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8bd4241c75d56bb8031d64b60f30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e28de095e89e1121c34f0a379240154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1438be66c4fe2ca11d49d0eebb1b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85057400863ca591237a80f82e4000156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c2c52cd8b1582d43fd7a14931abda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e384761593493ad351986767b13c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523ee533bdd5d432c8400cbfdeb94d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b9c47083ffa00839489e966ec3245160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284a1eef5120bd6e58a151b531d87a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad248e680617786566efc641e272436162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f02c36579574ffc7483847519bf49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350061ee94067e66aea090547d9c1fae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f44ec75514095a84998d4aeab5834e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b4e6a1debd6d8da0edaf3fd48315166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b27121e728751b142f5a53d2559e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6fd629fb0abda137a7458c0c183a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33618eb6bdc960fe73194c1eee9c1f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9234625fa6088ae767d22b74a9e21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da3fcbf3ff91db06572417a5b7beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c77f6235180ea462e2a925006db68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e60e6605a4cb949ee8ba6c94cd27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545650f63ce090193b3c0c010fa961ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc3718d02f436580efcef3cd79554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c82811e56ee669375952cf344af1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9d2dd1d643fb5fe24b32494fe025177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41ba08564a1b65d8016693a537c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683531b322e69592befb9431958c7302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b12e8458d6d7e2fc875aebc0cb99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b7439bd144378575fe8a5a50e95d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0e5ecdfa9580596c398c4541e9831182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3cfd430e4db25118f05567e7f50cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd959797fc6c75a21aabae1e16b48a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e10d3a0d042946b621a4c2da8bdb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a76942547277359497e4af57a7d5b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc938c0416d998af43a662fcdaaf6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a03170041cd66386b8f1c9d893c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d72eebdb2d7df69019d0b6e7df716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f16eb6728d15b48723221572b5489190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653873dad3ae3f691941b7493fc6842191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0ae2e9da92ce339fe680b539c872e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c7df70499478d088b89d50d34763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4eaf0265a3d25a916413737d424f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825491d0ea3577b529ebe31e7795719f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846f201031fe4e6280ccdcb750e341e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4db1a5377e188279375381e9528ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d12a620f76d1fa7c7fe131f9cb390198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b462882bb259326dcb01abd754fb3ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d8a099c84ca5ccb200278603b1d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dba33c032a40bdf50a08dcf8226a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff7298540318985236a7f81ef28e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905492966c5d07014a10142bd14cdf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54400595f049eb6641c65d1f2745e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8eba6c3788fe879fd749807a6a9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abdfffe41489dbb336e7a6674f2ae2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3047a09ea72ffd4081aa8c793efdc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59dc27bb6c25f71eac5e25fe299ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6b196f0788c21db0b69db3ebff98f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668acae738792e35f46e0810e9f50d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5044da8c4b8955bd9c9978e736c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03f64ee5be2e008273b3e7044bcb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cee14bd81cc9049c8261ce1422057213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78662e6291129490ddbc937e1f95d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26798b69af705ff5651cf5c0588b93cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cccb8942cc918f5ece846de77a23cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a150d7cd428d43dd70f98428ce3f437217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f8ee23df0e85f4d23e5d86f07955218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca197428995f9f29989cf56e52c13f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595cd1cc3177d2237c81b0ce703426e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272063257906d5906a8892ad1173b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cfe1492b511d85b38a5841351e838222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5732aa57e0b255991e4bfd30ec2ecd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daef9ed35ec2be290d66711f6166fef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0675430fc8d47fe8738ab943edfd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc5cf634a8ebbd47f557a0bccc4ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f389f5b8076016db12b48bf3a5dfe5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb097357be29fa01cbeb5ad429091228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472ec52b79939bf0d42b6785eccffbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c180e40c908b45c73d221c8d037bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c51a994a01a775ccf7ed6fb2cc131231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e89bff6cc7e56e6fa3fd0d1864ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8036cb546d5167660952c6d1aeb26d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5b31fc0eb5428428a7fe835f7813234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbeef6e73e9329542fe117e3f31064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4030598767f1d01b005dad47a98deb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b377fa55242681c4bf3b95f710a65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6655566caf3f60b8ce45728567ce9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27777e2f968b2f4d0f73e757dc92626e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a01c4f62ff42e3cf8e0a1b39bf99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82446793344d013ab8d5238e0f0f365d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2fc699e2256dc9f343b3b3a90826242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c24f1714eaaa8792144f76c7f015243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d186e600764b3d24997699d2134cc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91649d083f68200634806544f7931a92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8426d3dba0e19b25c0b5d5fd48dd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ee347c0ea81d912e186fee2a0327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066089d511fac67be72ecbea2ca442248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b16812422c1139de379ba294af8f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51bca9d1b923967cdb82ab9a4b098250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6bebaad2e368e9f6d2702db6099d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63173b1ad089cf542eeb6292b2a7f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea47021238b3fc28007d49242d7f2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aacdb7ca40e818ac1c467181f6daf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59157523a04bae3013a8789dc0c8e7ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e58b81fd3274502a0b890b6b634d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d15c03c4e84b2499fd74733da3a6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d4567685787b302ee3ec6c49d57e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31e3cce3247218a43c2fd91f852945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acdba864a9e8b4241441e629e9296a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a503ea0463ae324ca65cf2bc441ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c34527523a5deb9896410c97b84c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de86b16981480ed6430061e04ccc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e587a3406082a6d8f1910cb29322264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e3d6c6323d8203285c2e3abbfc06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3f19cd023f90682f02745decbb7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d723df0827a73ebed3fc9c6266b51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ef4923363bae8520512a79401148268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63bf1002f7e5a89f98c2fef85800f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de83e829cae0d454eb8cefc2c4b77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66551b26285dfadf93b94bd2a1397e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292d9637ada3f23a6951e10668f1f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7301244acf121dbc0826076253f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db258c37ff48a0528ba68226ea569317274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee39905e518e636f5dbb4b412d33e9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93953e73cb4117b6694273c29e81901276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f92c59863fbdd732bba74065a9f842277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8e573d8aff6db9dba389748c0cae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcddceeec3c2f22feb9ea3ddbbbc49f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d566fb7db492c256874b9c8f2dcab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f968bcbd5097a5b5c0ea9610e4d9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf95c19c51ee5710ad12652d503cdc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da9ef129eff506f23fbb25088be2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4f6b57baf40d2f5c912dc9e04f7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a688d2bf827991aa390bb9118d514285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed11d2cef629bcfbaf84a243464a5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea19019d8882bc9858b8fcd861c30e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97ffd7ea66ecdc1f5a64de84f8ee64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ce8daa54e735273c68a1f6fb64fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a62311209ecc7d3df8d93e599db4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b68d9233ef91841ee5369aafc26ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88fc6be14231087d02faac49dd642c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbcb5e401df41cd75ea4ae34f11d57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c91e2c9c797468ace6007b910c281294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342e988e73fe598121459b1156bf28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4d554f14ad662176d167e920ee3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1cfa7db94869f948a199aebfb5f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c451c3ba9c055df426918b146c84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59057d15c42aeff4d2eea25a6e94e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430b56a398b07b1f60f9ade91190ad8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec040d58f00af3cf6ae19ab3f07deb65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688884c5cddcb40370dc0d67879559b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40671d1627f4c8635cce55e9c4a1c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b112969d0db3288d4da9ddf34eb287b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de7e74b5c246d6230455993b618aee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21163e621de337b767ce4436d6085b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132dc892bca4b5c7a39ba749d38b8d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3839f71b737eaa0ae99b6c8e36150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb50570779e8127b6fbe2d3346da8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3c65f580c0873050957d38597c8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc57bd8792fcf4e876367a86a1009311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46c4c12413e1ab50e6b4fbb8c7238312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522586de6de15c3df73891923b64ba5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b754feebe777613637eef58a5176314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107440895b6c5d39728d2aeb68687353315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eefc0567fbd3a47b6bd6cf0532582b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795abb8333f5b3d5cb5b4768d94651317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a0dd7e1f909742bcd7ec79d87506318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280805f719dd1a7fc6171c000757aed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf25d9aefacaa7731f3b3d6bcdc28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e53988f41dea57b74f6ebf83ee73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7df0c72a691b15b5d061131dfe856322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cdd30aed137a58b1a637da242dc0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32424acb9e761cf7e8af736063794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73679d2cc0c5855eba7761c7cd45b41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c946244be679873b6274f8d35e5eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f9e3f77f9eb50c2a93cf619bbc2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a8ecddce23685726d8f5f48cee405328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beed130660097997c3764a2c0f3c5e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96d37b31d998bf3a1a69891b0cd093330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d42157ec75d5403526f747faf0dcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36c90b46c121a4eeaecc472d8403b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c065e9a5089e03f945ff85f2296161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9117f6112ae99580ecd31e8b071e4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e258100a97486e6672c289f5545b181335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85768c657b03f9b356967dea8381ae6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec94732f1696b958d13e5197ad0fd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13780a7c1f5299a204482ffe9309be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674791cf3fa04ca50a0368c792186afe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aad28c50be516b87ae8b255ef5c83b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a0768eae22691ad7a7c3652ea8d39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3583b5ac098472dbea2884e9763fa97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e1677d26a417801f50eeeb11b65e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e899cce5d8459196c885a99d209d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da51f5e915a2a8c75086dd1130b66c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ff624d6941665009c76410ea5985346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890751542bcfd9213f1c71f007e89eff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc078f9f4d7b8a3767fbd4b4c07456c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26cf564f5d8c5d1f5efa116e324d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc427ea226184e7b67eff0358592778350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8311587a59ef34cc2962464280984351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad51868bde66ef4e6741e6a28ec93d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98bbfe9c8605c055fd8a2042051f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7696bd53cb194ab966f82eb158ca8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93caa8c95d9a791e8a5e1e85cc4fa85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df40f25eb9d5e84f4c0b8594e2f8d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ab374223b2844f0b6a5073068dd3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d1c6100544c634b2573d9de5d6dec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f5ddd37b9e2eee4b158ff78cad027359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5127b923788df7bf9b1d75c4421f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf31930c6d6a0f99b19b04437e81eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a78f0e9afc906ae33eaf01ca1cf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435587ce39524ec5cd63443d95defd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f74ebeaef25c5d7fecfb15dd126a0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c5844626b44d7fce3ac9446d0af5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed891a23934213d1c960efcbc0f832366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16eebdb46626c8835e3c26e8884469367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258de9a7b68b1769ce4a9b2fa73d4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37fb1cac22697c98791cb3116d487e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f68bab5e129be2f8e71821a1ff1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093e0044739632819b728bca459896b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68364b28add66a57588d72040f65b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdeafb77744a2a1906d8b930defff0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df15432e64482494e463895d097c3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518b751cee33d1d047500b1d6625bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f970f2cccdcdd6d9d3219efc18f9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7d8d9d565d12dfbbb3870dff0880377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bc53c1496acf549b826df5b9a8e49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f343e6b89fb781c8e6f9345a04b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e35d805b27edc596e117c3c56ebd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f8b70eca4f7dbbce79ae0161b6a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec7bb446461f9e59e38d025da1175382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e047f7cff5df9370e599b314babf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe25a21e56fa2d3204f3d1911bf7614384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4495a4d2de27bb1a695c0b92d08bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe85030b1b89fe278455d81815a695c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa59b4d05adb095a3d276fd7b0a0de8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3870a6681f86e0a84e014979589f41c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa731e8bd0574e171a72a1a433da9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f447d19e716e4a8da0c0605dddb001390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f98e05d4c93a8f725f93dafde990391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43225824928086ce5dab638d8fe1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f72670e7e3ed28472027ed9f2bdc0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f9003b5f213163c1dcebcb381461f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d72bd66e48b893f4857b08e6cb04f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765106b0fca57f582a210336217bc98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f0594ab90d5d6af4dac04ec13214c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675f2a3d3aa4ee311818442590334e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf82511d9a3c24cc7eb3004ba9192399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df16010cdabb656830278f801250e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de76f31065c7c792db63301386acaf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d93c44e56ff378d97a9ae9e8aba71f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee2187e4ba3df15fb18d1ab7ccf410403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7595e32008e1f145ee9570e89219404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc88d7e1985f8778383be55d54436b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaabf31ea1faee492e36efbe1540a84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391efbe8df6cceafba157702ac0de73a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39dc5374f2b4089a1b664bf730f371408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed000d2fb55d25e4835c47e46d01c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6706944bb2c3db4213f852a6d25283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6c430de74ded4a457290232b615d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948434959d5306295316d0bf0b39670412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2983328f2ffd9e1cfcc7353888cda0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7ce56487bbd22768462e8cfb9b95e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8077cb178f1ea4eea5393e82d42549415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663e4a7a0e3b8d1cac0c8827b683b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0c30b36dc603fc9e1af1afe90af1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925c1c5f5a4b7e2456150c0d3ee1ce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e36580190650353a922b4bd853ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc006a5dbb3cbd6036f98254617d9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0d6c874ddbbaa0267a54faf874ecb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2de5baebb0936a4ec1b86ae672ea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb6d7ed8e76c0f2232d86c305b7a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666f9fb091f6ee2627ab46533c97fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97eaf70a9b25513bb328e064911486425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11507667b047443134cacf12ff22d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736883759335cc12e4909a05813ade92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c6583e4149a7679d8c9ba93637b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1cdfb0c2ccac1da8e6902929cd5db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea98e84c57e9d2e8a4af5c855722bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce660b4ddff472d357fb44430dac1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cd895d9f88b45777caa9757319bc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735134c14e30a36244ff82a340dfe4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b623c54ff7eb33a23d61ce6ac345c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a629f7a80a2f855d759a9cb522326a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00e8edb61303b6e6268f5174547d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2118bbf549e053b60a7e438b1326f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae131b3e447b1cbebc1a1fb700acd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7726df92a4e7590a9f21582d92996439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816b775b22d623b686a557030cecfed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cbcef61011b23d9d184ede64263e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699cd01d4f075cb6172a34a1a18b799442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3119bb60ce2c51d5ca4ca08275169443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5f3ce8b6c2b3fb3b71d83892c240444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c7ca7bf9a222bf99486384d146a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180e56d0ffec768b2efee61250b11c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9f2a9000c1564486157b3224a0794447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4855731900731e208ba28ca85c8b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874eb4ba739f6a1eeda8b695a68d017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f480745ea2d230099538814a5f12d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f02464587c902259b63cb951f4af5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7f43e9f1f43037594817f5ab27fcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd690e8c350272ba28c94a4bedb6296453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1557e08a2f03a00022c47eed1250454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113c0adf045a4b143148b3cdbfcfe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e3155278d181aa963c9efbb5a9981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf36ecbace466e082e5e2f6832363457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0acbaefcfe0b021309d3397b212901458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f96909c685dbe54070e9ab317005ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3175ef60e97a651ac17d5a8237cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ad7a12dd2a9904e203f54635ebad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2cb8a788f254d94f9b2081d11945d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af814a907d8f6a9bff69cfa1362058463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597c2daa2043163c38cdfe78e49ec1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452356795868b4f1b9d79ddb3473a570465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e50965361b606a16b6a678a9da8fa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef1d9471b0680052b98ffaf4f10aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd41ef8ee408c572c4a309ca8d2c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95ae2023c27cf3050c6da46adc178469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a16ac197d48e0926d42fb7f9b24d83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507a46350a751ff4845f5ce0141f09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb954e4022eef8de50c2d6a245e86a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694de5a58a78a34ed2228fefbca348473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f60541fef9bc617e963f40013b7d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e417e76c340a5432d619a2f10f64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf96c7133e1d91a4ef6ae2ed143d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29005909787f52e54adc208579923643477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8957d0cfa71ff924187b0e30129787c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de83b1fb21d2863c029830158b27bfd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e208e35be322694341d0233a6d1c31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf397ab03a068c19e0f1ec239703fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391e5f2d5c9f4ced1c6f398cf701e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feacc58dc3c4a6dfa34b552ebf381b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5cd09e807bee5563cfa45d47db93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1d8bbe1617cbdb6f9609462207eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07306b67ffa96f00b4b189eeac795b16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde87f007167f15311606f453e6f14e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423bee887515b180820d6829d0e408f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a71e9adc3756b06f9f62fd1ef2f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be256d0802b2ad6ecd164a1a9d44ebd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476690764fda39e4f6b478c0d84c99a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e68849a0fd4b32147aa522019d8f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa7055dfa8d1dd4e109dfcb80add0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980666a4a8793b85aa26c55bd481cb93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec683db63f74c5aa221aab6c7912c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c29b1c8ff76816bf4fba88c7e396496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7b2f9c8651f5c7a8eea6ab5df891497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d85368fa43f53bb88a9778f8729a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83d22192f731ce79785c0caf0a28e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a73f06d7ed9fa7cf47d85002fc58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd747947e86e35f7154fcf883f02a16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83dac66d6b22187a276c2c74aa6361502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87f055664abf02b731c79dc4a2fe4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba03fdd8cd281bc7fed35e2755a746e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c6df2cf897435462c6fe1b23e8fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f76fc37cc0b6a8885da58d57f232c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578d86a38176952e97474e6148447b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d485bcb1b85b0591b48a91a543b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85194eaa87290168d230adc4ad88a95c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebf79e71bbd80d236eea96c9f51e4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c3175a90727d064fb054054cc71d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524136f40e5b4a6aff3c943cc3d00497512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18574616d90ddfde919929bef5336fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c37a8d05ea429b9d581d16fbcf72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df7bb8a3b0d8b0f0eb62d43a0061b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343e8544ab94ce5749b28683cb7e9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750506a279bc89354f5ed5e98248c08e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44543f1c4096072913994ae0804265518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce9da699d46cf465c9b98d2545e18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e95bcba2abd8997e88c7f1845fb30f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8eea1790a5705664f2098318c7c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f92ae5ae33d99336ffd8e22e11a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19a0d4af2c8ea165545c9ea17322fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f485069fd3214c048503fecfd0ba6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7195e6586b780835acdaad48d222a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df52d00c7f25c8f99c0925879d81d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac2d7b612e38faa050471700c0347527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48385d6ac0d4ebe63fe169666dfc125528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c43ba0c25057e72965c07d24337fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f81fc6f59ef6cb9376ec7579ff614530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe4dc22b3dd0d7c8672de1200f9a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98defd9ebfa1e5c696cfc9ec489719e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b449c3dff383b6eb9045c4e580356533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820576c13f2b2ffcbe445a0bb146d235534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30073806a25154371b64d61cbd63ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f64300d5bd13c8e15ad68bc82b26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e2ce223ef43940f218a8f7dd10538537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179df1ddf6dbdb05472856c168e4055538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ef9ab063e37df9bbad21ba0b45a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f2460623b644c3d55e482f3e64b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a3cc184608b84abae0c8a40f2348f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe949142106c2469f555a770d1e5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b41ab0536c3f06f73e9aad0c69bc44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932021507fcf636878eb2e1124192ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfddb6b8a907688cf4d542d2f568a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419280a885bbfe4610164dd1c946aa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582ad0bb9748a1aeaa8ff5213e3c6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097cc9f878bc177f0d23bfdc11a9c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9acda152326f3143cb3e75163080e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965711e61ccb8c071d4a9681ac98a12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a5103174db83e0a55a4c991ba2d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147b8b6077b782a2dbaff3f6061201552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e47f8c95d6d9e2bf9dab096af7e513553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd68d20bc9fdf626ba1952baaf53a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d72b73639f2eafd2f97e7860b7bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608687870bc310fba13d4153687ef9d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c258742ec4c56aee0e863feef316c85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713099b382c692e673e5aeae6b3cf46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1b9c8d9012a280f7a953e6a5a125559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0c66512be1f4abcf608a0116fd7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2fe6e17ff59514a222bffd9a3ece8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a415c39f0b0eb1f1365391cf6a515562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb1f4b19e883cc59bd24aa66acb913563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5999fa3dd8f7632109ed002fd4acfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863a058f4800d3a48c2b31e1831971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec44995911ca61f06eb6132c4aee73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a7f9a60c4541ddb9b3e372862443a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33618e0b51814a687b050d3fb0907788568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188ffdf8d747680b19b6f07c503172569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949dcfcdb9a0596541e2078106dc08f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39571d8071df9435e5f842b980d6bca4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d73ddb5377aa4832b4892bb546df94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b12b04418a641e674d936778120637573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714fc392c845a9cc9eab2d9b3ab9615574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa340dfe02fdf6f821d9d4e010a26a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7feed84e17963ec028a73e1022b446576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602586e3dfd1946d95ea7ad799372794577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f723de51400ec8adff3e2e98cfc74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802bbb6a262ef4c04ea6ed6e84b0c34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb610412d72262526792352d10e86af4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb86ce0da0ca0f26fb25e3f962f12e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf9689521d81ea30508c3678343de7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c17651a1ad45777941b81012149b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac470225c5bb1809b87d617e0c90c59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd04a09b395937ca2b2879fbf84ed53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492743ebe83dd38ae108c3c014708675586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad914b12590812e7baafc6126c737901587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6d5b13033e88c08c0a953084c931588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06e57e5f3cd1fbeedeb97a8360279589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5dfab75ec6ae831e8adeb17e4bdd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86130496bdd4d9259ba646579602de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e944f34d319824a0838166cd19f891592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7aa33d9e7a5222937d414fa2b8d78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba04befd236b61bdab3d2f507b0d46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aad34b2374aaa507c2aa89eeda074595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115011586edb1ba54572559ffa6dfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbed8b3470705928de77835ee3a46e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653cc79fd595f7f0071a1ce7d8c57f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea4d5f29cd4ab40bdbee4b432f6ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f5bf1f588b010809e59a3998fccd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f951856cd0eb51133839f9ff78e91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c2747d3b487662d3edb7f64ebcb7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b896274f6f3f910cb8207bc0f6f462603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149689bf1538db5f2ca46ce9ff5158604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bc4cefd9b461a38f8e3d271bf8d3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263183a8f3d443fecf476d596342d39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d912adea5c503878746c6f54db6dac0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50630aafbb96aa78b74d1848972fd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b19a84e112a0bf7103cd8de42fba94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d223b02e5eba8be415ff446f88f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86e6dd5bd9c6fd0c437dc1fc826b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05f4ae3e2c0604284ef4cbd9c8170b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17118d61c32f73692c9d653a9139b3fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5917b873ac9ec5b6edb26d453ca2148614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0f09cde1ebe8899f8874e74ba9ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf168a84c3d38c228fd0c0ae52b7e32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc51e5f70a356c66d0612b13d5dae8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40a4fdd68fbdff6b0c9ebf089c0b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aff27371654cf6790d5396e691f51f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df486c06878567071fb7c24cde475f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584aa3366aa98ebb8ced6b59579162621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbb307c4b644cf9648a325849b4a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bb801f4820aadfe23dd77da4ea55c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a5f3112406ba25e8cbeaf6182a7e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924eeba72b21282032c39e34c640e07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374a65a6526ce7998a68ce666269d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5027b20a549d649fbb42e4dc8bc63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d27bc5c8d3afa9960f2e72b060b83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c16944fc197f63749f3a855a86de11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2ed6c54b0f48388f3537c8d489f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e1b9f472523d3ab3600fa9b8c76a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21da717d0f02ac6ed8ef241df174ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fecfbcd4d88993ec261f2c3cd5507633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566481b8af3c1e9170a24fd3f17de45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206cf3b90e0b9303175ad20a1ec993b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5477f8a4d4a530334f3c794e3492cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a914a74adbb643d1e3e288370fff5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a2201db7b5eaf46630c187f4f899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6b5ab0cb50bcbb3a0924c77e484a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f552706abf0faa3ee07e9f5d7fc04c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3058ba6a388d5ead218bbe2524cf8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b939043c051452ae66f479c73ccd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786095fa9e6b269879feabea0dd88a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c6e0beb50ebfef070752dc71e6161644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae6de7afd1148042c91a6b60d7c9e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c812514bf9f79a812f7902568826ab3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3107e54d2e44a9d4efd8e064d6ef0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a55ed0fd2cf4066c88658133ce913648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737985042f7eee53da1a80a41af5d131649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d0eb6d741291cfb7a9af18c841c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0bf58eb32a500471fb30b1185fbc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bbcede7a2d0c56daf10b53fe4719652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886afa160869ca1c54dbeeb759a0c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a926f6a36e1ba7367bf69f07c7e5fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc463b99a924a549e25544d459452ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff4674c237e4b5b61c1730031edbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e4c52e01ab1900e107e9104cc52d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369419aac4c344080a21bed4060d857658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654f9b93662556be9b2a8032f47261659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1828f768ac380e0321939d378ece8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a4058b2f553e02f6cb48607f3372661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5c1cfaa9d9d7f876dc1ca91ea58c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40caead6da510138411250391b9b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9ece2da65a640fddc4ae691b9161664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6c32f89511b2a9cdf0033273de96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5623ffbfe89923da3068962d624ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123e0a9de74203be47af39bbd6d564667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b18a3854ba541a6c9179fc77f5c6ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48a2c64c5795ca4031154b6ff7b3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42faa65954a6fbf7912692d1ffd00fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271fabe4d37bcff4f5a8a981c3e627f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d77b1a4f996313cc3f8eac0e1ea95e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baaca8bcfb2dcff215140e8c49cee5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868ef4e2bf5ce841e2abbf19ff7829674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00296cef7588137ce5fcf84433b91bff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34129a268a49e050e2af3ee75de12fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ff94dc060328a66f9eb3cf935be80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bade931a3c608782ab43daf0017d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e5bf2c7ad641dca5ed32e6fb14d03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece70d2e2e3fff1118176b4776e5d626680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121f7a869dfc4bdda2885a3e449e7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7b8eb7f1cbdef167df906903edbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e3f0b36805327809cf4dcb554e128683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780fbf0bd86d53661583bca9be9171a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd701acbc15c4c641a6b87e3664c82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45947bbca0f289a2f79798860c6457686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d111d47318cef5f7943f846745d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0fd7b9bce0fe065048079afca8e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94264044291296880ca5518fa0107477689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0184403e04468b0640b20afbc0f2d5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607c817fe3eacfb383d66a9ae9ec87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737cca9e31cfb28c36abf353c68d01f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f78d9fd94297d09c9f9e777d68fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e0adf1c4b62d97eef85c34c45e01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264de5a6cf1c4c114dad1302e965fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a2f3d25b1b4c586978c098082fdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae58807f41cf80541460bce2cf577697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e41c7ba03c14d5035fa394550ce48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9fd4d9f5762593fd16892a23fe39e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f497c5e5d5da179df0c0604ea1ab0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e617bbf9a2c9b399611ae48e45048701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd50b736ede14c30cbdec55d23ebb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcdaaa96aa3f1035c31f67a94a6674703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad694df3aa381a0228a98ad2b2d36b81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55040f9609309e594600475833630705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea6709e966251fc6194528add232fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7769852b3a37d1e44923223bfa0a2a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043daf3cdce8415171e569d0a308df708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c56efeafdf7e5bca329316ad9bc0291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bc51e83ef6b834ccf082f211b7a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ae628a0b1aeac011e187fdf333b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc88c3445c99e57e956f8655498244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed23f94f426f70e6ca4bb85b08f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e0fe487c938c71501a7d2c1407436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17800140846197d3b814f1e6ec82e6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e39332ddfcb190091893c43e4b1b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed1d5164f3a6f20f5143708609ea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b096963a2e19dad3451e9b7a517b96610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994df13354ba6e6c4ce850b74f43a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d0f83149468cbaf12ad6c1e4dab512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d151ee2301083ed3224c901c2b29f9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5ba5df11db9fa6997188bf673f4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3497bc911742f156a2a643352e48a4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce6021707000f154e54437df8401b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e92babbcb1f094ffc991c7e44d3a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eb68510c20143dbfb35520d1614f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01190886938dc60dc607b0ec092e613319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dc32962f63a76a78413421e6e5bff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380383d02fb5fa0f6ef6995984afc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d524cb61170f06231d131ef1c88e7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33149d01ac9ecb6132df441e3feed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36de4b3013efee28770c6ab349c2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af765cbd01cae4c3084a671be1eeec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980a31d5a7f230426f9b552d3df5be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e48b979b60f39455e27d95be5e874927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c957579ffcadf4fc58e8dab6a86828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6d15b51d3139754ed53ff194fd8e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668f6d752837939a0718d19bc0696130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e2afce0e71d23cc80800900645cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5ffcacc16a00dc1266f3fefa5a30e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d27068076c0db8e9f7e0f8e8b08933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d13a036ebcf41ed399b39b96f55b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31220f6e8d64a8951304234eeac8d3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482b185b258240ad94ab7e733ea979036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e844c12f80b2973e66e9fb8ead8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258d469029bc544d6eca2fc0db3c0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b321875ec2442f5152a692b6ab4e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2b98362301e95cba382c9bfe4d4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ece0fb01653941e37342b3a2ea5fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f73e9b1adacff3ad406362efbe6cb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3200b0e901ac4f079a6ccd4b6f3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f35fcc46ef7166ed29de0b65f366dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27953acb0daed0bb37df08a148194d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd3bd9b1994091fa795c84918873d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad069befcbec8afa18941cf22534059a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1094467aee48e15c325fea4c79384a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe6e5024db4aec46329848ce13859b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794fe3c4e4c527e29c08522b2f0acc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf824ce2cd6493d4622b9520dd2e2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ca3a1c88f811a0c7200fc4fd6f73f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7ebe0d14931b3c857dfc12c7a88253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56474981a95fbc3ccd2200b7edd4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765b1e4cafc39d4d4376b2a4cc1bd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ab4d9d61bc4f50775893209021b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540abde70b7bff6ad9353ef1f75ff1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4349af112c89ffc7d48b4f43b9925258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b50cc38353d9460815b14560bcc04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3eb5ec6c6a340d390960885d4876560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e37a60233db75375d105e844cf61261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f4a39005ea3aa7a1c07033d734d0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed18163bf392cb120730c3cdf8f7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76890749a4dc206ed63da6b8ad6abede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b678258884869fd9d5ba2da1000a7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8a7a58a18393a501280ffb6014de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75449841f57b5083d168d88380d799567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb6299e802eb07116d9b03da1614d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae9b83edfe2abf02f4c9d473992f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce34566082765daeddccddcb00e50b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa3f447e385e01c93dcdc297e6eaf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a310050a8cec727bd40d2574fb585772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf86de70af0bd3c3033a13664f2cd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2f548626513a752f64de557fd8f8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566bb2b8a7a28c2b98ca8e5d1cea8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d5ccb805aef792dfb83266f6a1f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8079d8f2418879737c408cf7079e2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb21e084fce44e6233034cf652bae678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e87d782443c0b5a001177e532e7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506e19a59862343875d8b77148da16280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c7a41582550de9f08b1240b225dba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6036232e22e92dad97ba6da914022c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c626d331fb56ef654569febb58d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2497fc3c4ce6268eb2d43c561ee0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a75449ac9b6b7d671093cd01a90db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156dc1b1249445b753114c5de2d868086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569bee4e9247a0ebda11ce830752a0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a2509d245d7853eb38148037a33888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe92744b2326f68c966084d1697ceb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb06256588ac9d7b709919e50cc7eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1bc9abbba8bcb62df14efb6d566e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c5e01becba34aef9fa116094b3b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88f66283bdb355e0c4a8e5b01cc3a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395757df4fbe0fc3d9670786584a9ac194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6214524fce3ca0e054f3b91022241795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fadb012bd4d07865340b6e8a1630096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762704be715a6a0dff0843a9c6292dc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b0ad0f4caa01af6989673724c95d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943d2f6a67960e44c4858688eb6485799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966776f158b801e090dadc68f36132b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede5cfdc539173138d3ad9a476d9de7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441a3482bb0135c221196faa0495e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081683dec64b85f4bb20f03cb51e2a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ceda61dc5b9ac6be44598c43466de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee8f6faffdd6fe20e5c8c980438e3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac87682f538c3a5f4e85f399e9fb29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a794c51223db7538862415b4521bb6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da22033f299ee3217a5b57f00d0bf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7e37098e91d62e6c8b012867e11d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e81e77d6c187c005901698ccb089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31bb1c02e4d67ec2e19589d062e43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeea8c8eb25499243c65bc3dbb0b41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b291e269489a4b421cbbc9bfc6ca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1da5661581ec7eafc764097681740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a02b3084c871102053b679e5007ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f12fe3b610e00738a447f223143cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4996033708a0e8ec4c8ee82407b47c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbcad47f78c518db8d02e2262de009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c12bb7c15dab251aff4db792a196e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8118bedac8e45dfc17b8a48ae0c7d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe6151c454b3b0cbfd9e0ad960e98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9ac8b5f5a96c9b37c2ce3013b108122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed4567ddcfc1f7e7b52e948fe6f4fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be13746b16a5e56a66416500d07f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bfb997119aa10a8f23453ef7d0f01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d57ed1f628a60d0017d09c3c95c72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ac91d678bb0ac5688103daec311ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519e902b0711c98b8f0cc5dc9b00217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864a693cb4987966de373a6a0e60ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d935a5b6c370bfb13d2bf6cfa4082130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717e58ccff3ab9c22027ee629326530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6aca46531a964b09f27e9c929aabc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c424516aabe57e0f90990b9546484133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e96fea99d62f11c24d632fa8df9a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67216388f0347ae85db64827ef3a3e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb790744a893520d7887bc5fd1327136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b173dc6bbd4cea6d4a00443741009c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3b0c30716173b4f020ffdf76eab4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e92e7cba63670ab886a31fd1d0d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e8883a04b7df9f70833ee372d211140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e66deeb67f74ee5ef63bf0460199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8cfe95bb562430652da95c749c10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f02e4e22a883186b7a46a4e0855e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed82b0265f75830131b0285f48f204144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728da806daf7b4582a9747f79193d0e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5c19fc467f5dc8735c0841662018c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effa19aa504e1f866ef71d86a6b4fe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf267ada100c83704299d3bffcc6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f36963ddbf11b16aff2749096145149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87e77b05207e7cc1b68d41ea21463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26e84a857c5f340fb9ab14356a8ef2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd01db60e38a17f2215c5dcd42957152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a97fa5c68a16cedf4dcb6f31f9abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c201b94d41c032efce9670aac3514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850741b60afca208f77fc47f1a157fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0800cfc4af7619e4debe0ccb9bf74a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127236df53b7797d559d9ef929d0b4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62865ee7a6e1a8672d2d10c3b9122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cbba2f28663487978b6ae645110e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a259e0dd68b12bc9bae8fa6cd0f5a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac86dea4c5ff073af2fc00a3def764161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdfec0d36243daa29fc186b519d543162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82082725a559b33ba8b5e351f085661163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd610c304d3dca4e518e3f6b94c314164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b4e82a16ccd4758ce023a2df646f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712486f0973c61bfc740c36f1fcee93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee433de56eddf2130081c22cdf40a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec6f58682835426589790250eef98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409723df89a4fe2ff3a017acb789be54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a0c69472f35b2a54cbd09b19bf69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ec7a7ceedaa22ccce8b7f16251a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64162e410f413a3024b2c10d70950a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f3c72a8ae42d3bc0f361b443465a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea9505386aca79932dd2fcddf5f8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40d33459ea2c1b202ff6114cee60d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f1368486d0b81be28c87d73580f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111eca3e8f3aa56160e19768e60844177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bee6ac96d7aeed333dffb4114cb8e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444cdf8f8e3dfe0b964880cd017bdd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3116addf410ac1e27a45d3e2d200b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f46efb8f132638291a8d730331ac4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603b2e21f64074e8cade46c6146619e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6d61f079387a94b3e61b0348e3d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a4a5465ef18e9dd75e9ee35ae915184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d526c9382f41d94d203806c627a0602185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312639aaf711fb50def7c2a45bf995186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a7941812616ac2ca46ae05e555bf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e934897aeca9f54fa140232e347a0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109663d0790e9ada461a1f256d0614189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8fab2f9da7a378d08989121fcc1c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df3291d67a4891607142b789b68280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d178a2ffa82163818f3cd306cba28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a12f6d4f33d79cc690732b69bea58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1cb30eacdac8a807d8a2bee15ef58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a002c290b958c90115ca506cc823136195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19697f04203e76d8da8a96ea26af9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c5e5bfcba0ae90958a441e427dc09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a000c4491086e23b34e654c6848e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945474221944e24df0b93cdac6dddd46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066023ea64961164a9b0d5c7ba1536b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba1de475a3474339c4fc68dfca57ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94376ed92b33da89199deda00aaa0d6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90758783b0db02640f2ed885b39b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ee5a820142a4325d98052a3029c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab7acc5c51984ed2dc77b97dfc911205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d2d00b7990910977b5c8d6c3889b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37c326d47557aaa52ef2807e5f24b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d27076ce03ead24bbab9c95486de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85058dc047ad956f0c82e76859a4429209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eaebe03dcd8aa0000737344458308210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c825a7a49f2471809380f162f1d32a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f1fe2f8f03ba1f16aaa67ae728e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362cdd97e6ad1b4a737f6b231459fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e51acbeb09459753f6d0ee0e6428d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5508695df671fbd54df0a713dd0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5904226417f80e2c58843cbe0a0e32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33920264fe614476c699dace3151b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e0c426b91ab319023f19a1556e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99415181768b9c7a88614d07ae90001e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dedb30ed46120f42e4c180cc65cfa9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a303f16cb9f1cd4d0b08216e503aef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642abd1d3178f131e8dfbe040700d65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee88578089d0f5dff1343cff88ca8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966fcaa66db39e56a04d83aabd42c6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ae0fc9fbe142f91b05f9913bc292225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9d1b620f9d79293de0b9138dfc8bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad99a09f25e7b9f5ac49090b89cbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62f08a1bb3c2f2b671c4df4087c5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87869636f9d7a68d02aaabe2eccf99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6e9d45590948e69af4d904778a0ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c934bf1468b4f06f208ee5354e260231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125f4bdf81f7b033cffbcb7e4cffc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2528cd5b01dfec648ae91bff4022a15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f932ba961fa49333647af45531a14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41652ad267c1ba4f5742069fd1651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce37009798b7682644fc1bddb90a96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4818d55cd5edb3a52b0441c020cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ba73acbf8f297dccd772d9493b9fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcad573013ade45d37af965b348f528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dbc5aedb1b33d0a7e8adc9e62685c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9432bd4b63160e69fd90cfd5d326d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa23d34b79623bac30d7f1dff621c96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350de644e78a294ef4797baf86054b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a70a5596e6539672cfdb04f9d00e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a05465c66a6510da466cfaec732c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8337572b99beeb1b02894c4daca2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2259a3c2e9c8b889ff444c8c45d0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a7bc70993c05c4f842ab0313fd7d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909016da8e659ca05117aad0aea1db8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524f88e72e216b2728b120e0972cd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fee220ea8e78cc6d632aa89e6d496251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aee867c71edae37d5e8ba008108aea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223170c80e30cb9669c86aa17c06e3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de5b31793d7f68d331238beb7fc10c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3730466c81eb98c72f0daf718ad7fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a1d96ca37ecf48357fc4131502e5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f34a702e1587505d39e85b23c942257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6760d8f37a4a731c82f21c12dbd611258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969412cb6e0e4021a8c0e8021f99d1a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd60e2bf9e4cf69d2e6bea9871fb7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d6eec1e233f25a463cc8c2e7ae19e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c448e9fe72377854cae0c12e111c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89d3a64e4390481d58fd9cb8a151c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce61340a71c769d5ac543eaccd31e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235cb31b4c85b791c826fd2950b0c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0694c9176f1a0a950864df75d2e8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93d71071067f837e0c1002a1a23e5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585f86f70dd235f48d6cc5bbe1eed7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e10dcbfd31ad30b4c808677a1f92c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b722e4c294e47b661619464ca1a95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b113d74680104449287e32fdb7cbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7479226b1651ab88f8d36814895d277272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aadb2df4ba8300d4f3bec1538173ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc3e00652b5d1d9fca71a5de8e64b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59a52ada409052d70693f2b7639d41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6632cff0536480ecac8b5884887f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958656c7ce625f872bfde42a37e16c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2abde1d8301a54a3b143103267446e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c32231b76ad114dc7cb01d27f457c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17453a216cb098c52b6b8548419763d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568afd2339e8ae3dca49bd346c384167281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522de8952107211ca260f0df0df11e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61139fd6125ae9c03f5670eeef2e556e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad226d564af1ed6af466db5c12dc0a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c771e5bb8ae99cc56fd8b3d29abc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a0b4162567609ccabf51ab1c41ab9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a3c5f6b98ecdd3fdd022eee0b5cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d834f97e1cc9522c29fc8d2276f380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed5d5e7309e6be72815d33d1191006289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a9136919075726c6346b960abc87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f778da5e85793dc7c2b4f4337fe113291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654970fa81f84b891e7b61a8263597b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492fdac782ddf34cf9458681704e007293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8b7cdd667b0b1ad8c70904bf86f23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58691c956a080a65bf8355e6711f18d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b95e59b807362282cbf0eb19b129296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568a094b4e6f998810690b7958df17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae17258978609714a711c77b61a6df1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3538080c1369a879b1d4b002d1d50da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16770f15e20eba57713a2405af2e2b4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a24f1eac9338176104d95e41300e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf22a1255206ab2fdfe99b4ad1f9115302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d88de53f68e6541e0916a8a16119303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f33c710558940f65ec87ee55db2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2430eca5573dcc5339ce1c117009b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bb7172bcce2ec4e845cb0235a8dff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d0a646970db5c9d78de3157bde52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbf89a29999982dd483db541441ecf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f42074abf0c6638b551026e66ccb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d66798899629f48601f26965f328ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395a26515a99ed2992b1f67d1d82e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21081859de53259c530a3e2404161dc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aedaf3468eb2390b326348f663600313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c014efc48875440678c086139e94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f6621b67db9250419c863a7973a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53728702ea1ecbc668643449ce86a771316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd6511f7e35aaee234b62d39e6f65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fdca6a29b2a544c9001d80eab2ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016026adf7330598d2dbf9cf845e979319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0a8bcf38b84132200570e269c167320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ca374c8c4724505cba436d0edbc8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece77e9791cc6c0b6f6565e4dd9d1de7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb6372724e23c1e993ef8cf8443bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3971ebfee84622988b691bfc8eae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830bbded35dd4a9f567526de326d9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d23da0881ff9ff5448844c190841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d7d5dc7c912c5bd70b959668c175327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172527d275d2642b4c0a61d6bec2745328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c21236437bffe471fb671525df66e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3584220607277f48323be1ce50b4c69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a7528ea8406552aedbfce8e26e71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463f67098f7f50a28172f158eb467b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e264aa3665adf2d28f370b6a92d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ec0ea2c0b312f8f054b07e87802a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f767c1fe388cc22b2c87c3e25499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab05686c92f0bee02fa15724544427e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453a17bb2f66f725503a6a6673993c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141e7fae963a9c0d10879f3d8f954e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787b4871bdbbc1e3eb022d1d5c06a8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f83af66cec760b2180c2833c613d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb42577b0e05377f867ed21f351510341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e571ebdf96ef31f99ba9e987a61db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7638667ef11c2761b6cb40e1216afcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a43190abcd4f9ba9e53be76dea465344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6efbe352e209a2b680bec55fc571c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3884e4b58d71e7219888a95695da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26bfb0409e53019cddb696d9da05b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab2587b864f928cd3c2402c5daacc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acfbc807a43ba3ee75c6566720091349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b40e5a714df0238f1c4c4421cd47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c8065fce8b8ea208c31093b9c187351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5063aaa60b87b760e0454868433ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb10263d35b6cbd9094c5a68f4f2b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e1828786f0214e8d34c71a9f69402354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4ebdbaacaa87af3d7ee96adea0985355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4753239c1031980f14d7feed8828e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9c1ae9d64b38fb677484816485a0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a48d515bab31d4a3b80cead442b54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bf558213685098351800877bdaf6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b15657b974aad24d704275ef5808d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111af5cedc48871153558d75ff8007361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99baeab4cf8134ec1756ade571566362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa61ff800deabe9fc441ec767fa52c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1eb7155a58903d1e188638147c079364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a226882e2b004a7390794fc77fe4da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762564cb791347248a3cc8668e981e89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a59c522373b5abe5316797b746a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883418a93e0e868933cd071bd69a99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a62d65850ac0c5bb831349244dbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a15d899ba8bfefe359dac11122c3c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee47f5c56773ee94412210964fc9f28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c97bea2ee86e92a87af993d1b9167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a431b959d6800c5d52ddc62e47a6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf7fd1346e1326a9e5dbca9b1d29cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac898940e052ce5bd462d249f2da074375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c6080a6b38a143cee7b67fff24ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb781abe92a1e792734f16c89efce85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a214056664054ad24742c5e6e51af7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44aa27fa13bff64816e094e9a718fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a8c81d25dfbafd7bd658b8a2bdefd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe63a96b4127ae626782ad30965fe01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1678febc2d713c29476e0caf48c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feea2ece39a8db6783700f320fbc43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c54c3f1504560c8d98ab71b97484384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e936dcea2c8187b2b1130b4e198c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c7515b98df82f20f03120e8dd856386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5319cb6c082c8617b3a54d3b69b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ac507d399ae762b78aa1c1dca9779388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8855c2e2d336c498fda03bc957ba8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6118be64a6487a8f5e99e5284bdab6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580dfab53498792b5877e40efa9147391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a4b55d81ad51f6078d84d64a4342392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317c0291116bc255e4d4e295d623b86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85744b6775af10e388d15950dead75ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef62b27f57535d3e59aebde3ed92d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73c5c0daa991a1a81617befb0c8bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48ef79b2918e70dd68ad61cda5898397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00acfdab7f7ba3b982674e3a0660aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ca2fad05ed3badd12526f46dfda7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae22d13f305494656242ff88efc5d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f064d7660b24b6d6ee4fd243f3065401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8770ca99d7b0fe48f96b48f2c6d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7b1aed4fb501aeeaa1c40d5db7fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656a814bacabcc4dc674641395b904404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920a1cb1bf28f3109f3e15b3116277405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aca384ab5b2318f6fee8a7e25af76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e619c0984df514bc3e7ab2791ec9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e2d15ba35545f6a7bb3b0b0c36a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37675d317ba439da845391e05c73518409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f74a8e81086b5b08211cf322085aa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a20c0e813ba3faa8be7055db88c57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a159d8ccef61baef1ce856f06f2f04f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b22a685bcf38983b5e0b3caf87ffe3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f012d1033ecd8aa591a11268d453414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e266ce0f559887c1fe0995bb85644415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19849869977f9813b985fed3f09887416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ceecbfedb1ef3e4b76d2b22362e00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419e058e13b7fcb00b3adb49ef7a9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0716ecbb501b4b0f1650d04d46a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ee2af2d5348f9f195d7f1e18c9201420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db67edfaf222dc13e96a18cfd72cbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08ff44e2b41a98d528c48f0a0b355422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b6d0341510b68ae09e3932da9570423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c071f444d75343a1e98a52ecec3e5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e718539acf69b1dab36b12e114c07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e973bb1ff920bdd3bd4bd58cb0348fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa625db49f3a70e96eb6137b850e86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549e5a058cb9f4e028f756b8526465a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae74ffeb5e8ee885c38c5085aa5ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da12a707233177da733f9463f3fdbd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e1d39aa0bc8a761a4dfdfa5587dba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824472c21fdcb229cfb5990a8417d23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784b0b447419318e026bd285b0dbd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c0a62b86970116356cfdb2db1e652434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e116247f588cf0dafcbc8d2c645a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc699c2c0a9291601d6b66d2f21690436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4ebe6105056246affc0479d97f4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ebf2c68cd8bd5af1adb8c9d5ee62c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99deafdf2c825889b15329467ce76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a36c089d4b5fc0d703b7cd3d5d26a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c468ad8367f43cfc8f1f73a840d43bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff083e201dab0d6758a9ea85c5a575f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba28d99a3caba48666c5003ea02ace0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204bdf34576584e979fb608a5f3b0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb149d5182a1b6b13b3eefcb1b0c2f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb5ac4bc8da0d5773e8ffa75ed55f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070fb44bfda0343ac9627c0345bd9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfad69f1df926b7e7201dbd2b5a4b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16cfda2cebe324c27e039ccf7f3ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284309a4c83ca1e48bb644c0023d1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00106af8dbf43cf0ab8c4cc73f4406e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80c7321f08cdcc14cc78787f701bf4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910fc0b7edf6ab84a4e8f0783ddd72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7740edd1f6578a5dda86b9e5aa8bc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d216e80c73ed22b4ef1e5536c664c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bcfd427fcfca01313df123fd47092456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df938ea79e6528c9bf3d45ba6ea87bcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066892ace114dbea02321cc2191a42d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e042bbef074d6646365e20966ab013459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7839fbbef7a26005b37e182064d93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d84e0bd8bc00af58c77889c6c8d03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8903aecc2cbbc72d6994e51451247462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679d481b1ca1dc6249c90732572e0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef687833d3132113e411e4360ee5c00c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4b25241b21cff0fc789ec923993f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf02dd35f9fa9c6f2b2af1fd2a681466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf51708a6f8d855f1bd1023a6ce9b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ecc9db9801900c22d9ce97cc0b485468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5eafcbd1e3329839f9094133d814469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14990f6f0c5ca6eca03913d184192734470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e3b73312dba1aed79e0d1f713d10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd42ee654e29501de97be0d06f33e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb77d2255ef0323e8c288c5d3d3fe7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b560b1e9dcaf389bd543c7235822221474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a219a4fabc6dcf45ab4850da8bc6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31586bd17cac82c683d09abe6023f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d316be060ec8b3667d4c7399bb35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d54fd593d72868bdf069ec4ba9e72d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687351978b1ec93d611e3405eb252473479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bc2b0d704abd9ec89873028ad3d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ef78c316871b8994f2cc7ba7ed691481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02a2bfdb4d14c40606f192a4ab33d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604a3f964a3283f6220b6f1a2f554b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e547c12189b1067f3abd9819b927484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6774858ff978257278013dcd728db3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd8d7373c78fc9a59aecb1bf6d3414486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0bd9e8699c820b9c2588aa0666ca0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22521b1c9be7666064360bf86fde3083488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68b1d5d0f260f326ee869831427a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf90dfb4ac51683b18cc8bb8daf27e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aadc04fea57355746acd87e95d614491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e415631c98ae9a7386d5952048b362492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b03b4fc81a29c5c89165fcafddd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10cf8e0ebdbd285e38c8c90a6e04cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e84694fed8fc9c3f70148175e384495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eef2b264427954316ec0cd5cb5087496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7149635e2f2fd0909fc14a6c25f54ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe38689dd14d184ec15ca41d9e733498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb90c01586b6d3649541a79bbd62f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8977aa850874c4205eafaabf65ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d768dd8df47ee95e73760864a438981501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155c836239e04ff6287f0e64e55359502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dbec08c195175ee3de74f5dd6d0b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ff4ea71980939eb2d356b54d676b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b1b4c5865bd6d81476a1a8257cafe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e45ec0efa7a9174a78ed249dec0a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094792ec54b5b77aeda8ee17936119f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1ac2969efec546831911d6c52bdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd027a67a60af3273f7eb1196aeb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e2fa51ddb64c7062afe8c305489c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548ced4f9c2f5fdf9dfb09f084189f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312793b989bca95ef3afee27f9bcff76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db669128dd6038d4462663e8b2d6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b861650fe95f9fee8cc413a184dc46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9358962e8e6679879a06e7f6ac2a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ac58e336a23aa7aa15c298ac5a3fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eaafd49076795f5ec7d0a5b6f53b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab33a9045f94e74ece0e7ea4d4b1b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088c0e76c82fc20b8d8c7b7fe2f880519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83bd94c194f431d9676244016c909b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b994552fe3333f9df7973c80cc024b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7b5462635dcf485163f9163c09da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b004b04eb0fb454dc7d3a4c7f515839523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8c41db774eb349404ffd1451f4dbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f2ed6274e3f3c3bc7e7ed8c5d71b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a277428282defaed807461fa4d8c765526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d846551d7ebe6c2447654ba96686b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803418cb91ff1776aab06aed1b33b31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128072812cdc903a49809ad7fb465e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba97b89f88c2346fffcd45d4795b91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274819f92e900ac81c74421b7da1030531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154992b09ea8efbfcd56a9fd554aaa00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a443425f7703c3077d1837d8eeb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4446d275ff81c5b90194a0bff081534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8431ff7b55233ffadd02110e40cbc12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b3403c3d25e831d3fcf7cbbf1e77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd06d6b91295f9a6a3ee801be7b22b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4247ae6ae5655b4bcee9ea0b289aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e45060125f1ac980a34991908f70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5000d51ba4cb92d9c6bd7ee6b8a84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c177bae920ce781ad7ba6e9f486c1a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3035400d6fa5cc83c4bd10fe14ab71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef830ddc5384ae894dbb891133900b58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb3031777f9faf01915c45d5a06ea7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17e45ad07700414bab300c88e8850d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a8028a1e2abf227a698fbb2d40f01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e7c05801d06c0a79a21984295b2f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e698e8da022b9e302a1f787eec0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c777b0bbe9676aee5478750f813f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca5369456bffb10bd3c0fac0bebc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb2ee40989cb53f8b8f6c7d758fa62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36320fcd0a3a15e50a33d11b3590c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca1b2ced1ec5ba4a2aaff87896f96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6d3186aa5d1e811a72780ffa7e2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98cd685545f29a18d2ff437c461c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37b3237e80a5bd95cb045d05ec85e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cec103fbeab22331d8c60bc2a1f8b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e520362101c458021615cfc6882c65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1eda5400c703f22d6a050c48739e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1fd9493fc58e491c0f9e9753f54c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb52df08a6d0e507759423ada51ff20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441525ab217adf66c02779d1407cb53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abcb29d9d3f8750bf099a5cecd650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19597a2b8c34088e698d52f8e734aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224d002228264427cc24f71599af15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2bf929180069f9423061e1e8fc840566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b336853738701f84c4fd029e5e5c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9361e8d35eabc4006a4227aa48c277568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddbd32689fdfdf02d4cec8cac9b879569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481bb4ef2ef1568263605d698f3d321570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15233fa5dc00e43e0ceeb0dd9ed736571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c8daf221fdc05763871dab83eb48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847516059c869f350e610e5f7f67ee8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f0769e630742d3870e0dac8f6f79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e41ecb7f7941336788608d3f0205575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b86aa93aea24e710b150e2fa1d20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fb9cb08c3a2a9d137045e02983c03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68955c4d5593ac42c5835f2549bcc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2cbb9ab3940a02886f93bddb91b8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b657bffa4dc4e8f75afbead87367580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b48347156624ffa6182571f64ce6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ef853fcb8df52ab9cb8f02a213ac4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f48ad01263aa800b792db854a4c0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4c81cb496f8edf876384ab11a0d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563e1c3e224f8aa426f37226db3441585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563bb3e022335e4efed8278d3a953f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae97bdb3b19cce1c973fb3f1a5db05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eaa6f531b389474fb0a7c603d9601588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8ba21b260457248374a155b256fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bece0a776fc22390b1e87cd56d18b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2269619b5c87530c9ee0ba3ea0a37a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d3b4458c764c96d095dfb80031a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b558bedc76b9f0f4c1eb4be5129a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19aa34764916fe372025cff71f18ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc3f7b523c07396f14625b1bafa0ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0dbfaa8cb3e8a29124e7291e0c40d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a4f01f0ad33a19bd0eeaa125a9320597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eea0fc3ecbfff350bdfa146f69b18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf262bd04c536ec1f0cc554aad01a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32816c4352dbdc2b151a014b11ac55e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed1f2be3a7dedb619b394765ec759601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60439c7caea498f10841ebff3d7664602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef9b8b750a9a8c3e3aaea75abcd51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8308c5e8d9fa09825629897af89b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ee3343d9ce7fda6e37e1405ff36d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137264020ac2d6cfb5920af1f353ff3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5629af3c3a2e7609ece826ba46da9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53797e38adbd83b20cc72de88fd5f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ce865bc3744be833bb5a3a01c120609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5acc6856d40cf85663aa7a403eb81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeed4e4528855580b9c545a3419a8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f7837d9dfefa401943a3ba805291612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d984f807dd18c2cc041dd825d62f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23557217e20a0b1fa553ca530697ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543973ffa208a4b20e7a11272f93c1b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b5395305153fc830ec70a3109a983616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb3eba5bcb36db6c93c6a220afd5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a975e9c9a120ba3ec799411a62c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6892c4efc771ba822e149b9c70a68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b22f60cd50bfc677669d1671bd13d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07094b883d2a6a9f79f8ce4a685794f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15940a621bb385ed5a261d633fb0f35d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99296bf34e7229b786d66deb50d56c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12496148edee8edb6f6a27d3de5e677624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a2ed62d64615c78923d5ba2a54656625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440062529fe294106e562af77c39406626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f6acdda06d64a407beafa514f694627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0836122b3247e5e6fbbb42e28adeb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a4058b89f5e31ef5b1746f8741e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad61879a8de3356533538396f9d01c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909a06e0eb75ab4ce2b616b4bf71478631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3fe13d48031938d84d88de33fe24f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876719de473c0778ec23a453689d3dd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845731652e7d15aaea5319bca5da6e2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da863fdf14e9aed2624cf973fdae9432635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b58b89e8c9de6f27d5bbd6ea1f677636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198d341bd34fc459061267e738e49e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22ba5809675d1f592416702dce37b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e99286c84c6b5e0dd1c9aa3f997c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce4b69b12157616342b03e4734ba5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366384ab55fb63854af70a5809c960641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f483fbaf66ce3f09ee93a93c9b79b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec8d5ec8ea4f284042d34e15003b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecb4fc538ddd5a84fa15b4c3afd27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d18b17e52d74be943fd59585df9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eab5f3bffbfd17cc004db14cf3f0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b51e461cf9120a1d1603133ecaa1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144914f830783f6d88f7343dfebe586648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696725195be31022e9d186402fbc6915649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f652a9bf7b3e0afc955ae2a69b1738650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a2db05147d8c21dc2d0f8ce0e128651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d92d0de78c44bd7b051aa88dde5f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e8d00a685c7a894dab4de5f41a31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c9b7b4d16215c9ecbf3325d2a5dfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3584cdf9abc0e2bccaf226e74cae6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240edd73ce301d0e3868a25196b841a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195cfd9ee478ca445e62be04ec7412657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8624b617b6105b71a4e574cf8b4634f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d00d299010a08b58793ce9ea88988b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4de7c6205bde8fad2e42c1088c0fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742d6f125a565827b3184ec43f5b72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b629450fb10ac7b412e6dca5f4c934662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb910a9e7129f9cf061b27e626c755663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28daa8234b9e754034c53e699e55a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e80cdab22937497a402e6010889d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab1be566bece3f22dc3f91a06726f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3643d9d1ff28110dfd411c5832bf257667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ead85ed1b717930cb22c12b46f9ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af80e60d82ba8ae2875b3502e91a97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f444e25435fdb096a7de88d2d95bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885175082e2072da2eadc5ada353956f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed188f59e92e543a845842f93def1b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc9e3cddbda832b6dab755adccb11f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42fbab763658631f558eb70fe2db60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fe74dc379c5a76aa009e99518617c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6f385cad8a710798b6b5e4a14d47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22074c6b2c55d136a4ba295b7bdcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c90cf0b3812e793319551742ca51b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db51668592a0b47ac540cd0e90aebc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c1f53e636e08a8a1b28d6fb7e164d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>