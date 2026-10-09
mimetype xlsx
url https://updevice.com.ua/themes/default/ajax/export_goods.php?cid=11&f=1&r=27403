--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9ed4c95a0976d6757b049c6036911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950059b02168d020f16736710eee702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61885ded40d8316fbe6063adbc47a9bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63868040d3bb04c9462bb6c5d23364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f741c277ae3850edd5186c16069635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba3a8e66859e5b8f323b3466fcaf0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a690d95afff7d91d95eef345d3157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a803748d2e3c91c0c9d7b335aa838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca987959ab1303a84aa6fc2507f5c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa56f1d0048b36a490ebc94aa2f381610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b11a04af9a44e6b5dcb7643e85e3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeafb29437483aad38effb54d944db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73312558942109c7e2dbaf8cf05449c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9b6819113b2750c935324667cd54514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba907d8a481f4d565f84d3614b68ca4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c21a61f21f60ce2aa797780cdee316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274fabd4b0756ba00b346ef21db36bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310daff43f78d411752a4e8e8ba629518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b52fbc6fb27660a39746e9ad836c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e064b50bdaac903619674c42e3bc1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a14aaacc258e53f5d1f19d6cce0c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb440fe49b026ddfcd919b858b194522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e07411e7032f4801bd424ef8baace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26c271d178a361de62a98f2ebad0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85be00ff1124032232c5b3c62078a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e413366c440790048722029366f16126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3b98b6173696150ed981b683fc8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d3d087f7e872786530a849a28b5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997393fb52607770b245f998b7d7e6f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f3595e68ba6146e5150a6326c8ee430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c084e8a1b05265cab87252865547231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4ffdf11197e9ba6eb8c12ef485ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abb494bae8f6e5fdc793182b88cb7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20862fb2bca6c71cab6872d4f6f8ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb80caf2fc629316b536fc1ff3bd0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb318a16c928f21793163049f20d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690049ff301c342a0f0e0e26d045aade37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f07690f1b89ce3abf020970d342ca538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e36e1ac934ee5a3cbb5dab12dd48039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba796c0bfcf54af42c45c59959529c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc14494edc50b1a766e57a5dde0bba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af8ce2134783febceea07406e7e3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b870018edfe8b9fef89b557858cb9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838f1e932161f9b62141ad156506cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb471744bb0be1a759742b6f7922b5ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce49da517b7660fb8d3e8849777e9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23591866fa3cd728e841f191b217be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7beb93ae1abe8a81645a49d37d9f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b38f701a3b331b4eb1f3c438aeb1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799873ded7f682c9e5e7a2a9f16f50b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14da67f8abd9e1fa205c7ecf99f4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d40a169f3f72de980b6953abf6c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c65ebf16e62e6b3dfb61d1b731cf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76feb2038acb7508b7d4f3c8b97153254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb043edb22834f61960a1a53800216155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ae5537b8c41756f8537ca716bbf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d2cd1ecec7291dcc675c7b60d61f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce9b7bcd4d8be647e328ad2cd4c7ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb819703c50bf4fa26ba50493a81a2a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386861546c79f307b63ec75e61c6cbfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf91e6002fefe3fae8ecb761f64733961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cbe191540a8253636ba0c69261a0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b7b791cdd9394f3c56eef6e64d4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea6421f8c4fa6b4c52d25b0ed6ab3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ef2d1e6bb16a95eaa24702dbe6bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1ce60918aefcb7cb9d802ccb3323166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b0c4ed19221414dc25830b4fb603167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569c2a713a568d2e748b00399dcf9c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e43336ca78b68d982c8546199adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d51043451425be64bd810a43265870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58a5f04be246f15c99e5a7fdba25c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df68345407dedfda61594262f378c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c9523836805cfcbc68397186abd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73279c796d99b3bf9f84e571712775274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fba6f6504152f6e2002402944074b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde966168d0b57b9fe85af654416efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492419652e71ce7605bde02ca7d63d5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d7d89d08087912a58df5f7d98de178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d252177e64f76c7fef415d20cabc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18281e9f2c4e268deb48376ac5b30880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b18c07f711dbe6dc5661ea3ad4ee581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d5d293dd1c4fd69578edc53a6f0a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8fefdee251795630371c68a583b4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62dce4462d3ba7942b41aa839f9d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a99cf771e5fc97480360937ff118e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fca0f2e379543ef57f8b21bb3653b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4c6dce0898827f867c4b670e3875087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26efbe6ab525e83e3ca1d605747e55288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78408b5c604c190f4eef314fa61fc8d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df56163037a96fd5312e3cdf77a2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae7098558a006a4c6a36d023de85491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1cb945f18dd96bd214ff777f8c0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae79452366e461d7ffcff6c0d628a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a53eac21ee6ab2f3d3a48d4eab083194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66d17c9bac4985d293c7d45292cae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70e6ce5dd82ee405ac38fceb2502a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db458633910f00d4ce1cc287065c8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a333bed9d8733e7f58b77736eb22b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef387d4191048ffb1c94aa3abf5aef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1081a4ab3721474343ed46149b06f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1e9b2cf96b673453431aad3eb4797101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f334b0617331e3d0fa832c1612957102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42480a5d5490f50a26ae37d46874e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311fa07a126ca3536f9047af3fb34d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29331e0adaf8d8c7c10168fe55fdace3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47c300e04296296a80bb53349015c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209457cf696d568ba0b5e0049d064570107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ed24eb11c478ef2004b9b4391bd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b885554f811f572c366acc6744ce52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bdc0eaecd34504aa599e836774dd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afc93bdb5c870dbb23ddef8a5929cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d6848c41c17a617ee23573a0a9f05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d38f1ac8d28282fdf2f71f4e95e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc8b9a61dc1465e11f3b20e2cc640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a0da6afb0c4438d27055e36c83a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143dba2745c27226af3a8ac1824d60d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2362a0bd9e2b6a29261229d2314986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fae56a2652283a212fc476b39e830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f4f0e64774f9eb8df99d3a217bb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395d48699b86e1eaf98c52b6f2b1144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bfad5bea1320c796c10087d2ee4cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478111d6dadbb7a9f9d98853a9956e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39564a4ce90d914e13e9602c41d57f63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e876f2bedd1005568e794116cd7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1d95f3ea51fbc02e8a4b89eadd116125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e80ea46dcd57c21be4250fade2536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec0d060d501051a4af5892446370b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b61a1bd171ef5605486cead44bfb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cdcd84058d8d44d177b05d98ee679129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834055fab3c9f45d3a50e3e64ebb896130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e417e3d03b85c0b478266875b89f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca694cfcc44987d1fa75c9ea0fc36f5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195516cdcaec0079db70778c2148fd49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d7bcc7b8260f55101108ef86fb56c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e57819c7020a97cf956b6801d03f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3e205710c638a2fbdac278a802a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf79f19b7942c4646d7cb4d6d3e6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed923df1ee10a1cf9183130580a5ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c7f23ab2370f66f763c8eebecb9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16de8ba2c01727eda2e05320af7707140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a5e74ce9cc4cf4e9b3c4b6694eebf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00332060eb6a281c649a6d229c7620fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f73be4afbf1e72ad416519f3f4c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb6b919704ae8674f30f82701bf0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8daf630e5b8b38b8f48061c9dba1d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a6324b0f399712db4b8b45d2f8a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad372c7b1a4b095952a22e635951fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c30d6de8abfda129ef32ca4341ef0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb0275ef7bebd8e300f0a09ecd1fe9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76b80c8580679007814d3309d627a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f4f37a024db2fd01ff1303f5834d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87fc1ee264ec24a78cc4da2fafdb2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aefb00cfa59adcf9b5d5489e2a199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a18bb6a915391dec9f83bebf0ed7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c1dded9dccfccf62e547485c84577155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c138ab0873ac0409e40c1e65aeb78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe561d53ce8dc490fdb9658d5576fcd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4037b67dc690920f06ffc4f4923ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7983bf6944a63faf21c23864f5de43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262b5147f191eec78ccca99d964738c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead92bcd35966bd724c166d0b4add61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717e2e8228529804f8c5fb0e221b98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba762462681968d366ba37b4794d85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312951fe0b3b0b3e265e10dd8a69cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cdf3cd5d2c9a10e63fccc8df314bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a80bba127632244c0e26cc803c56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6685a164a8c813dfc5f916e8de1f543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d899e4f1cd9ba8947319d670c58c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a3841faa47bd2f17f54d000e9617e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090d66d522d4d6713f04343f334dc20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2b84868c91aef9f0a4c31a912d1df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf928177c3466264932f9f6ecd61d7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57edc19bef219f612bafd1d23c2085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7725902506876d8348f23c2986e083174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0774ba9630a9a7f2b7088111b8d407175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad6a96e5022b3332fe1e2f95e8693176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6e7de1c0914a2223dde1d6d98ddd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414339adfef689bef30688aa232687e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec82598171d356ddee39bcadaea14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555538629c3cbb3edc28dc5fe27aa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3bce4d4135b71f9b68f81397af2d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325504291dcb23483d37174a812bf41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc547ae8f68d61eb9f736cb4e061779183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eacb2e1a34c9a29e5df93445717a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa651364f4083ba2296262e42723c8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7017874bd3046e84ed863856d2b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348dd94acd6ed698fc5447873ef48f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348481c3ee49e5fbc9bd0474fba8efef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f4d3a4806c94724c6a7c6e29ca737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede5220b89f4be8bd6f6f2647cd438c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed7f3d7e98e161028040f314a915d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51a078ac6385b5c8a19d07cb49aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ff60a293e2a3f44bccecf31ecb84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47b24e8a04a2f802a5ed00c799e12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e20edd9f25238c360827c47ea6825f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107c235a1996feed06aca2b2568b5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b8a8f0c65de65e4be088147dfd183197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca082930e8bf5f7ea47f7ca6f7c33c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8108c597f09c57c67d7c788b2c7f028199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705eb188c4bfaba142fc5013d3d5b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fb1f58b9e25db978a6d808bf2b81c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098474f3917885892b51bb4e3e64108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427068ceaf682bd90e61eed573879019203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757a93c26d4f27fb06c51ea38b567e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e29eb157fc251416610cd54f5be65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a749339381f3f35b2ba9cfa4e4153f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9888099e560c5318b827b92f6125c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06615edee34fba04d79122ddb739c10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341beceb44c4d9f8f9c36a9f0aa73df6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5aa9d4feb660864c3f596237251d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2dcd3c853c5eed244a0e22e8a6db0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f742fd7205eed785e0a39074a5908e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e65192e63de2ac907d26df0fc9b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b4710daae675450b8b20c8aee10d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f407d77e54df715f508ade18ae975d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e59506c2504c984cf1999f54f4e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727e7de4185e6fe48f4a4999daa3cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ba03db8bf63d56ab6c4e0539c288218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dfc115243709fc83aed53d2f2416219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a16eae6d206bc036bc7adb9c8992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b368a77fe4a4ee503f0df862da8fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600257e62563b9a0bb5d39ac7a4457f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e744fed5f01162a6456a882fa87ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d12a2c54446fc660436bd4975882224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b549ec6d61c25ecff9c87c949685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db357d14d7524fce90ad95bf9614939226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9adbf21091f5de7e779bd0c93c19c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0ab72def35178f747eef66b552d51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf137bc8e817b6957b810128c2adea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696058f5ca74d4f8982a29f197a9604a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aefa084021bf0f9332960333a3b84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904741b9654fbdf6a6fcff3335056c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9cd1df10009d4d0e82195caa64b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3beedf5e25f7dc504c8ba3f874bd8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646ed385bea0eca37865cfa3001fe3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dcfb87acddf8d806d5a0aabad9fc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b1d55a82501d04e3014faf80bddee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89916762da1992906cac9edd6be862238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232e911b19c70a48854f4ada4efef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b923b479cea2c5198c6dc1ce5c3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c76bb619b67d587e2b80ca3ec0ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ff095b9cce71495d3356107d0a4c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ce4c7c12f9891f98195161610f78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b930f8959752cde9b01d2557a2b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9664909420d548e4011fc8ff1a884c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03e721aba62e00105b2be357b2c46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0274718cf747bed66eb50f377d390247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64318d3314d8d17b7258ae689263ee20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f56e97d68287d1a948dbd7b079c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b14d118ffd38a6870b03af41af02c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558660b73e70196f7d9c269784bccf2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd3f80411e6812bba649bed6a34b77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466399cf95c89e8a2fc30efc41ebc861253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c24fb86ec7e8b1b661c9c556abda3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1cce6527a0aa943324728efc4b101255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8218a0b05a601d9279c8380df0564256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311da31b94f812b4496d2a45f6e4120257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e797da59f596e98e9137a2154be53b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a641e759859a41821bf377b126c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710432b029e4f390635c59532c5479260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d1419d3185ed97cf585fe9a24677261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d736fe87d3b54547990ca18424a875c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8f87fac7b9aed0ec78df1ac37e4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c5fe9b10cacc538dec811a34d88d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963e8381cf6e305b2fa0a6063328e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d720b1005d8192bb209b74034e798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400081af689c888cdbdc632b7e6ffb6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94f95a5974886951d0fcd0ed5cdba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176cd80a48a9b75dc58a554d122934269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbff2dd7a85e39c7cd2067249e830f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f85736c84751c4830695f02dc0177271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603ed1f79a1aa161efc0300e2dce45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af8e5ab98a9aa899499af7c6407000273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace2a975f9e6e73d362388f1c50df3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383006c119eee707eb969ca0819db5cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579311c620940eb12fc6a0df0ef5488276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094d23c99452fc00e96852ee7bf42bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d5b63662f29751c6e4b9496ce60af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5839e18d71e0c6a4bdebe22b382f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98a165a66106995e75c64c69a5b758280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1a9bf5dc30aafd8532c5fef0ab3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf5eceb52c53e0c1ac7d0f83ecfb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998253f99411418ee9e9cde8aaba58b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519673a961cc30dcdd43a9183d0af334284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98a30ff4e76fea8132a533a55b7e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9a26aff095c2dca7db2a33a4ef98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19508e58d86b6219482f360a76309fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2bc714ffd875ca17024e388ad0372288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b590d44884a0b1d9deb513949c843c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ed5dc206e0e154acf472f32a9fe1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9da108aa674052c897615bd417853291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553efeaaf35522543ce4ca528d57c20e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187f3ab91cac9e93b90f36d24e50990293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cebfd98274c427fc6e416081ed6a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b00fa07a0caf0133873072c614290295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763deb39074f03b921f3808b0a67df8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca981ec31506cb146a8298347c27e542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f947cc57e00198f34fcc3b071100a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a838dca8d232adca73cd58bd86c0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fed41560eec120bef86a19bf24196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8330e6b6d18dd3c0442feec5ff4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfbf8191238acf6684debdfd6e7630302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90ce8cf62984e6d970ca6aba423651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d7ef5ee08beed3b91b711de5ee87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93584452cfe5a466c15e678e58e8fe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc153dc240b6fa38e5aaf180ebae8a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc88f15034f88b1a235c48caa0813307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44edbc8547e91073dd3f8f55ddfb49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada60c3527c54f3eb953ff6a4c5b81c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c5db982cddde4781bb83b5611eda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e25c18ad09d082d9e27b4a65ef3f14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ceab8d31672b4be420eedf81cedc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a5b2cf06bf2c7145cd5f20e41b2dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8509d6de7495f5fb32952a9508a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616f8d031e0e3e8edc6cca25afd4a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af031252f957d94c8fbec42218e2e0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b9e6a0b3d2b732c1e5d367373fd9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a9993936872097298a773d623cafe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77312f7b942152b68ab4cd6f0d8ed55a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d2539768bc2c084b0430fb9b94e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d685d15945f48ec05647110bb9c87c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b3ca3faf0972839b982b8da96bba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d4445127d74458f0be68390a3579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccddeba6fd60cb07e8c99612d9300a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6da8e4601517f7f46fc8ddea0eeb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4609a017edac6c9362ee7f2813c109326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5261ec18ea10b444a6dfbd06d424a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfff7c580be1dc63c7c92e36812b48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569bb8845050be7c096533d682587c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d9246ea605c639632bf2dfa0d40d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe56506ef75f951dac15d0d10752fef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c8dd89702e53e1d811cf65052124332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7240c7b3e4118e75713c14e77d9ef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64037ae6ec5a1766fc977c266d308c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079baf456c0bc9c8b8f503893c61002b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf24db72fd24d15b6adbacd99465d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf6e161d0cbe8e32394ce9f879f581337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09915e31cf288c0473b8100f8c390b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249464c0e083053edc833a5331c6b7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e2a829842bb067eb3bc04a25143bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5327973a4241d9222c469b1d45bd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f000485e1178740fb550ece4b52d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d15412545e978650354297f04be7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c4958c790db799e6c5177a2db4de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bd3b3c2f9ec704aa4a63d5685a924345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b92e0d2170999d9723692f1b65f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a9c6212765691120bdc8989e80a87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11775f827b52538a1eb2f759fedf2fd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779263f369c7e7caa63c34001975f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a736e5aa0380afb98766b71881b08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794486429cf82e4a1ee2083f741fa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7770301e585a226645026f9668564352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0884d09d697231951ef671857a9e11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978191745649d30ec8e8a68addb3c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d245c154362085f0f4652662e1bb44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38199f041116f72d97b4866f04c7df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e72a3d17f258d2f39638471e25de9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7655f8dad117239249ed2e39aaad67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac4ef08cf68b80da174f668064e76f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b08efd6da8dbd6c3143cb1778c38c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9cf8e8dcf5bc290f65e7fe9b367a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6673ab459520ddf3ad52010dab340e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243db44eae90d217a0f906331f3485e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe61ed790251ba216adfcadf574961364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11952502cb35f22fb4ae7961da921a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac829460b5aba377bae3216f377ebf0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6945b3a5aa1478e798f3a1587396d2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9529b01dcfdacef7d3ccc4f0bcdcaa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e211a8b6cc814f81e5d3379d16607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c1edd6aeda79e07b7aadd02f3245a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde56b188759e77fb8f2aa0bde4ccf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32901e9d9e369cec427db269eaca34c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869346415ad16e8a6db8ecf8ea5a677373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2670f4ce49b4bf43bb6bd37208db34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f966d7c621c7ee2805f0c77c3646a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d9eca199fd2007cd2ba5c3b2ec1ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd122290d47ab666c9ef492cd21e45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef82628f8153306d9639d9692ef419378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f504aa661587f3bd20342298734e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209f7dc26343c78afdb8834f26b2d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27044029554ea3ace80a3c2e1d463381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e7ac4f990f95df8775aaacea5572f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83898ab26aabb09f5640ea409972c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3097e2fdf725c034a0da9acf5d731384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be349f72e5e176dc972686c68bbeeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152743a4496c5a4515fc1f0fea902883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57f1f946613b82b3e06a682bbbec0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcb3c53c344312d62d0b4cf3186d0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306354cee8768b072b66191f6744a68e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b61adb6be193c9cb7b3bf0a3dd79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd542ad65fdc7a1ec8e4ad2fe391ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666de5e6449c0b40c29703e4a50e5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e4aa6023450a7288c194f21edbea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042847663ea60afba8462fe967550cb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f60f3d3c699d8a373e88b251a8efa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83356435d6cb5769773f3173dba426cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0aa4662133825bcc3341f032382aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433baf146d6138f60acb0fa04a07d1b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0de3db8ff02b98fe75b3c9ea2be34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8534aa883f424a55e0e57324fe0a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac07b9f8b3c658871f249c04cd4101401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf985de0f0fd3aeb56cc2fa9d126bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc45c2014aff2922ca3428ad847987403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec625a2ab401d29347007065cc0d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4670308d81d25ebe658ce72338f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b214df661dc32224999219565284da6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d56802e98806a56677e0270218a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596c7a69ba7cd75dad1cd448296e44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599e9d8501b1d1374b4f7adf9b83ee3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99759bb7387df1fed4de6deaf9e4b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24d58c3cd935ecb31236103c99b33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95837a8ac0226b175b6f889f7ce3df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdb1452baa060be30a41ab066d12e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35e992cc5c310bef797c48e4ce7e7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521edf6b6c90a66804237d3d913eab50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e31abe4addaff3072e4c73edb3a5f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7c7f9a8c808fef4df38bfc16e527b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f312bfac03b62dc7b7d26ea2ca968418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009be98e38ebfb12ae69d50365fc1af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998d81babfc50d993bae95e46f0271420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe8b0f8267c5487c98451da62a542421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f62daa8a0245e2cb0e6289eb233fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679772e1aba3d91f5d3307b08b6e200f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efa02a87798428c28a10b4a391439f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d802998fa0609898a28c4605d4e64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639f3efd83e5a0c63d2cca04eb9d5e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806ac26b36f1b625da0b65ec85cedc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997926bb1c24155eeea96ebe531a6241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d8bebed685b7404d16cbd39f432fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9befa8f48aa0fce8f29202a3ec3440430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd15645951994e908be8e60cefb61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476088849637bc4743a02cc6d181be10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8d4fedeb1c94ad7da766e929bbaff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5b84bc2ab5e74f9ed121adfb492d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac6b2d2dafc012238e822e01c42e0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c2baa782faa8ba36679da1f1d6fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109a90efff1ad140982defba8aed1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16425abbc69ea056ca6c2d9d2cbb89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a8f2f6d1c14219940aaa3e43a566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22565276cacad69d33a5cbd588c5de39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9aab04034441d4460c5d10d0d3b01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f7fc788319bc61191cea73ef1c48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8a26cc65de240175aaef872eddab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8470a371760f7f947482d8f70550444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa74712d219e1f74b2fd7e7641649445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992639dc8135675ed2d7dd21644954a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaca594906659079b9e8e237e13e59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3424d33cc52dba2f39333667db2f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099ae65d30013d09ac21dec5710391449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9e1c38fb7437d569520356a1ee58e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4fa0f36d37c764f7a04f7fd52967451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a830c6864ffd3072c4563ec2b354e11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20b3104dbbf2a832f26ea567617f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00ff21ebce4bc72d4fc981c43f4522454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b1358c66466ab82f6bb612edf4e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a49a1ed2ac550ddfff7cd5b1fefe2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cab96595c81cde371876eb7db8f22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0663fda6018e97becdbb8ee99f6a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf4bc73d5e8258b148230e77a48056459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7b5aac272bc7db6dd7f721db7e458460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794390cb27963669c8a5a47469c06d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded661ae04e4d4da159a2a1255754d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf9dc7b3e85d0285d35d42b07518a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756f63686ded0d98e4643979624015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046623c3136c67eb33c5de9c3297a7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b381315b3e76cc2fae25dcca565de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ec880f57f6c8dc0a7bf3232a5ec7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aad0f9ca8de3718a3f599ef18fda9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632f64b8b8aeff87b8b4f48b3531aec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e485a39dea88cec4b554b7144847bb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba72a9bea7c57f06f508f40b2485b94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97961969e532afaae18ebdf4882410472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b3b764bba28cc6cf0451e57e286a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f005dca5e2aa8ed7e8a63ac9358d8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ddf2450bc52f67ddf42651587eb11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3328eede893e286aff1221c5f7f786476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7505c92d982f77dc112e97bc1837b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a4521a567b36446722d79d9189863478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ddbf7d21598b19544adc212f62377479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013b33f5a25820a06cc100878da4e6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441ba848dc2925de1f1182bdc796c2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840b02db1b6bb4678d7a27c8bb84d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dbc09ce3a4824b89770de40d6120f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024856f4ebf82bb84b0aaf634c10adb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d54fd1d51e5641827eac6491f08a14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001a06e03ab33d6392ba19a790313ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe703d28c4ae86a5b63c965e85badc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098de619af22a9182e423d5b5384ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96532ed9204591928c4fd967fb3b871489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6c10385b453457307d6745c3c272490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f17800a19a59ec455cb29a52d043491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959f20c6f19520cc8c5d1d705ef643d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a7fbd9f32abc9b3a6e300fa0728f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908093ecdde57c9e98af861b6484571494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c492fd77a24a5241b3a77c577d59b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901953bc899700c1b066ad3a6785e26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224682b261bf5e41e2ed75d3e925bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52ae6dd55e545fa06ad0a0f86a503498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0cb9cc2c937320bfe2eda6e3b281d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a062279c56d3fa9c646b19106240b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bc0acd2d57f7eb83e84dd9ea7236501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a4a946e2bc82f5a06ed8fe0300b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22af6143d56d5d75d43b8f758e294d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741641ff92fe98d81df685e557cba7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5b586afbfbbca875530556c8fab01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bfe4c9360081ed76ae534754ff07c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae8129ca81d24644ed0b14f5ddf7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28d6a46ab2248b1659535faf4f577f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f5a4887e7f319ee863d4f3efd0682509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d18116b8ebfd99d067efbd731269d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debff045e36221efaad4768d58409a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf96f293e9c6a82e8dbd4d3f772535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085cf5f35a6942af9e555bb28459726513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdba257a249449aaec055e52a85cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3158f452afb2fc00acf087ded586515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb65c9e0731a418219628084684cdcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b90c15215e3da595ca8870712d1436517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659691275034a5d0cbcb46e1771c6530518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842a36f90651372c32d2c26c237573519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eec452160d66aa958d928164f3782520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84dc70da0af226270d0deda673a992521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac7bbd2963e87f79de45a9226f6034522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2860a92c081a4302aea363f15dbcd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc2a3ab87af1fef67fe75b671df2e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e0ff0f9be8ace9503bf0c586a5fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eb33d4f5c017b5fbe1157ebeaa198526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb20c67c4448d5dd5ff579493287e90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e71521d871df3e9bf0334d5ffb0952528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d0a7fc40eae26607f2d9492a7d43e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae2581327e2825e5686092345bec5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d6a851ea65f526a26fab467a65be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5a56d4a006e4a36e1dd959914dff8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73771ab7d7eca950ca526aa434772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b10c30c376e67410db4d3f330ea5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803328219af58ba4a86d1d3633f14d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c94c3c0c15cfc498450047d006f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5879db265256fd7f3d45287b44ce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a06857a84e8aef5990404f28f917f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146d42d2629c01dc5d306117f2731a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04992c6cc9647a2e5fbc4dff5ba2eca8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3011662822c13531fca07ae1fe8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e8f45dd4fde54803f115080230fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b85bc4d929fc14a795c5dfb6c29a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1e81f476e8d1ed3b7ddac68f681c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1691ebb60ef1c679fb8561d5ee12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413c0001614af43d4d55655708e1948546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e0a87604d5bb6e363ca84fa3cf4b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7cbb853fa364437f712689f8efee3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc06aecf1523ddac3b9a55bf7a312549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcac5326546c0a91c5e14ec25354f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a40b3f8f29890e9afa046dd9c6ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00c0e19871bb46c7ed9d5f27ed963552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7ca23c9d844121ad7980f9de8e8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdc5145ae0901cbf0b3510d123b325554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274188271e3efb3be13c85422a0975e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cf578f862253d4a9a4ce2d714a552556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae7c06e886e0955c959fcc59e3989557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2bf01d0973968848353d1f2c9975f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce623f754f9cdb4c9af801d94312ba90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d92eba015eeb32180fe85b783bf3da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c578cd0df1d30b79a321ce30e0aaa46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e91216cac5c89cd1474449ff9517d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabbb24bba0c78e815b923912d85eeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3b0122680611c452f95f1c1c4f3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df59911c636c523cbac65df507fb084565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fef75707053dad9bad61a2ed3bafa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235749de8e2534804883852dcb78a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317bb710d43e2d572cf39381cbd2ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5404f4b21af74c4f2f39bbf6419ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b391e40516042a44a63e99f818a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aa8f1827c29657c5334cd25101b2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bca5da7fbef1de4452c2ec6b0f66b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d0552a5ca3b1a2d00c0d465f868f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3716ae16d877c0a000633ded7fd1c23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57ed505456079c9f7948c5a3b0d12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c74f55d1a91554f7388043d327e40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a76db3690b1511da24e73bbdb488577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36003296d7d0599c76c404c696d60f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4067dce8550185b8e32cef4bd62bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf5770c792e6c998e0dc3b99a5a686580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d05f4c5c4535316d3c4bb6c33e0ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817e0577133092074228a703c64bdb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41557d8aff14a4773baf0be9249f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41a59138fea93d90dda98b5fc748d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674e7dd1ed10376c9ebc2bd6e7c299585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c3f9a4a0a645bc659ae76612a2a04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a67e8117abf870448d468f90fd8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cdc043ab237af6933c287f0d1ce15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83665740b1d4d6319914f93d02d372de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995f610d40f7f850202ac74c6b54ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34854b9b5f0986f748c58b2cacd90b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe25c7e683b029f45ee0c073d56f89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117bcd2d5b3e2d5b5787ad089273c2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbd001e7f4e680603c18ec795cb29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1ac9f67f6c13bd38e5a78a6a3f00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c07b04a52db653c9ce8e0b944e45c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304cc638abd101cb480f20a9e3d022597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a76bd0ffe504093a8ac3a45c3a9eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af76208e4ba5e59ba02b5977f14625d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdb0c1cde27e0d2eb815437e56a6f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440576da427beee50f5e3aeaf6f2ca1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeee8cbbbdecbb84d8b9bad982f62f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e207be17cc69937add5c1ff71e88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61024a8056c575bf1ce67a558328ec1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02047cf21e2eaef4ee78c52ad9ab089605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e17f27c5d6f96c699095cc20f5ddbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d05abc3c2c9851b412e9caf7a423607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f07d7bd95d78b167dd5e28a4a1d536608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5c27188930d32fd86c8b8d44a1cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b87d26da3731d1b69775cb2fc90fd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234d0acddc15c54568da17811a2198611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750142ccf1ae4a8ae6d0ffe662de376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aceba15cb2afebf7ad4398a15e23c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980c98a4e19898f59016299ef117f6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886ac488abfb0fb82aa2996a5d90e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d710dad93f36d88677e1a88da2ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bccf9a33e8fb5dc3c853455127b0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca2c7edc4d9a683744fed95394966618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff9d9ffc628e4fcbd064bb0bcb38b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31966e277fe85d9cb9ff747947cd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf946841a5388b9024ad3d3549e343c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a51e63551a7828fb693ffe72a880d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a95adb8fe2dbbff2094e1b8de6d50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb140bbadfed5951d3b18333b2ddd20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad12aa57101eda8b80033bb23b32ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549c48d031d17fc09623f18ad66891626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3160a54498ef2dbc172ae2e618868627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba1643c4211073a1b59fb08018b86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cafd6b4ffcca9457989fc0e977f004629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6b5df78bea79107c50abcc098e79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f811b5eb3e8012d3dd45a0c7d339d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9df9ff96bcc1692abe44181dd7fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91170ee0ac98ff78b3af6fc89d725b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e569d2dc219dfaeff25bf50ae241634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48804c30d717c336711e11ba4bda86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e28e5e8f30109323389696102455636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ff54fc341484219c5f1a03c9c5e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d76a5d7585643ac9dee650504bfe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a66ad5f3accf751d37882e8e6048639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85d697e55479d022675f347b739d59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb478cb88c7d7267f66aad4a6ad9f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901a55b10d3d440139dc60ce664497642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966dbb8de196d96dce10c93c1a4da0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9500d7be37cc8a78a7890d7f7ae7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9957ea34c0c13da1e86fc6564f0640645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189943fb1a708d0ec4472f47f84cc215646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c16ad1dbc190e8c380eed4d1c9281647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d802570f60691c085cff81c415b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d411adb6d8787bd46c696e31ec24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523316909c14936d2991fb1f7b436c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7013e6021c077b010e7e084450c39b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7d37fe5140ec9ae41fa671f1b0e46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75de6c4f4b3f16ca574e47964f5ff68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee4ed2a85a8e4524881947dd9b93e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fea5b026c46f1e5213af7cf24b3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6299b69a074e8412b4c4f67179c88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450fe0c104c9f6c705ad1f8b4eade02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05c375a50d132a2306b152a362c61f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9acd61f80f82bae5401ad9251ffebd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c832fcc85af864e7cb9db9c54472d56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64868f5c7ce1b96deb96476c7812e4e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda9a18e97f49b057bdaf8f3b4cc930662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aae254c6d768b7cafd08f20842d6db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9574efe240f6d7d7d18f733db929a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47599354b77ca1f64623a58fc76e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7605040c2ecdb5fad1ac78a50bad17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb1f978cd8ef4cf9ee67d2a27b37b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ecf807dbda1ff3175ab581947c06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc489fd8f408a2aee41adf071452306669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47c5563bf8a241a3038aa967353323670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ee8ccfdd8c51a5e97c88ce9bbe02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69412ec05f81105a24384e23a3000672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897c4521f9a57d1cb9b529a7a13a20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707235868f9808da4652de1b26186812674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502186d097a44ccf98571d520c2a4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f71dad23063647bbd6066bce1e337676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47596e05ad8f38df3a4ef70939ca1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ffa0652bda60810ab6cfc3641ce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67152f2215920790494fe8cb158b2c5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503bc3c1cb097217da29e4e8ab98ac5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab079bf91d5d6c8f44ad4ea0018fe4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8f499ec2054ed63d42ddcc950fbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee9b78dae77a16c4179ac1d6e89001683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e4442415f0be4170e34a23716cbf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af99352253d1fb713aa4b058698c99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e2d802a705c99d52b966652bcbc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509511f706ac3133c4410f1ed8ec738687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bcc5f6efc568a48db760619ed0386688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf2d076543705c7be65196f89f1a2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9ee14f7faafb7c3661870743c53a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ae7e55e6534f8e00fd58014974ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c9c24f8a0de6ef5fb392fb6967c33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a479d45d8994d16e660babb1f737693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b183b5f9142e839981589724a22e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc9a12f5d2203ce8d1f713e3f2953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3a6ec96da3c33f59e3d942bdcc19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb780f361175d85f8bbf0c566036a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd006b47e94f31b3503546de08576698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ada129d9a3e45c412149183fe3d30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1437fc02db1e51cbf514430c393ef19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b53625adecf9e631e055333540fa45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eebc3d9b58e88580a1490405bc2ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d6610a16630539f04243558d356b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaed7137ca2b4d8ae58c27ebf95846704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eee182f946c752cd205d3556bfa55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51b724760e8a392d8f49d7406ffac1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b9f03dc67e40e90929ab87a29449707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a3b196942893e064f5dee3c118cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aef956ec2a9f32c0bed21460c45aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda7e4547c7112d6add3ea1bd1b6aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2e0f04268a2d0644808c9dcad76b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296a044a2ff6279a36c0282daea3013712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176910fd8385146209854028d135a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416e8c3b09f71563bc67777fabddb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7f2d6fa5f092ea076cf7daa9de18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f66b52b93a8dbe3879f452fc4b41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3165108c246dd30089249affa0d02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aba3fd7cdda56f620f39ae4c5e0826718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0d35b3f1637cf01c21a9a0be9d86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09d516334731acf19b614e6ce97d0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabc55fdb338871426a3b86c1e0587721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c6f72b329614b5565616bccdffd9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc735088d5fc1e3dc224aebc73b043723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f96511995bb77db11141aa95cf664724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2c872cc70a188ddbf948296c19d9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ead9137b7eab2f8433862ade5c4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138edc870a8eb0ed0405dfabb19ab2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b422eae84beae677cb569749666d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f1ad8643bea90cf603073132072f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2034a3024bdc8fb8190b06f4b30c00730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6e61acfa76c410251e1e57f2d91a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98df69714bebb0d524c5d8a9ded39f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1242dda2c5fe1ecd5a3aedee0953293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c378f33393fa52bd3c8ff5cfe4c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856a43331a47e6aa241386dbf5b93015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2272c04e85780fb7e8ba6cc028ade6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4023fbf0ab12facd279715df84ae07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c19347248b938dc659266ff55e4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa01315a836b0988523d1a5dbcb429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab2d66c5d103c7320f9d9c8400d5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c648d5ddcef4416b94c874712cd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d99cec37925d809430286ca6e4891e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649691f7cc98ece0eb07d7983d82cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf45b18f175724c00635fe6404a12014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe118fb6b821353b79b66c7f36e985c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e27e5eafff499a02db3d5ec65ec3e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee7c27dc80c65fdf2b8786805df68c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1614564ef5ca55bb1f2cdc96bee9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a36d1cec6c351666b9bf1442abcd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aff294fb6d4b547472dd07dda485e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c305b5764c4a436a34a5725c812ae9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f1928deb398ab1c75ee7953fa70822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c04c6e1f9299dfe3066f1787d845423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b9b07f11f500b03da21f6515c2dab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b32a466f0b15ad60763c8b9b633f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c46ebb495ded5898af7571a0069c5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28adcd9a844701eb31d35dcf9ca64b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d480cc6a3b9ba234e9887bb772ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5fadd99a8b64ae55ac0b6276b34cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ce7e126cc0b88231215d20953f3a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b25ee9726331872e0b74c455c9ac9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b060a9fc075fa4e5a60fa12703e1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e9bd284ae2bb30adea7b3fae368a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a348051e71f5b7529e630ddab589c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b244140cf3487a438937e1ae765535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0027fb0f9bcb567404736d0bef3e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ddddd1750f4cd98785cdfa4893d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350d5ba94965a658c195efb8a6619438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c19b2ea652369d0a5a7e663c2464339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee01f9fcde2ae05d1ae2ccac6518c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a8ce6af5d2fe3d39ba1276096d3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645efcde4c5792dadaef92c21bc892142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1828d4f9f34a12f4b8b6f5159fd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30762304e2f52af95da7873eec28997544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f08f980809a5488a59b538ab5f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dca96d81f8291c7f894b8a7f22e2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28385627c47dc12ea096874156bcd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43942fe6c53153fb3ff8bee317e1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3bceb9e361af6828bf2e9904ad42b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a21dbe3e164d32927444a2fe44c7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed142795e4c016d76871ddff95c7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02240f453355ce0492e21b7b4696194452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed77762dee09973d02659da9d35d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799b3025ab66c19e4ea9f8d9942d9f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106890aa8f5f452f7997cc0932809d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f109bd575492a62eeaa6879ef18456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be33cbfb568817d9232ea25aef4ea257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8612a718a855970a6ab9f11b4845158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14976dbe21777b0905b85b983986e5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114556e2b708671b1ab1ac4bcb8b94e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4fb98e00569091ce4537a87bafc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b6134d4b336fc63cc183a6b4140b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc5aa54b5572abd37634f02a9af83063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fcf37727939f216affb586c7eb19864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee564ee3371b8f5a025a4b7b50bbbd9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f231cda47a4fdc0c17cb075e6c9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb3ca95a1fdee25d968bebd77586c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b51ede49673fdaddb4d0b285587dfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aecb5ce133c789251371172a65737769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c9bc9224366536445488faec382f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc9404d3eaf089f5bf31f63c11740371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81761167f749ddaa968402406240a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4da9eba0a05b1aacbc7112fb10913573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4e077da6b040938abb27a8e7b25774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f149e088518817c849c3545837f52575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb085f5594091ab2fc3557f0700f75a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a1c7855a6015f5a775f97a53fa3ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db071a51019804b383a857c65011e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4617d5e2b4927e97087eb43d945dcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8112bc735183cbeb25272a95ab12a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a5e7d620c870f8dc8cbd28e2ed33081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552fed315d9df4ffea99e6b2d191ce482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206de6b3ccfd71db166b65ea403b75f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b84892d91309fa4057ce5f32a5a1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe382bca0c04a1d303227b537aa2e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c54ee87cae86fc3abc1f1d469513486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355832bc28aebed54f3099e11b4e4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14549f50a105bc10b740892298688aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e42279165c22710a72cad5d54803df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e760f44ceb7831803db41520ad54290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835be8981e282489f1d75bdf4f8c32a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb062ee0c2e197387d2d35dd6e73d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f32dd0d593ed5913c6d4112692e0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739fbf6c6ee8c9c7df5d75c6204a5e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd9f1ec03fdf6c2c0a8d1d8a6d8c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f467530068beea1bc2c834936cf4e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234544db49371e736572e6099b7a17697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66576f7bbf4f87541c80d72a70f3683698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d77e0ce7b50cebb7ef656e89d685699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c02f6d4053d37e84d1d052e910f72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5d1f33535a87a11843a9b525d83a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4b3744fe5e8a7b84b292ce8c10da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85db7a3c753670bae4f8f3085fcf9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7a37baf76a157923ddf02ac72c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5c8b5dcb1968ef868ea42d267025e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368ac6c5f14abe40644f8796ab2e59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc4422b45e9baef9ae0b871425510107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab34c430d627374db2cbcaeddfcfc3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751884f852d650820e490bdf1da7c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d644513e0cbae954af4fcf4d506d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09e295fac0899ff9fd5427180f0e63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96043bf99987fab5cf37e6f0b6045112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eda69e106e13289537e235d76d198113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6cfee33bc8693a061d6f58582b63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc2cbf79a92d6875ac5188403158a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d03f002cdd54286b08887cad7f81f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f76e0a9a50fc1317c0f70bd06a341117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073294372d30ad49c62a35377bf0d24a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e37f898b65b2c9e462de1d2a06e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cdb93110275b3d09b616e3fc458f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517eb3cbd166e2526e62a2f4c9c5bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827e3bd00e1d78bbe71068cb084060122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45789f848bd2df05154d7fd3c2eee3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62336956a1b5fbda30ed818b540587124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2062353dd668ed3d5c92c474c47b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa5bd5ce3fadf2f1a06b838fcee14e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d1b8d508ee6a577a932bfb17f781127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22242d1f1d80b41531a84d241f8f2888128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbbbf31b92b46493f47e5cf155278f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031528a22db5c6efaca147d94805625e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033a267154f641f0f8236911e3a83c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dca002f7ee16e35caac48c17601937132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a990ebb3f40e4c25eeca210e79fbade133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d9c546a1aeea0f9ed94e7e329d20e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad724f63fac719502d2ed0c30be5de9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd686b74e6e62bff07708f94a19a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b2cc0f413a3b9bd3e0e0c00d8c4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400eab7203e8ae1ad184a7529eaf497138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688cf0622489dcc4e99e0dfa553e78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9783e3047f6bdd5d8b2e7499ad27bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5c0e3260b282364bc7fceea108a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b081776cc899905e36a65cc74f5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b79e4bb84950ef9220aeffdf893d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716f13bcb75ad3e9bba505cd13d048144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402056869676b6995012920f45dca30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668228ef992f62ae283fbf16de98908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6212629faa5680338211667cdf706a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d15743a968815430128a9ce12b7c1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42411085d12a05fe70ce9b0c654cb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d512de05b6ce42a2947296bdec6ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51432580ca1a75b9e7cb6f18bc99639151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0fdc6c4115c56de4553879b233172152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29774f6961cc5ac868acae53754ab75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38474f14589bd17c7574e8197f3f32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728a26f931d2f738aee87ffcda0042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ca5faabc89ab184ebaa19bd9bba70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfff5f70a03646a26a5fb80abe8510157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b219718e0608f9825ac7ee8a1cf00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b401bd142423f872c33cf2579e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb55dd7f4c82178e48e198f346eb4a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095335e8b917b2ce54a91b567d4113ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0658da3758f745505663bbe7cb63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e48c8343c9598c0d03d5fb47122f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbaf3d65710175c1876355e4d636db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74367c45455abe34f2ee1c87b00464f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632e475e85f5369895d408e66d9734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a54f8258b1fe731fd03171bb428ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e9eb335bbd6de3fc0e369b1051d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4a58521c93fc23982222a9dc41661169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ba80f3ad7a651e7e2cd519aca41e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffebc19e05e05e1d18f3a24d59a8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099b0ab4a3c475101ceaa8ce755e13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f050413fa2f4721843c2383bfc721173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52136d7db82a33fae6a2f5b6028763d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ef2292f89bdbc24e87f1b41e1440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8ad7d9c2d0b5898e695545aad9b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f0c758361926d0bee5215b0f7b305177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a9835e1dbbe0a2fe21de72f159fc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0e3a730095c9f249996f6ce42eb0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b51519449d6256fa327408c9f51c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177b68af07bd492552d29455fa4c44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972563a36ba5d6187610edbee0d21919182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0e1df2ee4af2cb7551426f68c68d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a89e811774a6c1bfa889377f392ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc61208fb67b4ffdd4c77dbe846ec5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1624f0086919459560f8232fd84b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b97ef9e45c4d6f94323a5c2296c88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323eb1e4e694b09207a9478ce5b70a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bbb116472f423ac60104b710262e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326ef847f0786e46890d1efdfe16b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a9e4141d6f670a5e2eb96212e4669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44bef140467068b37a2b3af527a66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef07006de4e6fe2a9bab3c33f04046193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e222370bf7a7125ba95d567064cb475194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ea42513a3df10c072406aee103175195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4ab051a81ff93dddf2f7414cb6cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295be8c10e75a64d96f13dbac4899bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ea0db8243f7a4bc2cbf1310e5f66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3b2022da9b2909240f43f9b31e927199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267d2c6433f4854a566fd732ea4947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e7509e9c7d04d46e0def4e1ef7bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b58cb007935799318d732e64c68b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091600e8080b786d81b9c4786bf8a8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c759902cc1ea76b412cbca25d1b36c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5566efa3404daf0b757dacfd70d47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62921f48316e78e37caf052cbb717206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0d02966c42adf5aa46ab5e388dd80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a45251c2ffab64dd437d9ff53c99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b60ecd928a828e5fa374fe74da925209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d922cf0fb5507d7560fb9bc4d3470210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94324820bf1fe6880fb61e8296546211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a36215d11b418012bdbd5bc9e27a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd3b8ecfdaa3c217dc3376f0f647d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609959f238f1e1c998e3828fe4811c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a2b74730260757e57a21a2d63775215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a60682d02f166af00053977a4939b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a279eb89ad71b87716e7b29b4d9850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2fa38b2d1bc3479f9332b881ff158218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad625f9ec9c90de13ddcf68a003422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf06db4a7d93482e0e7ad24da0c2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a429f1ee43764b6ba695203c77b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bddd2199f9b5ddd867cb96e0c6899222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae38b9ac6fa74da1ebc9a33bca525223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5070575e6c14893798c11ef4512382a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d54d0b04af6e11dfc7d816623976225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e7d5fa618d32faa3394da00695411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e2420c11f4ca5b8133472239a7cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa28fd2d864bc2573513701d0feb88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158c74bf12bf456aa40cf173283172229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70665afff0d758fb51ff470e6daa4da9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214796fcac71f7e34566c074027d373231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0518767d5bf7ccfbf6d05786dc4b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f410bf2733c5afc1b5116f7fe61197233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57207ce4e96b7099e6c134fcf0655e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c54f353a70e9297392b34c676e8f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2bd5b696d8ebcde9ad358883fcae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f38dc2a8a3486b3768f77ed7cb60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f69ee10b721067aaf80638424e354238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc08ea260adfca59003a64619c638d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b633a32bbd80f76aa1470df85c1c6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a354c5048232eb8be8cd0f02d3fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1a0c01a3c84d06a2d4bfd9cf96f6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d23c5bb5b27a2902b570b41331c69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e8e578ac739d48057cd56c4667b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dcc43316b1fa2b8aefed118a93090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20193b7196c10d738bef3199f94c007e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d6582b8798e88d4141ee7ee4de0b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ed2520619c593fe3ebc26f4e4383248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a2f063e42cc10c8feb1dff4116149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ccdd7a0089a809b9be6a6cfa21003250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d02999d239a38a6a8983d85295cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24b2310dec5bf716bd82e26e40d17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792561b29d7300524550f1c3771d31cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e31ae9dfcb37ae0e472e8ff2c68f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efeffb49c4c9f24a4639d664b96d4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd26c34847aa8f2c56f7bf37c56ca6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd51c2cbeef0001cc9d6b5b1b9eaa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f255c8604f82bda6da1d692b239a440258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2f379c6ca2bd001942fe8f6b650c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2f3fb6a5b5112093421fa9266acc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785d79ce0c61d8fcdc98392cd04cda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c890f6b069a074f1f4c90e60b513c25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fafc65846ffa050f4699dbc8f105a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902820a767d1e3693b9acc464c7b0ad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df140805f3d781b5400c79099c8bb3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dfa6ac796e46317e3667ccabda1f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078b7ca66c23cf93a4dfcba6b59dde3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4d3d91d3be91b21885c38ac997a67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc906f9fff1f062191feec2cf8ee7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d153a09c6e927a65869d6ad5e5c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1750200e7369da952ff37f99df1245a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922b54ef52c5fcb86915019a5bb50d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e6ea0d96c76cf2592c08915b5bc22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66c520acb02eb58b215d7311a72a70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76744eedf40db1ce973c2eb74498766275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8cc3a391ebc5a1d3d619f85517b90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5018d7a0e747313b43ad067ee0627277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190673465a10a641487d8e461d718753278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0c7cc8e9f66fc121ac53348ce6f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa0a738b62cf2086b8fa9957e74fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44893d32cc44cea3f9aef865f648f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f2ad692f01e54e9d71f2c9c31d57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505da9e812ba1f3352b4551c97202b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02928bc4c7a1dd779f211e48bdb4042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeacca01ac5987205546b2e6948544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2ed06dd8ab316e28c44e372cb66b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc54a673b9ee4abbe93ce1cc0a641e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d47480001e310aa88b57b576ab0d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30e716ab44040e3e87d829ca6f5129289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244824130be4f788e43261ec7d7fe9aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa73f56b8de386917eef3b6c849a9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7b81003a92055a3196279ace371c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5362343c864252a809d2bca0854311293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873ce75cade3d5022b487a7accb3d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857f4995043415928fc1469e07957d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248bc242f04fae63db2f6c3a39d0eee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c965d9c0fb8c8dc416291e803c0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a6144623cbc0bcbc07f539937aa71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1f85a4a5f19756dc58a1d0c1d4e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752502bf2bb06b35cb046025653306b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4830c941e46ab51f2429b2030c7b36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945593c7a2b5a026686ae75fac0f35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afc243d3ba5e341a7eba504d7b1c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c416ed3f29471aacf6624be9e0b437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553164447168c4db873a3c6c25da6fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2af0a1cddadfb27f29adfe68ef7fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e03c06f667f52219579a816ee56a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd8f48d1a82b132451e75edd53f8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f67f4246e3ba591c9a2c75ac27fdb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033f89a2bc58e5d7c2efc3da41ec49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767781d38fb3dcfa88e938346896e5c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248385da0e527f9771970d1d42c7d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11452c2fd1c9794636ba7a262f38d3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f11d89f3cad83be89af50b9f47721c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504550ae600c0b28c3801cb96a31749a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97c1af25fb60a50fbfc6772bd991ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9171ec08d64e8ff38a396c99641769b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633182d48c1622f2992702aaad8311318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91332d669f7b5f44c72c5a0a933a343319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973d9c370b6d628df96f071a881f1f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b553c26f8b0213b67f51da05b2709c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0d06f01e65ead88fa60694aa25c04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb907634fb907ab4da43004330da80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632fcf03bce5219f4e58f84c5dab7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0742c87755a487565d9b49679e004325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513138c9de123b34e04b3591960f27b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766051e6f14688f8230653a628670fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46355fe7d2478179eac05b7fd92ca5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e1fc0aabfc3e1b89afebc7f6426a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d5bb560dfbc3d087a13c4d305c6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09bb8475d98bc6cb98f49b57e34518331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31b40f74f05627c23140599efc06f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da489ce7c21c8eff7d8d8893a2284333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18bd20e457573c24b2f4ef3297d428334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d65517fb9921ca3b843cda1bff22b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd67b3d4ed10d35e2a758dd8d662fe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c85f2edf33904ce03dc838a0dda512337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf45600da86b8b455dc69b4e998d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca92e7a40eeee01c0b57b577580794c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc22cdb603932553fe293c95bf8e621340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c19a2010e70229b9b88775a6f605341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4607933af206761df5741da449fd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbdf6384fe0cfdef266572d7cc4edb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2cb792fc37d85fe19487f298f4e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac80a1cb50f03c4bf75559ed5d8335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4cc2007d287929c1f336f89f2664346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e5644685146207ae41187b9925c3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256611c1c7e8899fc31edee240760d8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2613fbb04aa3b42e67d58923f616349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ca29fc0e73cf26e4253a682f6a504350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d3629a1b48ced21aedde1b5aa612351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c6f61fae1dec05b2695de767caffc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291e63388548423865a65198f0e0e81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb939d4e65640913879a1402d547a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8072b2059cfe5afd3d6d5ff196310355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8049006edc131027ef95dcd7849b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68880dd108c95d9a13f1898372fd3cad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71b3454ec50d8443cb53e078f1e03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8d9819e34e3836b50d59bb7d00ec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347adfb6401de56dc92cb5039e69279360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac128ee85861a7068f8ffdf2986c636361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895580c0e72f91517143e722b75c64dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24932a9d2b6d11cc6bc9303d7b0594363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970aa8703b3625670f1f94d1bc92a39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76d596529ddefcdd9457269a27dae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264017548b78cb05602f2df7f4a43130366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aba389125b53f7ddbb3ac9839a2d37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac638982cea2257c54e04a4e1c43c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819f649d3293d899083ef9c48043e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fce64a4ac74c7782d480956c24056370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a892dd9419b90c679907e3a5c1bcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0497f2ca3b7afe8b3c4dfa154f58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064e5f5231440066e24afd2528ad546373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd45c862532dfd0fa1600d86ab525374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd19dd903e780d0b41cc34a21756e73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4773c84a6efa01251c6661fdb73f5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda457fe1880d580a7fd6903e2d9af9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73823d7feff1ec589d7381eeb127707378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ff7c297f7afa8cbe09e18094ae58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c272e718ca454dbcdc7ea1358b313e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72251c2400711e194717f6817d3e64f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c4e8a58ec66ded028e67dee243502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9acd727f01e089e3c7ac6b83a7b11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beadfdc8291510cd5a75bf5b729f1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e730b7dfe4c549b97f48d57e7f23a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db752ffebec0dddf43db75f42d47370386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf702aa7576789de57d666c0cf515387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b59ecf06ee91d9b874a6cdd4fe8cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d68323cbf3221fd8e1cac532e1eb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bb69ea0680ff71524370383037eaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab713de622a636e7488a880baac469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd25d7a60cbe6e63de071e35d272de5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860a6d17ee754896bdb24a95f6d8986393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae48cbe591bb7c0d6a1cb0ba337d3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ba9712a81373c549c28916cf6f73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b8fa587749548bd8773b51f68d24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fff0d4e2bbe6bd01862c37e985054397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2dc4fa4b3696e3375c4a75e3af0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a94bfd652553c026291a1bc21a253399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac2959c68836261d299e9e3a2896a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330c357b79208ed8d77ef8bb251b48e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff99ad6404ed8353507b7458b04a13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85901bce7ce2b6ed2b5fb506869ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819292d3274546578a50eff7be40ac1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a525efd3a0361d453d80c23782163a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a98737c56d627371f57717082bec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092a56a42c9dbf7dc6b9bc3d77a9f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8168778c11aa33ed845b3dfa803f1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955d851c47f11e7492903aed725397409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf46c89d9244e3e90b941325977d7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2733cbff7100dd1d1b7d99151a74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5df894b1e59b108a12a85bf04ae3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7cc89dace6dbe20a58ff7b530d54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5cca14f8982322820dee953b3bab0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c3ec4b3dc5bc03bc3c06fccc4c918415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ed1a8fd09de59ebb623c9793ec36f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7648504d122542b7211b2a64569b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4ac0854940ffaa8d4542be4f4176e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c359f4bae8ccc38dff15d781ec89152419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c051dad9fee452370bc8fce7b21c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c8bdaa3dad3a0be92b8aeb0d538b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355db49bf4c0b7ad6b4bad2f0c8b80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06fa20f27501b44bc05c30a1ffef8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d7a22f5ff9f5393384ab5e4a0b5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f883b7422dba232971137289e2888fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61937534c3ae33fb4329d2be4d446f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0dc367c67603188d35920c989d92c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477bc5cec39492b56b8866c8441d233428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f258ae8acc73c0a1e2bcf5b19b18f95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d0a432ec769faab920716ba147bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520e371be8429a29caec5f601d21f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8576ac4fc7acd2795f365af81f9c7e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25da604a237183c6080df94927a63b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b6a1efa3a7edfc90c695c8bdd9a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce4cd72a7d10fe9e1c8a557371d18d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c1397d800f1975f510f149e7aeb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d30332fdc236c3527b1902d6e0b05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a3e847115b76a2dd7835fc45eab3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264d61ae4c09eb2c4df4b09f4a9770439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947b4ef631f7a9d422cf6392b9267e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c94541ac82829ab50314be1da15989441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffcb1e0bada4d60a9f98d3825da52b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b07f9ea4dee9bd3afb5f680ff552e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648ad833e51d8fafdee1d4407bef717444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb133f222de6db95ebb57364b2b506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb9b340be80fce8bc8394747b7a91e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6889954a4d3837766ef8f1b9de2d63c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560cf5bcd3b08842f23ce94476c8be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baff2e9efd968044f1fc41158b4dd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04491456f803480cf03afd9d1473b8d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512c92d47ab690dcf0b9bd3dc3fd80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6cf80890345fa215feac75ea97b8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669973bdd1b2e57d0502b39dfc151b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1ff60b4eb754a74eba890f796b3a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e49171ba4d7f47d5ce6cf98673a3a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad35c8a114d30a5bb29351573cefc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f452fa64a19d37326716e7f819bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f95bfa90939254cd3437878b440c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a46ee2c9561a5d90baa27e2e928979459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b0cc7fd1a93f08a356f3c814b712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a407166af645f68239e8571706bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4359116d083bcd87b1e3f25168bcf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786109859b79aff3f8636ff3dffd9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e4b8105397d284af5bd489d61595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd278d676fe720623279ba97426e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb419b7b6f5d720f5a162de2b20fb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72f8675f690503f6392b5f14bd16a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2378ad6c5610a9d9345c7f06a548c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c849363e467b6ec63b8f61aada7f56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e4cc463c6fbeb03d2f72182b5c29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4f6876def945a784210347832063471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c021d8cfd7fcc2d201cd1eec2c8640472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff92d2635f336ef457646ac5dd3738473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d23dc34afdaedffe7327982b6488b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474482c79f05e41f509c19dd11bd54a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110d2f9eb2bee30cb47038568f1b48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12488d610453762abf8312192ebb6ca5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ef80e94a818a08234b879d6ae63d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e075f7ac605ff8972efbbeb946f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9919e0b3c7fdbf201fcfa0b03542b64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e92381d669bfa45c5d60fb27184f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd52c8b76be9aeeb2791644bfb82f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc14c231fe824f413e32db7abfe26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b5edf173b6d00a7f404f29e66dea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a22ddf34e84a5c48be0afe03f5ba8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3c58b9b8be723fc0edfdf829e177486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f13118e4d9320187482d03340de1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80a21100f7b1fc8b7e8971ae8829fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292daca2daa4966ace577455af327b70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad41e1b13682788112c96c8c04c713490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ebe47456f713d49730dd0b095ede491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db22bbf69ddcccf03617d77d2f5140492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222315cdc5e8c85d1cb6a315b3492e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7f8190ba3934ac1284e6ed1891ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f40ef621cb7697d11e32a68b9b648495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fc1e8769cfd93ac9d9d64f13fc51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0134d0ed5e023c69fa6ae8c3a1ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6fe385db7b983bd0e3bad285ede0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b64cce84955614698203987b03877c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd4d5f09f8919a6dce7c6e96336b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cf21e26bb82dcce2816ff68c11317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30e13470b0e1caf4da77032887183502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ce05bc27b0219f2ff1da2d2b6421503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a50974529a04bda01e6aaf0292fed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16034044ceb0a433c4a304234f85cd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822315f500d48f089788495e38d89bd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705129d0b25e1989e470c3051e5209e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7c40f3bd059939dc448a424833b0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05bc7a9dd0377f8ca0df9839f97fc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae4e0ad258cc50ed402bd918b2608510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a71d4016a4cd92e81aa2a09e47a597511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777800379fc0bcf2105bdb25e8a1a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec1941975677d14c5299ac05bd30ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d49c4562f9359a7af8b30847af5e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338dddd40c309c39872cc6f8f059c2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec36542390bb1e372ebb75d8746c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672436b039190271e1df67963b721c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a4bf1b7daa5ad50be75b5538b9e08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d526870dd37c57664edf8b1ef00c58a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68cf2f71b5ff382d5bcb5c00ae1a0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6463c86d1fe154ef7801aaaf6edf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b640b8e3f7f78772a78ee80a9bb565522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7573fddb04d308b9f4c8a4a51b2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521c472fd3635c271bc7bdf6dc61d26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d072dcde4c8d17fd00eb2f20a8304525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e31b7c0525dc6ce4290d25756d541526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c8f969e0c8b53590e66add274c369527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd6a81152bdef1ed31d037347a3c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e6ac312c6ffee5396a90beea1cf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5f32740355c42d1461d8e806d726a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c1454eaf7c87933184d0ae08a481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf76d14bf595f1004c3cf0c18e1ba4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d6a10276380c7afb3f1bc365fe8bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2976681d50261459875adc5f757b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ccabef654b0103ab2f9d58155da81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4abb8b0da3f691f7d417ba55b696536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f60f68f88c56533f515eaec80b8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d20dedb3a6d96649f738bdcc0d179538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f4f180a600acc8246c07200582bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface6aea38be1c6f03798d4310664ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59b324398417ee954a4385d111e47b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0178bad498c273efc7a4ab9520c907542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447cc7c3fe4a629eeb329450a505dd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a904d3911e9c5da45c74b3033994ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f7c6544f2ebf9ab22177a1051cd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e630f74693e743a9014115c0cb21cb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4125c920bd958fda3d7ea010b4276fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14da49c3ef8d4f2c90dc8b2523bd60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755baece7907439a35b7dfaec7fb6a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9ab7c32c626b5404fc8b5524a9e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4a3be7813a138e28f66b39564917551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f56df87d395eefaf36975b54661d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac0c1dc1daf0f10ce25124154fa10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf7f1e895481c2242f6f34cc28a09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0098df99092cc0413b59e21f85607555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724e8c44ec9f2fba23751a5d64069e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf8ce2cec0f53f9817cf539840f4df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c642f9be4f7ee98ad1d7ccf0e2448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb8886b19cba47c4b72e4b1131103c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073dc4e75ebad2bf5ea6b8d28891b4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e3e476b2e6d440a7110d41480088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46014d87b4e6627ef1b15444cc9ec1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76691af96465e824045e6214cc1d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66d6c67403693155eb66e97ef656d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c1711f1305b561838ae6c4e7b1ccb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f50b1a7346005a765b81d9a69da846566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f87492fa8004731d1111cef9c27f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a0d58a798899e4acf7f037a53825e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5dd097d85c50adbf919c711604e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac371c69f0e0bb7209636661eb544efb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df9aac65a47fa1d7acad1ee3ab82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d64e94dd64304b7a71fd19fed1338572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725927a6c69b0f12816ef74842d8f74f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5dcfe3bac9448f5542fa5651bf4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0303d3a1832aab40c3b29b152e785d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dfa5bb72cf8a0d517b5258996ce27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d9edc19904ab8638dab35f7f20cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe36a964b304aeb46b3ff858775831a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22030e0a86c4d1201d46c661ea6bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77dc4bff626d9645851d98551eb366580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67782a176120679fcc1744d380c5c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b47735ef6d1f3fc5460bedc10cdf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6abe43367bb0a5e1ece317890312583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b46ba8e1485023547d1177a4a2590584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876779e53f242bce4d8a283557b539e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e31f8a36c925fb1a22d2a397b584586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cab2946581ec9d3ac31bb15b887c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376dff9dc45d7c537607686cd645add588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bceae745039e8c4c404c08f2c22324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ea6cad31aca2d8e7d04f3e24dbaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f8c8cb4be0c094c407d7324b8392591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f27b33ffecae7cfdb19a92dc583b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e5d5c6c22ae0afdb349a1473f41ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0a601a1180b674fe988209edf0aba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c0823b8f7d8fbff85515b1b7fcc50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76c4bcf267a5445f79ebde0912aae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88432b15a8aee8c8fb87cd71c41309597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203af3b59c17f877193be4445490a4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622bb2482141dcbcf18f97acfd07dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bcc3c06f4ea2cd8b7d71dc0174c41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc70d8cb4dfc0ee88583d7d8e89f9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e06e238aa24ab6d22453e7622b5fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81119b309da89ba27a26185261017603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e578617b6ce5ed89405b82bcc7d34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07c89904fe37c2fe30909cf3920aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef798a9371b0c99d8a3427cb145746f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8695e3bc621e857ea5f87ea0ce631607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d322702f3c47e42f9ef7f23d040f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d655ccf310a1d78e3d494ff88237b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd984da61d968cea14dbb6645e27f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319348a8476d01d34e8481c1edb2fac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d54a44ad98c18a8743573619c5214612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d3cca4a679356d108f2dc92d382a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a38656f4b6cc5b951c8260a96a74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f001401b988bdb30aed759d01307a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba72eb56f49c3736ca07a535efda6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b07133ef568a56745a5e422f731081617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee26b94a48747e95522902609aaa2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539215163baff5e9537c9ef030e26c7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1f1f08a0fd7aa930fdf84f071e7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163ade30426bc3a03a0cd7a1cfde30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6b0a04a8a1d00487e4d03e6e7802622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10922ba1319f5bbfaa8e2fa2fb2c6c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacaeabae1226cf0662646757445a93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c868ce57d6012d0cddc3ed4e894e9de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a98dd83d945e02896687f6259ee77f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc0b87f70a3194795df6ea03347acc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f2b144503de2a35ff6436f50564e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96b9775d40c444e88a8c8c8d52e86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735b6bef3e48d0dd953e7c8eaf53ab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091677e5d4be14160c90ff78331c6d8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35682a3b5377c88c9cd0395f3e08dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeedd04e2bf08a58a0d08dd18c16941633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94760d22c437965cef97e28425267f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c81c00d7e14a495f64a2ab545485c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08556310fce3e2bfc256e8bf51f8240636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488f988fd18f89d2f1f9fdea4a82d49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623c5c7130749b15594753eb645946638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f57999d0e4ee757937a7fda180765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203897e4a707ec59adb4ff0282afe18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7986892d84f952fceb6fcf75cccbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e855774d52af269f097a6ca5815a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48292ea777c4e8d65b6cf18dd32ab70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7098bf0cfd750724c93dde56cb12b31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c808ce1df129eb5310fee73191b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f3910de457072cb9225c5fc00dd9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9074232ab5748d82a90a5fd5abc0a83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc2063cb9baa115e729be05e10d32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083b508f1d39fe762b5c2b8c6131535649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c5b8ef8432537e38289560e0cb642650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cac16828022d188896decf8764158651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bfb1bbf9478fd431266cbd93d1f51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c9b309799f00627d53f32e85b5a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff90d05fe4f190340c5572e111906e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a940ebbb56371f6cbd9f62e05e182655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daabe6294e0f3031a2ce3e0276fc68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabfae41066d3bef9a88179d81a336a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8865c381fa49fe3f29f164487dad53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5544e4cfbf1105827814a9ae39ca86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71e89e519287a419033da227d7031660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fd25f6395f79f7eb310dd48ee45f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f8596883149f5ec4a4dc996f7056662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e897d982b96924560386d1079fb2ec2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a20f3d7ecc388b32be06787e1044664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1500200426f7c29ebfb35c88f8f946665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2de996761328b571f0ef6232614359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada350b9c0d98cd4948e1aa0458f106d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52878d295deaae912190871b81b65f24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16991e1f765c6c85afebb605185a5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361a9f3e5d13a38954a30f2a463d64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293adb473095051329e55f4281bcce74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac2c39e8ed0c984067e06dbad1908672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b8e90401d6fe87bba3aa78b25c8e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855532f41dc831d8c98285fa64ba499f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f776fd383087d9a803120ce4252d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4426d3396c467f30acab42913d5113676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c4dcf3c511dbd986f8e94e90fcb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5eab2fbd816c28a353a57e495716f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0b9bbdf560eb2d36125c717b32cc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034834e613c6f0babf5759466754ffb680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>