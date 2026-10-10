--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c2696b51deda9176e51a85e6771881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9a0b07a550d08e3ab0d0def41b272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb143ca82df87c6a16c2c0e4282c22e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d7b822feb03dfbfcde8f24209d7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4543f505a1956b8305a78db7ed9025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df0b1902fcaaa42824a39803f3108c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbaa836c6db93512298ae6add568877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972442f89a1b9365ee24fa605563cf6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ce221fd8df3ec627f67c297f54aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03bb151a1887a41ee1871798a64b0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5776c895a8c521e6d7dd3bdad91df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734315b49f85c66e8f0adf93aeea146f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc24f35799f93eeaa4799791ebdfba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2b06bb3b24e6860383d5104a18a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8919e22ab89dc391a63bccce06bac8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a446d849f534d642a7e52b7a1b54e7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881012506b2e484a5c043671b0e707f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e4f53132b57f150452aa4385634818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34ebf232ed56234f12ceff03c336119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5255202f8c5d8fc10dcd8447bc68520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aec206590af6a4d950d686a3f34b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b1a38d580de112a98d3dd255ccda722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daafcb2a29347ac575b1f161823a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ec6ff14e09108cba5a8001deb03824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa20d2fba28730d4471289e2c08d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe73f445a8f00207500fee4c33e50826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72efc484e1f98f9957ae99e52f2f0d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59249a53c2938c3e01676c1453eaf7ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e014b07fd6c52894b44888b15a505829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211ba91dc388d589a9118010ff2b7c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5999798131c7112d2b4f0651d6f2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab9023f1812609178c71dd5f0c9d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923be998ecd0137ec1bdf9fdc1b72733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb5cac24435011bd994eb60a31b8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2571e1b9842d6635b7060a979d2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243cd20c3a8b0bed2d037ac28b04d1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd71a218e6f70d222d528732985c4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b2839c70d5256ac396ebc9deaa2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b827f7fbc7d4d1e30201193f9b2a4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cecbb1f149e4e12e1fb34fc83c57540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db35fdbaeaf939991624016b873bae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5815ee7bd55696950aa009d5b8f503e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ebfc57847a98a6ea77bcfa37c36cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91b71254de3f8413e8f80a292442a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d8f80eda6a582a1a8acd01635667745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbfec82e317b7d9bae395751ea9fef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eccb9e907c392071f6e997c1b1826647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f5f9179dac8822a695b2536cde7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d3c717e1440f52b9938e8471583c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78371fb62efbfde477b91d90e86207850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df035a211eb1ec963585d9cf029e52a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60892eabfd3c6869a78af55e1ffdc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f572323ce93c11edf07e1c1395808c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f491593710f01561a5f48c4c3a3a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d65a1a2ae66fb2adb9cd8f26319c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a7ce819387bdd2a0f544b2a7713956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c15ad943a383ca6053a6571adb1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27038b17045c6b4cf492424dc2ca93d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef899cebed53dbd8a655d7d08dc6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882493c499243104889556bb515d879e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a37646022884a2d6818b331f896161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080838af094b825573ed0aca91c43062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e6542fa265f197b3d21d0db98ebfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a650cae879a9dc5993ac2236d12d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183977e6be3dc113907e894083ad6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74663e993abd3ce9222dcbe0c574f7c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9fa3d5f24cc34d055def04125a73e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ba1f21c1d28bb861a3b753c936ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44ff1754b6f7eb05649cc902d9760b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353235fded5bd226660c04449f5c1c4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98cddd74674f3f2650d33b29a106a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936de506d0a65fbcdb833d4a6c76b6c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de3788efa0503b53a09649dc5678e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe2da5e6c1295c60cd6f67ef501db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf36b0a5cedfeb20e6432ad6d319c3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1fff0f87abe998a907e32aed4218c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b47ba9d50693b1cdcb02ce62e0a98077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535700a851f3db9312a006efcd6088978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f8825c1b88b016ba30190ff0e2cd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf3079ed887b1dea63eb7b8de24be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6c420033e87e8408125dc2330c7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321dae9c8cec6284919f5f2e76812982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d214729f481a0bda74d1369186f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f087d1dbd2511e8e9c1a5363b55cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2669d4827ce233b112c96c48f55585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b81bff5df5f847be9d306b1edac50c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1711131c8484f5f8c6b682ca9bc860587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ff3a2097c9ec2e847c330368100388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6815d9dc8588302c032b0d2854798989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8cb4b70207640d5638f75be8789ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90298733821fcee33de916193aac87fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017729d68f52a5ee075a458bc29678092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35b88ef905b2f478de494d59b7cc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286a1faaf7556c86126df317dea224b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62743f27e4e41a63b5bffde9ad07c4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616a8412c6cb2a6c0c50e204696b1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b72c0e5d5ed6579acfbefd4df2f20797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5207157f2108c8f5a02a18bc34d2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752e0aeb67de75a535fd12d2adc9f6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a348bee1dd93fbe80f85e23b3086100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921223db5f4ff99b4024d48488e1501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8685e345c8c2cfd178e3fc32f5351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ccede1c517191742179fc8feafebf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2638ed8b5fc82a0ad4e01e423919b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd348682d4ffad30be97ab2571bb3d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c02fc546efe8abd282f8f6daeb3b3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca13ebaba70f91ea2872c942615998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521147a1eeb2407fc1f8c6e849df7282108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf179019cc12cc3dc9add55ef2a0b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfef1d56c19501230c9a87c3a4f4e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0d40095339c13e8bac8436433c386111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08e1cb7029e2fdc44a697e74057c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903edd9e8a06188456f87ca5d4da2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b53c91875b5b7322f8bc1d18402d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfadfe24b7150103d27648d28c2db9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f597ad8c29e44107d4c27c7df5c6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec9d9ac7a75b4790db9510642ee664117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235376f55650361a5bbe62502ef8c52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caafaa3cc6d0fbd89d1bd2b35d0d83a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa87a6696a0594269093e138d2011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9a4d3a2419a76722bfab66a95b398121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5efb97ac4469779bb7c6dce6d3a14b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dc052af24595d18d6e9f9cc8e24b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84fe68b2b4ed2aaba3582c382b8c34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d363ecc30234d78720785d5ed41a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2995e445199c0ab6d894c9d470a554126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878e8eb536e51beefb7a1e43031b66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39442e7b48d52b61448b34d4fb33f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78335ee9031e2473a1a74e36b8bb28e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a897b1ca8527ef4bb30380a9a9e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b2f8265f14494d15c9133c03a9b66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936eaef82cdac4433cd07f5b38acf16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf1cab80b33214940bcf43c80729b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d3ed833bb0b2c327d9e71df9de9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3347bbb899eab64f8fb7ea2b7d01e0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17189b89bbd9f2397cfef041785549136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340ca6066c6419326225a8922a80a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddda4a094983e6410dc557ee8a825c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4f6341594078bcbd1227055550647139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9439fc5bd9990d7d4bab4cdc771f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86a8b67cf267f0c29988f0fc902f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc17a8a50aad4149a21998ca5f664e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37b36cafaa26d171eff4a6a25eff3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fa82c563dd1a9ff7a06674d18228144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63addf7341f6aedeb9e7ca019e1434a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9781a3fd071c0d907ac75061cac87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2f1e147c9eec035b34967f096f811147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3378a8f38c677981e17070d55d40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdff8d28c10ff0e477187a0d27b780d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef73922959b8f4b38d4ab00aa39c46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd32a558d4f1a582e73e7d2dd649d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49109988745f9a82a5179732d16acdfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef4b212012e55999998806292499f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48abbdb972de68b463da0260ae5b94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d067ebf0092dfc97898f37af9db203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22934b592d5ef97d5d2a4f84eee46fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774567031624519bda2c6f0313f416d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece97d9ddb4cd4c5d73d990f6b1a3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5af5aecf89a161062a8a4f19df2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b1afe6c050b9f80b8d0ed5a132b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f7b4f73c239e07d401f3c54ca687161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e33e43e8c819e3ae94cb62d9ab32c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4942e3ecdd282d3849e720d83a463163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefd3b6eecc0ab806d5a9edc7941c7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea90410e0b41cc96781ad315c0bce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e355d2ce618f1fce8a2edf31443e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b3220473909d140988ec65e7ee3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0b5a1be5bd2b90a1058c06047e94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd756977d52f71604af6d880f1586169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496578e4b6221db27f5d037e80227701170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e4c7501ce8e758ce640f81a05bba2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ac201cf38f1dc36ed0182cc26181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376df683990342c532104562c1e4d133173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b318f989ac619616bda49909cbcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83198776d1064438bc043e753d899db6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c2557a6f8209f908a716fc79a28b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc2fc89114369d8b41f69bbe6509d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520abc47803207be097f3cf0fc79e973178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514b05374a01ef6d952c221ff78f10a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076599065d5b3413a06c6e44a3c7d96c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833218279f08932d26562955c590328181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0585299555d7663ca76004b5937ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c8aaddbf79c9262a89fc6ee8c7204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704154cd9967cec2d0c1cf4eeaa0ad42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d12604efad56c0d9b3b5a2690e2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f1331428fd96484e429e3b411597e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453622270a2b8c03981287d94268aac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd69980a2db5106612daedf19fb13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc137afc6c5e9535becf7d474162765189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974b1db1c00ac0bfdfe2c6d42adb85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d12ff7cdcbdebf265d5496fbffe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ed798d37f23ed29e2f6f864ffc62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1ca800d8a9c7b3c9f08bc90bde994193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e88cba10e699d41b3e9b80c5095b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe7c0663192c39d2723a377f40e977195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2391504c965b24714bd28e5b96ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038fc396ba9524bd24181ff97c79796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23ebbc64f11704bfa1f9ad4245d547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a190f0842f292ed870d134e66aa67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616fb3edec30199d666a20af32f99fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2eab2f7eb1a550bb8fad117ae4edc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cee2d42593556223df5209870ffcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fdfbcd45f5c67072f21721298f387203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ed7a269036c2d1542012a8978ca2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879eb99a13588f42c5261606fb6ff7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090b4d9e215d49cf0a3eb39fcc4f6da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6e067030d5af567498379b84cf09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d79686fb1b176853afd38b5f1f278e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8327f8a1bbb8f2eaa6bea8c937bd90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a27d5367d53fc4ddca49a213b562e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e475a71234cfa946a1e759a19c9c36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb0f22f7996a93e49b3939c82dcbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0bf922ab91aa5f89cc631ba4f9e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e0c6502a9b912570bed99ea1b0786214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f7acf3129f448f303d301f692619e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2fce7bae84d032ae8ccaf4531d8c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254588ef13474779b315ffec2e3b8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c2dd273beeb100e0f15caf7f94810218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfdd46209e02c3be4d3435ac176a1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2863281b9a61f0122853d13eb4531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5765da01b84a01ba4da7e761f934ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ad1619efcfdc029d3814575d0458b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e654167eb54fe9c6cef130a28b141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d8d8dc31fd22e70680a2cb5ac7f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60eb58207245ae2638cd576ad75297225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21538eba2d6ee9727ddb03dad7fd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf31b36f18f302c5bc0dc206a4a041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7abf8658e671cd798f5d7fdd1f82d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed60240c42279343115de9f81bdf4b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa6f4ba6eda7e3ab394c405012583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f18c9865c8dda8005da77459f6b36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f489c28e7feda380bc5f3796a1aa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503005a85ea288a41d0d08976a42f801233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27856337913bb9ae3831995c4f559234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7c1a9c73ecebcca84003a113b917235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804bc2ef598b57b61ca05f00a62486236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d79671d481c71c4577466d28c4b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b1572978701b387fc52d7b0348b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbffc483d2efe536c7e08c938293a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc358a1775c2b315289aa423ef1dfc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddf3b39831b623db60e0cbd642eef3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c035ca82e5047976913cf85f26d894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35146fedbe83d833d36486c549e8185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c12762fb0b88daf2d181ce8ffec081244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698dabae54c998348b592e26eb41300245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73fb2e55ba0c8a6d30210e9b928e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca9283b4b34df4821e31d672f7093247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37e9f1c9aa099a0e63dc71c1a59cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373efc67090f4e1f82707adbaf7b6c55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc6bf488616d070a7db8bc0384aae6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd499780afda22a774fad6ff3648b939251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7d422c0928a0fe57b46ca36a7277252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68455f52479db6b6e3ffb838fa3242db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbba643cd9b121f96a15018ecdfdbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586a967d5ed7697eb5bf2e4060fd54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a77d317b11f49a8cb9c1a93a2aa67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878f2d3feecccca506e4148ba37e93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4396530876a87aa7cd7165d9d08985258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a42666547716a4fbd38bdad7358b4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9e1439e639d1fcf160028bf4b752260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b1658992c33e89c17af26bfd424a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e4ed58ba38e79f9d99a515687cec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66759d33e53a663866c4b3ade1ab0c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64babc5fab876fae39e850aef22f3aa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128245b67d241ad0aefe96ba7f9f0e4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5d573168ec37184526a32b457981266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb0d5273da63d242f65ed7086609bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0214b7fcafba672475de4c703a23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ff09307604e516e82e589eb22d74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae2b049e8fe17bfd5d403f3520b6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa7cd92c4459210af0d54a425ec0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c5f395cf44f22510bbeb8d8f3b15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda4208170e34e39eeffa9997e712a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2b1c5765daa7fc36db73149c29d52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecacda73eacbc6833b6c0252e65ec4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9552ae2c8ce1985139a7ea75c70c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60876a06656fe88f4d4a872d3f328f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f489a8ece34a87e9351fbab83a0177a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf74f782b45f1bab6e9499cb9f5538279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551653e8e2463fd364cfb529243f084e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2167cbf4175a548c689064693fb12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a5aecce6f186a52e40d000da12979282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b728cece563e8b9658c94b0858e88f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb007b0a5eccf8f814975c5cfbec7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa93dfe7679ee21293106b82c884f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8f2a0273f6504a7972054490ceb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19506207f5cdd4ec956dfdbb079bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e517c649c6f017064a86f863a6667288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0685e705955b980969fc0c35d8db5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f0f3ffb1777d18fd7e17f0fe796d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61579ae1cfe707f0439c6abb9795f61c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ce3a36310e272e41eb0aa32a912b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3438e45fe024247c7a6d77e6f5775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09e0e950c3d74325a59ed44f8a7a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3bf5a9b290a8afb575eb43c2db9ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046d8377d48f8ff7fb8990daf6dca70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b10d346ee7867242a902c8f7711ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206acd9f9b90b8651a5daf2ce9e07d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe242c94ae41639552576861c791e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7cb1fb0787f6bc24b0ecc8b6327a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78731e364e9e843cf9a337780f04fc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812fa25d3c0c76b8301b6fd484d7c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6000b56a058e981c57e76ce480193303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc6e2fe575b796c9a3f162e5b71142304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205661b14f84c1ea65010d45f1000b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e0cd4ecf78bc187957902f8bb9d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147aa51a1afb4386bbea9065e12708b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9469b3ef1c30d9ff5a18fab273d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c315b984f90ca47961766e8a6172fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304084bd3db918f675f490953d74184310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7677930670ed991cf07f442c5ba39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f54094248c965aeec41170a2ed64e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3a0ef22c8e3a54287b4d38cde623c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd276badf944ffe2097e378cd6de4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594675e0dd8667f969b67bd4fd1ede1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77368851c28a7308fd718032872c9527316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8247305f70ffd2ec9b6965203cf9f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755da63099210e06cb923bf8c9c8a14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad090fbb899ff8cbb5d0f9e1569f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688e7f0791223b28dcdeceb2d4191d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49348231f1fd0ded29e1d3e747ebc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0189f6b1a8b3026ef11009a28ba6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0bf1cb43353c5c9c8659462b8f39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd11aa635444c914fb26e5c48edf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bb5b93bcc61eee63487287cde9517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4293c5f1320994b6ba3152c9caed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd47e45e69567d00687485ac2ee225327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72205fb2deb9c06503c76958757f95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385092bb58325c5aca69a9d5b0f50f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e76b2b62dd5e9c21420f02b2e9182330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8af56780bd82718dfeeef465204d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9d4605b73a427104ef93c81e2fd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d652afee651a7ec0e1bbb43ba5c53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff02cb9a3d56dc4e4b5892f3abc5be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e603cb6fd72ad9fe1aa1b3fbcd145335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441147f333df231c312df651b5b6d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6206e2d7fda39f7a7985820c6cede337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570a58c809215939236a7b30ebe8fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10a37d90ae9bca9d0c50f5eac2eb99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f919c2aa8a2d71daefbd1b824bbb9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbc1f2052253f33d2d0b14ccab98ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c021d7dacb8f2047df56c905d9f490342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702d335d1796e8fddab3d8baff8300343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a4f0b9e53bf67064f973982adc42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3c549a8b6a9ae1aeff3e8324b785345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3fdd27c810df2f046e57e904578da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6f74f79dfd33aa412bf6ae5b313eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b782a40b28ea0083d807700e28f96e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156820fbe68b8eddb2916065245f1ce7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe3e0efa97274f07b7f2c2861b2018350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f51a27e75c2c4dd3bcac38fa3b97b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4988ab534d6555a58f695cf1398d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00deb5fedd158ab13b8f6317265c347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d06fa810e8d278f42c5e539ebf0bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ee5cef0e82317565129dd92c59fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e4ed027212c82f591866a25ef8230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac9657331327a3aae5a2e525cdb74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f7a595d10100df2cb9bfd5a3008ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647e67d9c3653835c38fed9a80bc1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b263680f538c2cd207f0fc163dcb53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a766aed6f5ad283244360dc28011361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2ce0b6b0862e50a867e56b2b3d56e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af298e6762dcbaf144050c10fa3c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40279be4cc8c99178c328db410e51120364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a0a6bb87aa4a13667eeb05a879c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087242c8e9d94a97b500b5e52aef64d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8de9350b81d34e89790f8007b579367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1bf4d7a25b1814c325f6c8172b764368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29992087d317eafe76241933ebe417e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0393c5aec399fd2ab58976c5149f55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571792ea77d71d67478195a9acec4e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4087a3cb0d44ab1e88f64a17b75b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443b7943e2121915b4f4e2b137bdfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69456714eb1039a4bd6afbf1224842b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187832a2589d4604fb1693c092dff8bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343017f00a17704a65477f6adbdeba54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696706458a9fb4cbf3d4c6a572c33b61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206be213077036ec026cf2af14733b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347aa546653f2aaea54b3f3de5c350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb479925829f492f59a2fb5e1de67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052699b3135d0f4c72028830dc44184d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601855b57ce97f3cd7e1bf5ea31fbdbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05dcb3eb0e31d259b7cd96dd9c40b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f58887e02aea5b4319a76b472979384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2215243df88f2b94709b7e5a3b5f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf91a525c4f6bdd128820c1d38b950c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc32c300fc99b78f2f66699628fdc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de16be78849bfd6f9ef9f74e92f767388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99a3041ddbc54bd66c4ba46ad6e43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd799cf620370a9cfbbe3548517a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa9179669356ad90f5dfe45450654d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781ab8fd41d716f1dfd9674c1fcc4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd726b9ed59e83088d38a4127839d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2c9e35bfce6b05d07d513a4ca287b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059139f5f022647c9f230b2b2d35420395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9683994cea514c485185fa6d3c0a25a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346922671a20b3402868f9847b1f0a7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0078983e5093f4bdaeb49f5922f42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce16630288458a35a0261383244787399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309801fd3f2aa7b30be341ca032f6dd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82a7bac804e63f55f91db04d835c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ff498b9c35b3926550404d224fd1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c7a72fb3c37389e85dc2618e06a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c94ec22f76e9fe265b856ecf394ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0def53b5c85b97bc774b0e83d75b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe2610b4d2ebacd4184c4666ff1141406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003eba5c95d59b2a68402e83aafaeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a5d6f94dc6e9ac485ca1f5d5850ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e07f5983786fbc9dbcfeadf7c1b19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a407d14e1ba2a49455983febe7e616410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a90b8faa05a99a802b1a8c1269ca00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b1252e506647038590f6fdc047c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c15da2a26c1527d2946969df7444413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c047c5ea55563622cf58c3c6c229acc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d2ebf980289cb5056ed67cac19cc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25e6ce438048f330844881ed284bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d831ae7a46a0129bf9eecf96c7e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5de035b56ad437cd9be996a26952418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec9a85f236410a92ae03cac1e71ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad94449abadfbd0ff6385846b2847420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29bbd2936ad9d5ec797a72784e4dff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789a84a85735d47fd55e53ba02e2db3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb75ff64c7c1df24074d8c45b601e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441003798520fb6456bd842e6d5dc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeb22695d0a0ab8f63c927f129cf68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5ed02938d90493bedd35f6905f1c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a6b290add42079ae546e9e9ef8ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34479e22c90ce96c8c7901022fe217428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253d6e2bb39e4565f09c3a9e163e593429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed408c3b6e0b19c4c8d057bb3bed813d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55edb54b07a44bcba0cd8bf305d3ca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65442b87f5c20499f4a14200d969878b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039999a6f1c83f929f677469dafaab3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b18eb049f9331056caca6565e9ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1879415d816f09f3bee22cf1b5a201435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6a43a5ce020e624fa7208e723988436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26666d748fe9ba3b72bfc45142f5ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c88897b85bbd80a5668238cb7893d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccefc76f0d5e4c4aac5aead7eda360439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1c68f5a09b35bde4e3d00c2b679e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7557fa59c686cdc51812d5b59aa96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee7d7dec6df75a5a2dda56f651324e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecf833e49e7a4f4b18ee6b9e4b65ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd56be48f58474e24a8d161abfda1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a02d7b36e63505cb4c29f86951c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103bbd023933dcd4941e5d447f3d7a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8406919698db407e44b7513cd2e8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930bbc51ed8f6087272069ea30170a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a0c781af43f4fd241aaed17908af8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53850d9ae6e2b4a7bb316bff6f84916450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d3a40573e526e60bb525df9f1218451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469ad446545bf80a508921a70f6a284452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7de71e69bfe7a73ea96cff3dc87cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449333cea6dd7879e5048cc0d355225b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8420ae481ac48a22332a5928e6f161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0da1415ac868390f779c9427179e86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dd7c70dbe17614f5b1762841feff4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300a6293cb36e408940fa002ca22f38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219334a2eb58004138433da0118cac7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b5d1f993e5041351eb2aba397d521460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934baa302f961ac7437428c6b6611b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e4d619af48b439d652e037ba6252f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af2b328d912424279c4189964d53d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf8fbc8d2edf1da042c8650219baf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7478c69da04d5aa2c3d066c3613ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042a1d166ec38b5bdbb961d9501ea7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b73f586d7a654a232c7e78e895715467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edddfa41f2d2a915176d27584a19c1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0e6e2db6df0e7bc06c9a83c1e1a77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f425dd7405659242d32512bea6efb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760a55ab3b86ec60b41a39f1e6e42c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a31cdfbf4fb873f9e8f01a657407472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822359bc966ef3acfd5c713ad6cbe4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc63f65a388e5a624331b75bb17fd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659d82a182a4fff0d31b51627b8ede475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d637cbbe9517d73d02d2f9c63a5fae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4938763c1c3d6f1eaf6474e1472e85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95849ff95dd75692a289aa093d936e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9a0f3b1f35e1132d5cca78d467440479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a80be8ce063ab31186caa124b13a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6ca413476b71b15447f00e7816fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e444239fdbab5d75931c623fb19e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa5309fe1622eef612c33405700ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb5bd1fb4a42d2b98e61f9cbae984484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b2c667ce7f7ca9345e8f15165680485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c310d6c06729245ad9d55d15d9d6eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d708dd4d58b22cc626adfde297c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550240b8534e2ebb210a2f07e17ebe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7857c89c4faf3324f0e9d8f2fcef53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c75e65b8d4e57d0acf4e13bef5c73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c15ac7edfb5b25fed4a764b29ebf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28debc68a78521badf1df6fc7bc3c2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d229eb80ab7e68231efe0655863245493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3ed8a0904d12be717aad87374bcd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c0e2f68bcaa8b04f45deca87a3dca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc317549fbb4fe39447fd3cbace346496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051024c7c90bc87843bfe543a6e5e805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d81fd5f5aaf050417bf6cc7ffc3b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa472f454397bff8cd940f08114b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524380a4d2d8fd93aeb542a453f1aa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e14eb34b499c4a6362a61e331058a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307cd1cd3c0c29ad80cf81ffb359e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631874f8c67682a20cdeea67e766f9a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b619e53626c304049003e34f8d92d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297a491d45f9915eca27c459fc11138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15a4a598327f7ac1cd5889acad1b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a943442b158696b53d735e1fcca6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192e3336b2d99e2666ce7c0da24023508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c73742efd97f6765d9e0943f10e52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459452a1dbd53505b9d9ee4cb8be31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fbb18d7a5716c9feba5ef975c9d5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b874ffff413eeefe949d33da05a93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a3057c2bf1bc1a33c31e30faad69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30c59fda916d1cbe45274e1e809f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2a3a79a9da0a83b847fc27a455095515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2924b356fc56cc89ec38ba8cb73bcc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6376f67fa6db39e87dc3d9f8ac9a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf0acd8d08cfc272dbb8a8a87499de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ce19afd7c3bf42361ad8166ecffe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350a8331ce81382910bea890e2ad7e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7580450cd9ff79371d9a52d41144521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb35b0a111233e574b5933b727856a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce314fe1697992d29706bbeb4d30edd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93dfa599a11ed90fd6ad1cdcaf7b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774bdbdb86de81e5bc2ee719b6e440525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5b2b97f6819df9642dc6c863b8a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b515ec061b624dc1ea17b18ce63d028527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc3a815494d2e5c6677ced0f9fcd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e6271dc1b194f3a4a537c31b8cd70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f628e691faf44e7d7d2c8a51a5a630530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82872dadeeb456cbcaa8bd3a084ef157531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df3ab39b1c43e62015ab2e38f212c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de97056b8173cfb97632a021abb52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb4f5f67c7d746638f88f9539dbcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b919ee5b1c0a84fe0f0c6769d762bf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69ddad4d9e4888fe699ad4b1ef84af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f21da73891e153557e2c2688104825537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d1a8999816e30cae8cf87ca7ae576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bdcaa724f5541289ab33a030dc210539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb071c1e5b71dbf82c49892821b53a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee150e8aa5d39bcb5d2a1e56ab656541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeddc53ec08ad2b0ac1387fc2f110f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0734fe2524654c7d199f4ec1c7d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a56c99c6fe96b4464adabe232bcc54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4588dee35b8215aab10f53e61e2ccc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7080b710ef1f757a8d8b7dcf7c675c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e026542f2a3329eb7b097813b8fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff452bdf1c8c429d2d4c8f762f15dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133dd4fa483abd56f9eb595a0c53716549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b31ac4a0aeecf9a2654a5c52916bb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb751ab1b489c8b8c5b21e3b41a67c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e063721a0689c5b29d83a3c82492aaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2993128146c2964fee9d3f5003aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50bf003256c0da2b2ccc228b0b35d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728f1f0f0187220d959f221dd07d15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab55b9753749abb9f4f28b5c827858556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc59e6f489c04f2ccea35b592ca1ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268b4f5cd33b1ee781082758e17a444558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef83286316228c5d7bb2c313acdae7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597aa32938e841731873e304eb13b08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca1fdd190ab1137cfbe082af1c783561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db78030fe3605af8f7d35ec14a6b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c78b603431ba9478dc06d36e47ac17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1951ae560d57fb86d71958fc37e7615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f288ddb77d0877bc56c71759b141565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d9c4c940b953e84011cc6a04fa02d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3afa2246ae14513d91aeb4c8db48a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162691323c3b19c97bcba66237ff6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908f133c9ab51fa80438875712f68a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f5e4f3fcd41fc5056b1751dfd67b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af39eca494939dccb214997ae98088571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ec9946fc3fc0b64b5fe6ca98e458572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4758385912aaa880ecb7c41b423d23b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b67c578441bd903c5442a2732c714574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732bf94d100b16b28e589ef1c0b3d78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0050e3d95db4f05b21221aacab571576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d473abf4f0d72424a6bfe12460e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326ade33768db6ec9bda07f2b61981578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec1bf317ed6df728160646e7828f82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fddc79403ccc8c9fa1a609cb486ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec528c787f0642d3ec8ea3a90ae2df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967722b0dff5dc67c526fdebc8d8cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708030f33af689053ae42e01aa06315f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6129bd04e1b82dae51459b211e0dd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf104d724f0dc2a088ed5bead4e218585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745249cc07b1b6ec7d3885795ffce2d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1e37b1e595e0b2536309f30cad628587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09956bb283c3882e6728fe08fa2274588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d204dbc90af7cb772b80104fd4c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8d8893b6df234e3d585be4893a1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a44cf2381131966c96dc59540d0fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e38fe9e78055e9f79f3cfb95083e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fba2a76e0b1de6a1f3231336adbc4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d14b3b812a347a233e69aaf0a674594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba3018f176d0efe054658eee4e5544595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229990a019e9c0a399ea7469a3241e7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb15d4ed1212aa8e9ca543e99c00797597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d6c3f82dd0a86765ba7f3c791c8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2801d1060240ab36b9f305159ff373599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec063f095e6e45a2c7d7b90309dd1d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872946ac4295079543e1859ea1354f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7ff64373082652f5a1523dc1c755602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26e97106f67da9ef554ab13ca4e10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1244dae835044580c4afcbda09f62af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8914f518a6292d3e3789f591696a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357cee16ac31ab2f3085f0bdd30fb89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d953df58057aebac880907609f8e68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068549708110f0db9c535368a889313608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90aa20697771abaf73fbde876714a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695a03ee445e381b42cd563ac031bf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72f4e6e9c00977d0a8db3c48f1ca04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c750a934cd80cb54afd8eca4aab1b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7aaed3055bacdfefcb660ab8cfe0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121f8aa691f743fb3e82d237ffd2d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338263682cbfab668af9c93e603cf51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca5de21fd72eba4eb58bac4a0898ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eb829bfa2d97be827b81fa86b5ab0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b6ba60757ef0698439da405c2b3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaffe8fee3b00477079f3da2bc6f785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9226319f62511b35409de55fdb4a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff07fb440a5870574275535a92709621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b6c7265a6bb672df88fdcd875a46c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e079deca5103371f9570560b06b68e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896cb317ef87993800098d19051dba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd992dc0baa5ca6a75bc82bad90120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654ae885cdd8e625b07dcd19e6b37b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedf841bb003cc7d5bc7c8c69615a9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f00a69caf9136f4d9c539d9f4a52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065c55d49a890ab154e1b3a53f0ae6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aec74d416a3f3d87004b4d1a9ec46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11001939a0107b2cf1a894e6a5de981f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dec0761c1ddb96edeb696eb5e6765632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333927e0db77b23b365716c7c78b9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a025f946174109c62aa7be6f2d090634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05b56a0b543bae7219bb611c83f081635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b54c3122a58c185c4a002b49f4209636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab37be1b639ec82078da1aac2f9f3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfc405712a6860dc074b74e53e050638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4b3482b651d413d9f2e8b654d563e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351576a28d472efb4f12d34edf4169d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7b6d631bb132a1146718e7932ad1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05237772c28bbdec8fcb0ce727aed3f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d1bc5aee3f6049c2f0c7566261f8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2aace4e228144fafede243939048644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bc2c1204b139cc40302c1a598541b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061577ef11967831ca7db6d032b1e7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30327f2129bd9bb08c45c8c1fb9bbe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa006afb93a26a5484a3fa2eabd658f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770d5aa9b584add6a78f22e9bfb006649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4456fe8f6ba2f17d20027a7c01b9ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac47d979aa279f7c04f454cf0d187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef63492d16b066fceca6b58bf7fc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e95819240fa8ae2bf864b089d373c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6e04a8d2f59723e1305c5613c375654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259966145b1c8278d85629cf851e56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d4bcd067ccbd337631f649c13630656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edfc7d0dd9cb4f27681eec353c9f1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be57fdd4ca7170e6147704b0ad558658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8c92f3b7a90b6af144be6080511b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaead4a39d083fbb5d31d03bf6273c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fda05315eef85bab886b28c51ddc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a515641b2d4ca4cf010571a5b8d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e393eca20d1afd079f01ea85db055663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119375e85a54b200068e8bfc601591f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ad2fc4dc1d64e9325fd76eff55410665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3369a51bfcb9a829d1a55e7893d912666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f30332cee41c875566fbcb99bceba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f877cdcb2091108df6dc7a33658e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387d0b53976035a48a252270adfcbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b784b40f81bcafd179516c8badf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f4433adf754fa3d21c8b03916ad52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1bdffc1921f8cc1d92f732b124eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326949952ba655c343332b2473d4b92b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b5157bb25967732924b973c8c12f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf313c8353b62d854f406b56fa71f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b274db054fa367a8a031b30daef23d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131cb8425752b9b1810ece07888ec1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d9840fb30128414394aeb1a064ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c20521f7fc1521ac23184ead3ad1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362bbb7955cbb70af0d8f31aa4d0f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d9a7b2d113f16f226df3c7c737502681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc266876b84059263e957745721bc49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e8b749742794042b1d91083d0a81b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c409e30c5b11ceba3dae472194467684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0174b807576401476d65f8cc18aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3357ea9f081e186492e181400af40d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298009d47fb88ed699f5ebbf0200379a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ce3b91b16ca3b92982fa2c80013c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dbca8a74c821530a1ad7f100a87fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b4e291587792903c864625a73ac6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1beca20f8c47c7a8c42b80c41f27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6ccf8c173dbe7c7a2311619770e94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1cc64db9726a744a61f70a85fc646693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e1dc027a13c05d4585243c0e5e7a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd0dd0cd80439df80c3f3309c5070f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03bf94ea23ab8c6ed4fa7dcb64d89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ea4f30aaf19d2cc62c8fe1c343d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588802d6d8366d61077824c39f46ad0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e534a7cd767cf91689ac52402c4ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac480217e8400c06c24bdc4bfdef6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c4dc08c4d2abf79c67da6285bdf3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63e9e0723ed787bb1e8d07ef6e049702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2edb0851a3efc8f07ef468609e20e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be07287115dfbea81092fed3fa8d13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f3e80dc493bf1617e23d8eaf881c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed0236af8f74248e18b1951374a990706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebcca1993ea71b05c78058a4de3f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6486c2935899d2fdbaf58d19f9416708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f1d1b5a2f37e2b8fdeff236e13e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eac7a04cefc438edabb55809f4eed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9a69ff712188d3840b3c633249d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edebb26be912f4cd73e1083f85418c3712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348401493b8b0b869479827b191aa8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cf5c3f5ea5140e69bbca631c5223f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5b3de488fd7fefc8858ce888fdadf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b8a03bac793121a6261ecd4b46594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ec8126297e73cba632f0bca2aec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df0349fb5e3103decb9bf9a65e2966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2e976bdbb8b24974d8418807add47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8acde6ad43a27079620d7a7916ab348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759617577fed57a8ebef59bb18d09c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fec762f4744e4115bfc6c2ba0413410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f2633de44aa87c9209a519a4c0b0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252cfb827d2d2ef29dc3cafa54c3efe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5ffb00f706ff15bbf72800e3367b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e45a8803af0669a4d668126aeb73614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253ff0039cc4e7388d56950fd5f2f2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d30302e2d4fb21a0f1da05d89225216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f1be625bfcb11f10e2e49099cf98b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a814ddc75c62228b37a97fff54b78a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73655be4cbd23876de239f117e86f1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea24f4e79073ce7e778f1afb63d70f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cfcfa1ab148cd2ede659515c020c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f893ca587eac28f1c7c85ad0384b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4bc3042c855feabb77fcb45644a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e00a423b9dc565b87e9d4d81e2fd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a22b381c9dac9f52b1afcb4a4efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d81dfc4a4651188944ad362ddf0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3834da67e892cdc34543dd63a1c5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b00cd5b861f770ec08a5fdb1a6520b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b7880e371b4e90a904562250301c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b47a911b561e8ca68e8174019e6d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236908c79bd149e0f42bb7800942ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f14e056ea9301861f28b145df6dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651dce916341a9bc210260220e038af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3035029d7d1419d9e78d139570370834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f39799007c1c34083d5d338b5cf2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4abeb7716d5211fa54e3120d3879a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e948364aa5dba01cb0997e26ba77137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee91b7acc547b39f3120d811a13a0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af61cd68fc68b485ff7de147eff85739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea304278723dd5a290a27cf735a62640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd1d51d4752159b47a2df34a2971741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd0e011db5c23f031eec3c00be40e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745718f80720a2995446c99561d99443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575fb28ff7b4f55ace74334c599bbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1a7c52fa33974046f82109d32485645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb65b24b01f3e2030dad2822cd601446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc24e45c0dc295d16607699a40f1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e712871d5fb2732036d92b07193e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c00f284f7a9cc94e4c991ce3c387c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb812a12402e57755e19f4b8daf5bb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268788255aee134f49d1b5b878c92d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c95589d87746e30e6f8eef8a56f4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb3145ce1171a977650d59fb1f47d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1d20fa4ae096dac421b0da1d902a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507b43d4b73d0b2134fe04492d37ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc460605dcb2a9f639a8188838383ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e68eba83dc5b43d333ebe859b47f3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa128eec37174080d9265330489d6e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a66e56c08ed0bafe7bec207a8bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa46912a285908818c7f9b12a14df060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45aeccedd2f3cf708a0dabac88ab2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761746635eda2ac461d416b372d2b14462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555be40652a24de981e2eff3116a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb66b73e3f3c49b3280bca146052264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44401e592aa5663aebec6013b2110ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41426c90c0ab877bd746c17dfc7a0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a63dd8c1623ae1a58bc1b2908a72067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416d00a8fda85b7fe80b5c791b28a8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b70eaa68cbef84cb7ac35c4a339ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d5074c9ee3e2476af2c9ff7b4f71970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b6fd0fe03a773c8352fe6975f8d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89ec88f7f2adfeb4de7eb1d5a99a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7c26735e9e5bb3d16df515845261073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b06a3041865564e00cabad91f5d3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c6d09187dd16d80e31a86dea3486775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630dbb0af7c0c19ecb4e55b8fe8bf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b769a1c5d620f2c7479c6d2e45492077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b9ddee4fd6f6f0dd174e8cf48fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4850a9f56a76afc0b4a09995704a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5dd19a8695d2b9950bbee6a37cbc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6036cf1b5fc81efc76d3cb6e70a9ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed802edbcfab3f8357297658b05397b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba088c236082789f46db61764a057ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7716a8051a3c6c553d23c51bd2e0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e8e2a4155b786ea1464b311a930e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576db57341387f22253fae60d74a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92db20d1421d9d27f06f7bc7ad10f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a61b8599037ea2ebbe0b7e9d1612288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afbdb7cc721ae9e51efcc1a80c2dc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a2fe7e0f0c949aaf96eceb6289fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f99f5ae675b80a24966051119eeb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703445ab953561a88c0cf5d50e6fb3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a8473e6651c587539e430f7c33a9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4745fa855c9e61c8a9fab456aa8c5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145c13dfd97473424db5c1fb8f97e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3346d7e5e530294bae2387381175996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87e0de06fa631c193946b8fc1aa4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d0c94990af342b32f691c30ac71798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86cef700f92b44a7ae8e38e05ae22299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145645f1331ba3b388391107b16f1ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963238e65211264f0d301d572da924ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c472d710da3d3c2db079ef3f01231102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad95cc74c2bb62927105ebdeba923c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35992213a6a2bb60a1a59da8cf499b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439c6599e8b42f913b01943b4e5e54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8096fc0a156eaa2b272d68963636676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba58c3bed9501d673bfe3e16f48d9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f6197ac7967f09ce920d15c578805108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4a10ebd3c4cbe38200349e5c47d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a50664063eb35f906c8b4f87ba829110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeab0407029e9989e75398f99e0b92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1ca1af74ed86f63b749969c351a3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ee3a75e62869513138e07936c89c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb8c996c8238752123dea33f1a1cbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3f539fa5824b12f863c5f9b662b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccd1665970d20f3e5f8295c6861f89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629d8aa40c7bffed07aef1831d5c86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545752db3f866733acce8a7a4a09302a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9d6d7e7dc7791a8e0425bb688c6e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde735be8e8acb17710289120dd3b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385a628dfea70d9210162db2d5e226e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecd509562eebd8d23a66af99736015122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded709bbc40a58135c58f8df5979b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2fcb8d4a7ce35f39b7d498366c968124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca669247d76775a136759baa5b85b82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9390b73ea233fb8d4dc798dfcb62355126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195f4f4016ae5568827135cd4f4cc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7dd1c03dda500b890f77221ce7190128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753affcefb6e3c196558c9a4e99c67f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f9a3581932b82637e460fc94aa90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9d8f40f5166d15aa9d7e2f58338a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f56988f9a9030bf7c06a1b3a74d9f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c525ad5558aa3307b6a6f84185a9b1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f297bdc583c69937f0b13fde2d2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd8ead50313e309446915c397c8961135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a6abd50ef72fa9ded5b5269b86b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9414d8315545bac8e91c2f3a903e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8018ae076df35a32da3934a0ee0115138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16aab6c0cfdf03bd2916772c8c4af2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8714fcb5526401f7815af8ca72feac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc16f1b643cf7ff3e5f55bc3c049a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a95694cb11dccf63ba383762607f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d23d64fd1444fdb707bf5fdc84472143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2471774ed491523fba363d3b9e212e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2a4b047939595258f242e0c5a578145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d5f8f8204cbf94adec06a2e1b6a32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634adf4ca6f7fe8a65caf8a01cbfb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b0cee0dddfa61f18391f473f7c60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e462f9568414a65b6a07a1bb3649481149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529992794540fdaa5d3741a3b4f25f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da8ce607c802e9d5b44d608f6eef7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9567c149f35a7cde13bc1654870565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce2f6a5df881ba58c46a55e18c4cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822573d148b4f9e8b50f69a3af6e3fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaaaba4254351197e3138cc079695d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261cc1c7658a085d0558b29c75e990156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08cfa93263c077b716055bc60f419157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e43e92d4a99b01da48081fe9a1366c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad39761093d8df13e9456165deeb17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978192bfef11c1bf2b2824ad3282f857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65597532a8acc2ecb5da898421299f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981a30be8014f89278e825190c3a4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074d57ff0b45e7c4774f5779d2b4be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d72fb3a86b05de437288f112838ca0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca82730e8be99fdc323768d93769949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c901828406dbf5e740081ff896a049166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec7d41f7d4b1b86fa15d93bde55b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c655740e883e00de1f86b07166fef3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e0f78070004237fa395739086f07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ae07194fe54ef0311f819ca8f3a2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98fbb06c0b30ffcd010f0321bbbe24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ca7849f9c3be231339025c38cc88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcab301e7aa96b4a21f7fa27f5a8f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dfef893d5d7647bbe482f246cda8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492212c7bcdb5db80dd38f1012313ab0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8bb3705922df5328c972234acb1ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe600daa7020f6e8a81cc5cbb3bb89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6cd427ba866c86a6faf05327f7ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c66d69e7af281515c69435a1edab5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50bf134e85dfaa9048b0957f963ad7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3d978b63882016c8f92b417b4f4ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669aaffc074afa55b6f398c3e49fba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6c50a91e0a46fd74991b0d6b0504183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7da89d3d2a4fd3c1f5daf161dbf1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa773d6fc98a964e852ac5140d72e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b40db7fcfc87cec83648f4aea533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff52537d60a2894692da9cef03b394187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39dabfd469daa1698e9d2dff25d789188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5aead0de0fa395a0b1043b2f76f1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e7bdd9c0f700dbf74e1637f3cad7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929b0724a80761eadff5e47afd7e149191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1559b70c3e004d21e5d89b06db732da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977029486612760da15d265930c283da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a15a08e6717cdecd884b0ef08abd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7f0fc4e3ca91565515a362b7f6d9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b9912eade21fee5b07a7de435871196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f510d635eccaf00e7a41b5e75a1f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048932611c6407f83f5f082b95dd3a59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5a57a70d3b742d2537fd2935a3757199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15bc37dd9f8134783be55ceb353a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda33e6c4119156e6b9b80b131a15a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66fc30b7ed5724c7f974133c78b9ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c96dcabae5a2366a945f9c575fb3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1faacb61f5f76a94a8b08eef9127a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474e3d0abbc3804addbc7812e9c91b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77f444b14b66bf2355daeb4326092206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152cd9bc725689227adaac7edc9574207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b405383b9155bb0b2a4a80937dc060208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9e15819732d56d692258948ea7a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a5ae1a9efd485cfd13a6422b5a79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70c2097b6ee9a8f7451e6156520f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda77f37d8188ab90a9cccfe542bd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef44ad52ec3f264f5c42cd58d341f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43fe20510136322002ba72cea6aca7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f06c34e802a55d6511e7e0fad85d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08e003eaaa1a60beafdabaeec00e05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc034a2536f1755952416a41255894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ceca4133b4693be05a52e9524075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa9c29748dac3af1aa72ca4bcfe95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f280f485f5ef0581f795f923f651ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e078e8f04b52c69bfb3550f77f919f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc464eff7aa11faf1add26ea32763d8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46b3243a193bcc22e50f6cc3ab6722223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1147f4fa114567d6747fb71f8a3ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5957cd33c31f2f56899093f167227225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eeffc1b854aa523a6ff4abb654138226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f1aaada9472bba028219cac06059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7b055646470d45c33d4f7730a667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a6076e52bd90357f7bb2fee7129e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de98e5e88808ed1783b0f624fe0abe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b72c0123c7a978038345e5990710231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a325b18f9e84bf4e3188815546ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c57b1005c56b0a6d5386407df7cdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1668996e8f5a93a882b7b28e1e16c15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f411c11c87d7e0247409a13c8370235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403661c1349de9862d5c735b8e5f4c2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0966d6fea177118a7f8157f994c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82a76f90dcc4e31f70cdbf171d194f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a409aacdf2b803be55d3bfaf9c9134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab3c0e7de89998245413b9c4d7e7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c09bf8ab4a685b5bdde0844b26aa9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c529efac254961dd24f3b6cd2db059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dd23dd7705a71e9854116a84e7cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f4e249911b19eb92ade3aa6ac6c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6f69574beb55c580bf9ee45e4a3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c2f4374d674c306869c14d78fb63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b05210e9a12fee9b8abf219370dae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f17bdee869e2df5143e222be4e075248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad6eec5a7756a90221e61fbfecd21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3719b3f17d8beab9059adc0bd1c52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded0f6d007e7bbfa5967f52fc2119b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbeb624b5172a072be429b3f5b6f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774677785628e6052c71ad0fce310cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9265f40035646cb5b092540f7b000254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b39e39733468f79ddf903cd6776289255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188558e272770d5c543d50753de16e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4798e7c870cc04bd869225e57ee25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e81469b9c45ca3c0a640dd9993d9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c8ffc788a5f7404a661330ce11844259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e77081f6858a84a11eb9da30e149f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66bfc7eca914e6e79b559a963896b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc36e77fef3952bc25f58c94f5ae32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b05d5cefe90d70094d505f465be85c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81009636b61477e288fb08c59ce74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fa0a2f5bf7c1b287dc912e615857b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d9b3a80bea931830bc12626746f7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3acd0980d1c874614134e52ee9f6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864247ba95634fd47ea648e9f3807485268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924cf73e3be4f86c8df6c42e694ef44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e6e85df1c7570d0cc59039aa9181270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d6c7f037d499f163993644e3bf6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc830b2dc0f0eec6f9ba3a3000ac33c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461867bad7a5d99fe4f0f395499b55c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa16fd1306d12c16bb3b6f2bc5e6821274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc25016e8da2f724ca765b63a03fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e2906b8fc31cdda9f4a94f2651ba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f284692a3494b2cd25d890f800671b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20dfcb4c4db83378d3d8c0240f23b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556f721fa73f6e09c494fe6bcdf65f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b56d5829f78987fb93c6c146673af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a832286abe2a9a405935e9fcd0b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097cbf17af4b011607b22d2dca1890282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023437eb5fb23716d6ad436e3df54d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264848d026172ee3bd43cf725c99c92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac2a8b1cf32ba19af9a1b084fad62f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13ca560942c64e034104f9b61dd69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c925664e321fbfb38950e83f473e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fdc708b441b3254650eb51a88d7c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23954c8ba89fa70068a7e6852c6a17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f655956da11ced7c6e5ae64b1445ee8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05303a2ba8c87832d30fbe767a8ee70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e91db32f1915afea50274615d2d2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e9b95d08557ab5c34145cb60077d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40414966722216d1ee59abfb9857196c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e9dff52659c54a988333c1cca333f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008bedbfa7932e7119998942d2e419b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b19dc61999a170f6da9c83980c6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078fad9a9f647faedcc805ae2627a88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c38dd16cd9ba99a06a9575aada827299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c363977394c7713c9195c55d88b3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2901f24a04b411d67cd941178995a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c69232f9c6e488c77b0073b3534f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514492c48c7aced3993fd56fd2a9bf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de474cee653989465fdba0787ff646f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1877efb119576569a3e2641f4e583a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dddaa987e8678f6ca21092a29aae24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec511ad9ffeac4e19c88a79559fc428307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2b4c3c1c69f162b8cb224d357a76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfffd2d882150e3255ccdb0664dbdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1bab3d86c3a140953820566e10004310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324661031d9358c4b36c90cb7c39b718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e3e8fc3d4536e84a2eb4af834e4aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34ca48af1e135d2be14b1ee7700a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c391eaaec45aa736bb15500841a882314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e13bff4ac9d4533d6f2a8d8b1fcaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083bd91c18c0da2ec8896a32073f5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7843c0b617bf66519941609e4f4b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c1fc48c9ca41684bca802d2a3e581318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b507d6b0a0ebde3dca9b7bd26b19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6cbe8f4234df7840aca81074c1bde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa3fbbaca05ddc25fcd02946d62664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7273003192a59e58f63ce034eca86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c611a5eceb67ffad2cbdef597f0a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f250e7a653b6bd03a5371c1ba4403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2638fa780d298a42b86315c8d1236325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f7a4d06da27e04e4ff19b6618a9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e2d5dc4e7fab13b04db94b83aba2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9540f5ee68d0bba1c75835bd8a7bc7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d5eebe229a30890307765ee9d341329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec762a64162870e6463b1f4c570a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77678d58091abdc76d3174483768f364331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6da039c56c20341b7d2a3bfb17261332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f9ad5d649204c2a98b5eacd0b1424333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b83477d784c5c0c66a528a4ef57f19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14534908e69c6b1ff6fb8736b42195335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4416eb34259c1c04682b3f1f25197c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c839c43c08d69a0116db94ac2adf169337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef8577581a4c6ae856a78d6a5e59f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a72d0126b74a30075a0824ebd698e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f5397b0ca096b5fc923bca6fb660340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff05a340f7f9bc4f6e5364de900f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e413a45426009705c929633b69d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695527c35475f55096e0405db470ddaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ac52d395f14663558a68b15543163344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7330cd472c178eeee9de3ea30a121f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12feb5fca433248493e55c960a1ee4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d8d5793b61d29f4b9634e4799b1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75038f44945071a572fd9c3c62b9c985348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532f1b2950e2872dcfefff94296cce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c80304cdc8a8d8f98ede2c799ea71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0a05668a5d634a64376002bf5572351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14bd646c6ab8aff4d3070729a3733f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5a4384ce781cf23aadf6e16ec1b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd49fcfeb08b2e3c346b83461feddb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f8b82458988918d8a5949b1c31502355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8082ccd07b2e7fd419c91df6fee5b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d53e2654910cba44d89e23df4cff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d704b7da9a84ce54e01daeb715dc4ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3eade3a78fca5436bf7dfc603a0ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741120e55f1bad9441faa644dfaf6a95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfeececc952a27dce603c9649ee0cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6994acbde5b733307a883b07ca5d80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7085ebc1c54662ad2aff1f20e35e7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584396de7a1f5b8356ea9829a01e0107364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc3aa609e5e4852fb9d7e12ecfa3ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dad4000ffade9e88c110fa970067a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959531e46a4b0284ade794a00b8901367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe88032ac15bbecee2db59f0a2d49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c357be464b4fbaed725c7d5aa68cd18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a4f74fbd6a5ef7f549730df1700c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df55df9e9e6e7f11375717cf8abbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06097c57aac37b3fd7f4f15218afc887372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8bc303a537c9a0041abdd16f9bdd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e522a9e1fffb104ffd0376d7de09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745292f6bc08562eaba520eb8b845e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4258348e08ab774cb1a5f64b41d35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3acc57b3afcb9f366383896ea925377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b793a47924d73e72559e64da18a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a447f05b12a4ddac4b0492535f3f3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926123d1ce633c72fd05e5303380ca8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34cf1a83ea6786dde9703111eb3645381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c28ab1d3041d32e8ecf8b4a5df1dc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac1964d208d3f5582553c6e04e5062383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c76fb1738c0445515e1de5fddc647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4894ba3049cc2ad378d53af8a122385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ba28e8f73c5cd162eabd5441adc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882910597b57a31bf800d0c4bd8246a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f5680aa2b43623c7794dd6b3d089b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384d44a374384dce248e5484d27697389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b50e602b51705d36a98e38480414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5915b4000534da9c0bb636213b84f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90823e5d48d9972a8d29680e2ad76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ef662c7cf1ccb1b23ad888e6349a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8591c660dbc225a445bcb968e4dfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279956677984c2d324d6dee580b057395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c899f3a4267765d786b8daef7d0bfa1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f7b33bf27680709d1eb3a8eaf50f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fefaa4bd1a28db0e8d9e91cce4b18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e4efc6dba9d7b81c833f8807b61b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2920e0680f9159a4be93416195763f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ec3a1eec941f97ad993ceeb7f52c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f5f45d5031c14b04fb977893e6910402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370955619e01643c2a54aa4de0e3615403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06bc0f423e2c11907f0545027c752404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3988e3907c71ecab6ef96ed54aaf77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8d2cc29b9fef8f7800e1094e2ee8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc58543ef24156fd2d4f6b12852e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84aa0c72a6f9c514f801653634346408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72ee1a2fad3abc24552393fec7a3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62e15a55b3c3fa2d5aaf842e8e028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcef97c85ce39c962a6e1b7a6ccf4dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c74f2fc826f6b876d2ebbdec7a5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c35c13112cf433683ed43f55fb1a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b535a8f6840e39761060b88bab639414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93025c84378b980f7231b6e250d653cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7378966f5e64e3f97499a8664a9f31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f410cd2f335a41e0792042d95011ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b613362f74237b5dc2f5d7b07c982a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f28533b2e706303c6e075b98eeccf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd367d212f6091aefc5c467d46eb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b0ad66889db1101d323d7040f847d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efd5af91adbc6ebd7f49bf04557fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891e61fd5718bc1261627e976cdc83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2fed92dc0c0aadec70ced44b5317424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c3ca4bcc6c5966dbc94238271c35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97f82d83dd7d5d08f331a4b68e806426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444d2cdb26642c4874719478521369427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98108aa3d2316e6148f8ad1e8a8ec9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b05057f84788707bcbe3628bb675a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204dc170f9f5674134a60dffaa53df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f1fef17ec24f18f81060bee47122431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6bdf3ba9890fb8118f962b4f75191432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841bae443103fb6133c9c1121aede7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dbf668cad7b5c6fd54b6c8e9fc2b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533acb93eee27f939608608a5f9099a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76f6631cab8dfa2307b1626b6eb10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2638b0508d7c6aa58a31df3135ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396f3d6a0aa864414e82161f1d5da9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4212d46c6ab489c1fc540b56451b548439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc514f34577f48d86720cffe708f794440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71e4752a1fa640cdd07ba496e8c1a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ccf763cdd5ada3316c4f3b32b8c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3018a545524db2354f48e8835df6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21919bbffbd98e63bc1923801f9b581444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5496207b738d9a9a847d70e45575b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e74c3d318a60a6212df4ddc893052446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86290f94bc853e6f027f90d9f92bb97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53f64bb42aa80904bb34d80697fe14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e45966234e0e1fa09f665ca3dfa8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e958e4ea93155eb1b359d94320b83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb463f2ec06c0f56d02cd901d60d86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbf9b495b8f272ff1774fcbb2fbd6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d1a4e0aa0f5c8fb7d1c5cb01b4041453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2505884b0b154212509f2e42e447d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d4856ab9b8ce812ce38f07c26a67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc6bc1fd327fbe317bb7ae15985fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e36014c6bf914ccb490aa3a13bc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a722740b81720ce42996f47e406442458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4128214283f9d9d02c81f0462cd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b2613845930e7f0a8c2f8c49f99b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f276af8dba9d9a39ef4b31ad78896c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86961ef3e1745b4064ffd8f42f399bdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110b6b9b76fb6738d41360f3801aa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b5cc5dc06d7ed653b6285620f62d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7f9be88f3613a492a0d273309eb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e2849b480b95d48af575effcbd40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a366da3ea9fe499616aba6b7d384f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96173f3aab5d62ef13950f8a5d0f9eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0416c1744f4252d8585c4eb08950c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e14a376337cd576ff7ae26d06754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc499ecfeca0a712680bfe0b5af32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4a0095224fe44e19e33a24def1a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3b18bb786bd299e0e92ac7f8a35a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d1df02806166a03afb29af54bcaed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21111ec09d87467ef5849a8e0e4ca6a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357432a4b3e52cfa4ecd09a7902a0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103fa05d12cd488863d6f81f06ad5a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a371fefbaf30777bfea8f3f80b17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefd43d3151dc487bc2269e6a1dd4c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d653abb221201b1b84d91295db15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0d1a7f379ad6b582c0c877b480f96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720bb46ba171106ce06084848675857482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97ddd7e5bcdee2101858a4fe8b1e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6e11a4ac948bf84a09219d7ae0b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f294245927bb1b04b0116246cbfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b3cc3b1de76b40f07746ef427bea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f7c542dd9d4ef582d2cbb9efe990e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12abc89def3cc4331bf3d01a452c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac9b2197036b3191f13845e9d3302d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738cbe589595b4f3be3a94e9a2354b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e9e9380b04cd2799c2856cf6409a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33da3bbe670af0e3c8d8c37cfe389f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d5e91e0e126f02342d5664854edb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684ab8a8ed1e8ce09113f626258d0e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ba7663418e811d77655d60af0873495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe676d37924d3783beebb6c71a075b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2260ec05bb03ff970504309a1d66ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4097a89c4407391f65d678bc90278498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90fc92f077bd4dba1da66f70522e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9274561d18f24b5ebddc7b1ca1284500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5135ebdf58399af188fcf9ca99227501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a99529b975e5237511cfe9469dbfc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b955c6cddc6c324269d1d27ea3418503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cfa743bdaf69b3fccb45dd8776900504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0031c35244f9af477f10dd004657c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa322489e94bca05bef5dfd95ae022506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b031b569988c7410292afa92f92c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005032b1e43ff19af2c0288341747fc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85211bc9eb859abb8e35f15dc3c090b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df6d4d816bd8c98b1832569911bfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afecc33527be8b3fb55191e4f207978511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab30c792bd6fd5a5ffb4ab75383252512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc48b2dd98d61d5f006b1dc65703b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffcdc1b274fd450d11fec200786cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c26a2d8af95a2d4e0ddc8b950643db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6b5b23a22819efabbc76496ddbb8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a588921f5c99d93697d6cd36698c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1d0f08ec82c8c7f01c575b5bdfdcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624bd02cbf47d6028399ec7e63377e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb3d08bca12355f8446739ba16fb66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf4a2163dbddac92fd3107f65d431f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880daffccfa36c1096c548280658aab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e032885f4f8a9895522f5da0446f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069aea5e5d5c90f54630bec82c24776524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a28e427c6385d4dd72af11cffbc74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e19283351890e6bc3e150b18cdcdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8265f4d00fdf5c3219dc1c1f032c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4067bd1db81eadbb1231dd1d8c91ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4245ec82efc5fbdbda79480e36cbb2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b8c50b112ed262ce1f0b2f886c2ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d47d0cf1428a683fb8a1d76a9f6113531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556797cd592f833d394c68f9f6ee6e73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b31835594953a2e5acb91ac9c821533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58345c6556f38b2bc1c447bd2adc60c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8f12fe0842c3842f26cc0b30ae26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242cccb4cdd237d274792cf1cac9b56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ee91b4a8d6f4ddc4e2b978cb298bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eca4cbb5ec067ea67afc377ced312538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5cf1f6cb1551f4c9ff89a6989f93e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635faadddce6c31df5e44c28eee4da9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc362bc2c7cce1e36d03e1f507fbd5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ad006077af0b6637c3441aa3655ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aee300573bf25d90bd490d8acdebb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6c1e3fa6ec194b42549e86bdb2edb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033ec9f0548b4e9c20fdeda47756d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00cb9d3c8ffa71c85934aa0c75e98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c24a5ec0f475d598f42b75de299d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04abfb2e89b42a7ad7728676196ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee7f93f22373811ddf7b5087dc72d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957541bd6977c507b2125ba207a8d387550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838523f04f3167365116baadc766034551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd179b193c31d548ed71fa440c522552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eaa37c909da190fa5d376b52af8cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c11902447cd5b275f5db16f437c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17673771a9e58b958d10ae36e5dbb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612cd988947d6265bd6b5487c0de546556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e579083c4acec04c9cb70cb1f5a6d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b98bed3db43c864ac7cf8c746710558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee7c809cd3865ba2f8043bdb83b19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc49317ae3eb4048f5816b3f133c9a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5eaa024c492fafb7c5928950f701561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090531c89375b95d848d3d104931f25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7777dcb3911c2c5be3d657f8c7338563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092e0002cedc0787d44690b8e7aa17c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c127c30010601d90f2877f6497278a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe03378e09bde1898dabaa579543c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8113de15bc36f8819535aa1b9b18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27d9ec1167f28d9282d9ec18d11553568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1bace1435dcc443daaccbab1ac5aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ccf59f2a676b20dab7ab7f95f972570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfa7497cfd004f0a8d3a51da29b01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767407d69d4854f6f6226746464349572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6190648d1edb157678ddc0640e1d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361420f9aeb787e0f849948f522931ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925031042786da8fd32f4e20f7f95c47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d93ce44ca65de4a1af6b78640cad6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae9c9b51e68916d3b1c3df17dad76c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdbd46d8510012754b154ec8685b5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481810442f565f2c48ac3587ea833eac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85069dfa724104cf4ea831a020b11ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a5b191a99e62655adbccce5a7115c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210299b11f9d677d8ef54e9e42e02f6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe526903aa000ed28490c11b17d77a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad237371e53d6914c81857ad96355f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d609f6417c68c7d30cf518621b4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ff260286544546d94800ec867a05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c780f8b4576ccd28c05460bd70718e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2113ea9f83b045e35ced9ff865818588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eee8736fb0d60c24f0d7d1282630b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51329d2963b943daeea8d227ceb1ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266330f2fffc3b05e578367c64c36cd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f9600e5acbdd814288ecb654af03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ed9af8e63bcf550bfc9ea6aa6235593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651febe38116e5ef092ad1c5d6c32f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abcb3f3e44c4cd6bfd6e2d29f3e616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ceb4f3bf525f7503a21a267d88924596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6264b94d4d4db775c68301f3ab19f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b35262000afca92de67b779ff64e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa546989adce835c0cabfd44004d21fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be117b73cc177cf7b274800c34f3395600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea162bd0a080451d6423086e7b5607601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17c9a03a497eae02c487b493398cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9b056ef7192299bdc974cfbf6d8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43bf8a81f8dcaff13258ea83a57a31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce255aa09e45a8c783a86775cbdf364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e8e4000fc944794865b5a9f51b303606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79678fb801e8e95412a2a3aede68e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729a52c36ed8351acdb1400462de072608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65b280a7cad4e1da02f2c7855fc6ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070ee330673e71c203a8e7f679459a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90767ee199b3592728db4d4548cfad48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1f4c0b5e6a4f97729d828a5d28dfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7e140e75e53657e442c8c0f355ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e2439b31126124bcfeaad8ffc9a95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209d8dc1c566ca3c172439ed9df1bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe9017c0bdb44808348e946d9957a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a39d2a1ecd4045b03013ca470bcf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae4641e37551f9c5f749b5821f2fc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d8b8bbf1a75919c772fbe82913191619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028508f83a620b5f1e66cdf45b3d60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc935379a25e74b3f9ad2bd2bed9256621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a429c58907f30bc2b9e9e7c03fce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a309e584fffe3db7c12b095c48fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678a24fb60c3d269274bbe8e12f1ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a6606542a819671b14a44a7e71f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985c7e3ed5c983c1692d8c6d7671bbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83276458e964119a28c6221fa8c70c08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecaebe476ec635a27c7a683e3fa3e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c38fd9c1d4a87a37c76e5a20e702e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e9078102aa9728fb70f5432ad8b7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46525a339c835c0b8ac3353f68d748d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a93ecd82d8093d457c04bd1fc0e62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6056f214cdc0b421f3e12c285089d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ed0e181e52b401dd1f96d975b3e41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92319c6a8c64cb28c478ef235e9abf16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4bd28dc133eb2690185efee9d7a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe419fb5dfad7748c48a131afbc99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f227bc009ac06797836aa0a0714b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa0da42df0643dd87c9926c40cb7bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f39ab0f0e802a11f331a147d2570640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158344c804aca1bb49b25886e45dd8a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed8589004bd08ee8a6d3d2a986fe6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae311ac76747cb82dd5a75cd4e408643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2829dea37cf107882af5264595cf5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a21193141a21f2274eb84c31f133d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4023d8ea4270bb3f5effa62e1225446646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6298157ed73655059cd60decea4373647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8aebfa2d30686da21543eb7ded245648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279118fa050cff44b4f30fd0ed861e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a3253d66cad21591745d728683d6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7ccada4b3381c155ef9810bbe68ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5089a321a6f771499d31c219c4a2b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa708deb0303ef596a128f789dc9ef0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5287b30da66a47c5a7702ab09bc4a5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1873454d097cdb23e998240522875655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baab8097a2d1f48d9bf7a8b83d08ef5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bdaf65708c35f0535f2a8df4b1695657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e17b39d721f355def0e5b77814b99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe72e2cb4e373db66fd5681aa2544659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011b19183437722783ca6adcec65575660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696abb69ee3940806cb0b4e4fe8dc805661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ded2af1ff9c9ab2d7246fed9105e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6fb59888c4b87b1bc98b66041bc09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece06570f266cdb536de19e60c74efdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea845b957d9106fd086f7f00daba0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b0a7d8acee37355f409a6c6b501e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a93fc4e80d6138cc41362a6988c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675c96074b0e8c970808dbda0560093668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa823e2d3f6fa314c943c30df18bffe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f7e9ea014c5c638a2433ee5af211670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c862dd88be58c9161b4b7aa87cb16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a547a65eebd49727f4d571a9235a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7f6fbc55be2d9321db3946dd0d8f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b84390ba8ff1a6aa63992b23c91b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e73022243189fd6373c684457b165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65c5ac15564a3dba45518df4f167e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88d963e90f00b86e08d6c3df81d33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4b24ffd52eabafba949825678d77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16547837cc1e69fb5e156c5d0a9300679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320be6e3de1dc9b453398b71de2fb6a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>