--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f2159535d9cd59ae334fde70bf7b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c8e12c946b0ffe87978430efb8af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a9a7e6fcf66353e1dc97c9717caf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ca77a0f3389f4c6e46b086e707764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2c61c1f2b9e8a92320a757ff8ee985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582521823478d27a60bec72d14a8286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9876fc84e856892477bb38e516ad4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e084fcf40b08a9aabec1eae2fe1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961abe402c3cc75f8d7ebdfd07136b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa79881086693719ec25731bcb1e48710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ea0471a8322af43d91458f898386011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f347ecc1076e70b88324c57c7ce9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac1d81bb06a9a3b3c90d85b1eddf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42565794622ad54d13a1ecc5556b948714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d49040e8c4e87c272c95cc1335ecb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9259559edf8f19be5310ff8ea2fd3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2898a2195fae2c5aa81308527129b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208847d10a13df65b6e84699a5eb661318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6b78a963998a5dd03478b1327eb7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e9e7abd5f881c6a052bc253a454020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dea3c4c95f4e3df8f417aed89ece421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaa1d2acaf5032bbe8eb69e8644cc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41994b79c93405da9b4d88efe5b18323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d4003a770a16e0d09174a699b1d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb779842649782a197722ab84a1dd9ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaff6f2c8f76613cb4ab18cb26c55c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28ff1173f71d3307cf18d5cf58a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc09569008187d214936cc760a708c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d01f478b61e079d1c7bceff4d75829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25cd4a3ed50cff7c4601b818668f1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc9e500a7d799765a3bddaf140a91131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86764f7542a535db98ffa8712fa7e2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114158f711f36e2ec918a603a5fd4a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ec9d381bb2fcf0a4fd333d307a6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45127e5c42c0e2c5b4b0cffa1a47e5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820eb17b0316c2d05f695c5a5151fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31fb2fe8b596ab67468b241d7a03537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299235384dd673b7f7c15460ccc0380a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae808ee94641962598770021b2b9784d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19659f1cfc677fd7c9874d81b719a90f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96ecd2ecb201bf003daf3e718525a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c03e8f5f7aaabd6ae59802f339a5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304f57a35e71b9decb2d3d62c58fd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593462684f252c3b579288561e9020944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c7fcd11149bed4df4ca59bd0d2e3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a5f06b543d652e317a087bd35ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f80208ee9ffc82af85172af2f51f3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d23e4d4ddc5d574d67ddacacdddad648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4466a8f40ccd5d19308e0902aadb1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617949bc91cae5efef32c63fd37198b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc06eb06e1c44c25545b16333b47db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb90ed5c403290487b3219154043a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4463d3b87b7419e63b56eeb1c8c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e6a5113d11e2db5e2838639eb5b9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c5106273ad27c36aca1e61b1961355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c191db1a3202683ea386e3138256f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304526702e5d8bbf6fe5614dd5ee3c1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133cbcf6c5133fec29765cf6019e60b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7512078b6d991649e2a34fb5b185959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb462e6b2fd4b8117107164c1c4bc4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e1d07ddc9879842ca45df9d6aba6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077cad88b1036476aa5215238f4f0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553dfc56635596d66fe45dd8c860c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c054a5bde7d56efb1a9dab816fc0b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea85c5b0393c292a9af2b531dd6e00565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45360fa8c05b7df8c9de765e591dfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea105f2b27deaa2d21d54aa61e1a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad0fb47c66cb3e666f3ed37befdef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e276a33bffdf6c32ea6b9998879569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d8343586c95702266cc042195a9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2c71163b5e97db1898561157173071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf0404068358c692473b2e39a689472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b807dd214bbf6c5f65d6220894d98973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b44cf591830a2967528c4f1b5bce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2800b686a8c4a810d141bca43ddde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3b8d9c0520ff52572ba67314806076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c738ea62613504ce291b44f57209877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7657295b6cafc1d6824e02b88be378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3706de9b4975258f7bb59fb385cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc1d1e0838bc621c76c33c1ab01c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58adb99c891556856a6c6af03184c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d04c2c9c4b076b6122e4d9b9b5b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4328b929d0ba2f4c5b63e9ed27df283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9dc5facb919cb8394b74990a14e5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd903dd6a1f146d131ec771fbe06c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302ea4e1d734d2eb621e4e09e17f0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc0568a35cdb70cac80329aa6fd9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce2221224af9217a7db7033f8cddf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787191731b09f73639eaf0aff776a0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aebbc0642c7055fbea29348ab5364e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f987cc0d6fb0ce8c35097b0be83191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa9db5006116c4607ba823e144fc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b3cd9f853ba25f2b76492799ad9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280791f1be3936bc96c825d65e14f9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f05d778e19b8a2597d8d2d322aeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc4383a84b46576b22b73d2aaef3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd3500b7682fce26ad9154131b01e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8e2d13d7fc4192b998770cd380a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab335123adb87d83a69bd00c487b88099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eae56b23ba068423ec3c86b673750100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88226a164a1656b86c8d9726b3f5fd17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8151b15cc0fcdaf91d7ff09eb2586102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35821e21d3d60d842d33d3bb5431700c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8a33f384fd9d68709dff732bf3ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae68d8dda5a60cc2710d8276f930ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dad1492a5655f4df71fef2130e1f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248bdc6bfb4e9f754af437c037bfbed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9977a239c682ae6ec6d519dc60cade108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8830d8a5a97cf017c31d10ad8502f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8eb3bf775a5eeb5ea8274d423a893110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeba0ca7497f8c7633cc274d2fd2f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fca5392717cac2468046ff02a36e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1502d1428cf53ecb0ef0dc01394ffc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b132a44127ee4aa897807992d4944114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb95468b568802503619555c35b76d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16e0fb8e4656f9a8dd2b84839c284116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01b52d0714c2feb7da652fccaad1dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e4bf9227a2768e4d98fc57dedc6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd0d05a0aebe95cf0cfa438fff3df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5309a22fc75b3113c8a4797fc460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df3948d29d4cf181bf9319f2d235bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af58b312375da492f9bd8df5312d4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da5cd744a089ffb54a97461a2c78fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782531a89e1277cee3bfcdc230424b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b2cc0f36c8ece40d1872106017e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d2f3a916ee52dcc5dd56404dd3c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65337dc7d001b457524c073ec7082c2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167dbf7d0497df1d287fd6e6915461128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a554820b81230bae951b182ff00a44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689814c78d9495a2d7a9675ad284601c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f97ed2c77064caee5bca07192deba9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46091e49777f3052c64e6431d114602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363ad81b2a026bbcb21b29f6bb9c7f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710e697be5018b933e60d02d8a78b12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20842da99c53bf1a65e33ddafa1c02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c28551bfd838a59a16d7b3b1022e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f42d80f7793f937b3bcb893aa85f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29889713f34468a98e06fb7e6fad01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e5b890e9c637ce6346b20fc975ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d8e00b6a06e7b9ae4f960ee38e225140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afab75ed52e70788ff9bd6a561573141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e557ae9e7c12de616b8b30138c29e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa724fc345c1434179bc775f11bee77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24173d38695ef9b48185c59d88e1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd1dacd344dab9c6f89019326e79c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46dedf7c00bcc834aceef7edf2fe4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954320c97bbb97da8772fd33ba7104c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13c42afbc9423b862883f44481e1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b22a77614ea2b25aca675dbd5c5f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a64042223de2d2242980bfe5b72734150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c7c1684333a2edef14f5f5939d059151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a61d163d3b6ed847436b081d3afe51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4685a0127ca6a6c99ff099796920c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e817d8ab274431aee29eae43544c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549448e69ce056375421ff511972ffe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad446a8818e3c83b334c739b9dcb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a149d260de151c2a23e592e7a51287157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c04f676514a5087199b4eb6485c05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f5f2f522827f32ee8b4b97f3eabb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df73fd698e804ac21ee7862c71b0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21e3ee052384b72ea146429ff8e74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955072f3d3ca52fb1aa49e6a53fe2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4478b2de9bc2f0fa82a700b7b0102f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7333140f7c750de253439f79cd15f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa017cd93887011a310b17a8ae03e4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d323ba944ef4cbd3e713972f0e45fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bfec3039c3ec177f7dbe319e87491167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5731ccd9a31bb37836a872f36cf36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788683ccf5fde45cf2da76a867eac90a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca0a1ea8b3e66117cfdbf79a87d8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae63f03d4c1c1747608c035564e245171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4fb8da2abaedc6a28b06f2d72d104172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a30f3cc8d67a8ffad74eb3ba8ddd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f59b5e9a0d6ac3c8772fc8e4df35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ed3c10aee1d4168af6a58b0927783175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0409cf62b433d8d18d0d5720751f78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b56687dbd5daac7e3e7f58fc45396177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a68867bc30e5fa7dd4ebca3535bbd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919323d3a80c0a032f88e471883994e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a185186b4bfabd70b09a747aa887a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efb7305d13340f9dd75ab40e3ef31c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b86da5c73596af08a47f28882e98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead062140a8ad6c62c2d06495de8ad3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb097795714aed4b59b5a83fe423a83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c7ee78e4418122a765f86fe9bbc36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ed0687086e3ac8588e35aafeba67c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072912bbfa481de8ef44bf4e14f7d3d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54c80facc8d30cb716f657dff9df4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9843f3f23c2af87339df952343dab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6243672321be806f7268295fdfdbf56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81fa1dc88bec4ef92b27acc670b82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43b573777e317b0de36878733371e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b039c0d480baf97fcebe54b2c7b994193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8afd630306e29e492153150acc4db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a9f6b7725d8f4a4a684bb72a47048195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8d2b398598fc43f348ddccd6351a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a5af5f4e45232d2ce7acf79bafa19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9302f5bf9fdca6c456bc36494fd8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b0187862ee8e8cdb8ee4e0b671dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1434866cbb9d15a332bc2bf2eb405c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08d2a2874f8693792bcb6ac30e7b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d488f7191ead55cd55c6704b5ffb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4a902937e13045632fa2abeacffdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa39a7ee9bb490049c3ed3f56cf98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae04ad01b577919581d3a242e87289a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad32aecc704a50af2ffd77fb07ccac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546080720e460490adc4b5dce68b6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214de27e81720963dce32dab62b25e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13114ec69e289c01200942191cca7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b3ddf430a29b59dc14716d62c35b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f639468447278a613d48335443e6422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d2697402220e1c7bc50efe6e0072212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb8db79a192a9ce04b261e39ac6b00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ee32120c276b88c25fc938e57f38b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52611df96455c9813705b267471c2f53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2aed5d1e286d16561c2fb3b92c30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee610d7b8a83397177f217b92b0fc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc242486be28383280fb54e6b08aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee51a3123e8c4589af1ffa694d380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039721d897baeaead89a417a817f0d66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654df6e6d200fa17814705710b58d049221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b760fdc02b625c9340835413794d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d2f31f6a7ed35110ae5f97dd521d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135cb18b12fc463d2aab4141499439f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544823c92987df64c14da88a36869b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa6a8b0c5f94219242cd8144dc602226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2cddebdb115861ff93444c4fcc46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae85509f8bb90126478cbca955afd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66485146c7d70e4de98746be40cbdb7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b805dbfcd26416856adc48f8b221230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d42a65cb256910d6e383915b38649c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7a533e84c2fbf9908291d9562a19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631068070ed6bd6a0c11178afcda48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252477015c3d0d9e8422538ca30750ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f79ae0be292b5c2b6a28ce9f74e15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09bc335a2d9ccbd5a20830f4acd404236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a7e4c0d4db54b4327b3e97796611237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d8fe71c4500f5a7aae363670b4dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e6eb8a9844f18a3dee3ef398ea7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095fdfbe3d0d05569340f6816d2eccc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0181daf217b370b6a4231d4900f17a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898c13da40c19eaaeded8170c2ed7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d513d7ee754b771ef267561d8aca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a4d719a296444263bc7d537065c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba9204e7a9feb4337f84b7b32bce02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8249ebe2c62483e6907a2089ae71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d81fabd3f4baf8729e47e00419731a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd2428aacf799b024a0f7d73dc176e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a373bef574af2b317fa0f02fc14f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105e4ee6c3e96c3f30f8a0218401be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c89a20865c29a03bc9f13189323118251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f20185401da07001013ba4a96879252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3b5d95103a6a19d6a2060a5d5366253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc577a29a4386b5595ae282e55767254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd66c0dbc5b94562bca800518e1949255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f6ef8cf9f83c13ec402a2fbc4345256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56df319f6ab96343f6ab789054541257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b46c7c6c76a8b7140acb343d08d53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156c810b4606de2819a4777f976c97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b13f9f5906e80db52820f2a1c92f7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c02a1d5ee0d61254b58845a3785cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a57d8fcf6f5075a4bb462ce3402e72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3094017aeed1af695a7772ab1ca98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe622e4149bc509fe75b2e90cb9be4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca00e04e68982145494e2f4147e57fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f2d660ea8230fef16a1e9544689e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6a8375bf59cf3d3feb452090dbaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649379f6207d77860e1db83bdd5b59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bb642a3376333bf8d27e362005bcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a81037d5aa02038620495a74a08db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878be88141f3949a5647cb12f0731bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d60af7bad9b41d6bdca61c65ce17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f79610fba66ab5a7d347bfe5b8acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74534189172d98ef647498ecb84814274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d3a1285c5787a9c04d594d40dab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5892b44aa8d90da5060f9c6b522b9fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de13049a3596f042ac591f01ed1819277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b7950527c73469e65fc553f7029ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d48efafa63dad66dfcdd648e3092e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae2d00abf03fd8795e811e893131e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ccc01e8cb77711c41832f44ceef3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43e04d8898b93297f41b05e4afd11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4fe3bdcc9bbab2dd37606760cf871283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d15d518138593c55b40bf31a4d5fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a67c71f6573601f66df672fb17e1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d60a6f673e5dd7cd9b0bce5f02fa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166455c40b7a52816717dcaf58c1a6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8657a3ba568b4c9a3267c9601dd50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d666ccc8445aeef7ac170c654c528289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60998965e3a3d4dd4912e9242bb8caf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc16526e7662b95f563ff43ef835b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b8539ab3465a4a8edee56d919a3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d492bf3c3e686a674f5b2c9542213b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9190acff77b70b9723eddc81dcb78b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501820613e9ef67fc58e4c223f35a429295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eff3b73777e71e82422d2d4719278296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c93e39f325ffca5a2ace1efc6c682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9496546c5b50df59726c78eb2e5422298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776661a07d87f4e28e3f4b821889342e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ef5dfbc431a24a000c421f5541e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430670a0c1d8e211e15dec9d0a094d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a0593d02a2ffaea77ce93f5ae1421302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271edf22f03e3a2d0bbb6518fc73d57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f1d730fc628b1c5d36d5732006c35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659a1fcb1012560a47da87e37392061305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9dde6f8f4d425783885256b853b96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1d6f3467a8ea17e92f672f0d8f2c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a84a18ae28216e162777cfc109ac94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dbce23a26847918c6cb3b5da81249309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a618997f2d481689ca3ae667799899310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5613d8f6d1f52264186877cbcfbb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90291e298b73fd680ff5901887633220312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5cc59d70c69fc253d53452a34f17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5ec3125c1aa495838f68723ef06b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc856433d0f57efd6cebdb328bedc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683dc7a7f709e05a23f941260b39db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fb0c3533a7176bdea99d1985dc665317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a8087b3863ab41121130c46680b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbdff96c8c360f89d16385ee83ff81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d6211634094d5eed23210814a4af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e111aef2e8a749f6efd5e2f6ee91c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870195b51c507667ac56f874a0443a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95756fb3c9336d53d7c950fc742f392a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d9bd59af1fd9cb0d7d3d7ac51c9f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386414b76d34d20237c531c8490981f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86b08b698e93acf9ad2f8382504f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734cf0d4f65b68ef2f5fe79d6f6f576327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7132397c85c78ba8eea52c6b45d3769328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba33ba59708e314bc1edb0451eedb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a8bacb18fe1a3c763b3870cbbcb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e86cbcc78f01716c649baaeb1228a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8933107847edb4c9fefd3f42e0dbed8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f357e6166e217097fd7aeb0ed9d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d0569f30f83c18c00abf7ba17f52f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8911a3df3a55a47820fc915975e04e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65513eb3c7318b9a8ef0115b22d47f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374ca9711ca6d1f01b5f4e675ab599337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d615139936c6ea0633f878e321bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec1227de9fa363c656062dc347601339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa89b548e733d54e19e2858ad3bf3bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8764c841488a1a03ddc1580bbc293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69d5cb96ee268153ccb8241c8eb258342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa820f26f056d8b11c78cd1f84fc1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e076a99db9b57f2fad0d9226f4b00ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c23de7744813ad5eca1490bc3179b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fe9c640915d8f89fb7d3fbb82976346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd7e204484795463abdb70d90fcede347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6934779927e3ac4f31b300754203fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcf7d79ce897efbac57aac0d36f82b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb57f3940ac22682844decdea659a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6becd74798861ed6f1a637084e49c09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7daa00ff39be3ab9afd93bb5bb09b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69567f1ce13acb4278943a12d5bd8cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f26afe0677bb2fda9ea132cac3c487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0fe9251413eb5e57e3fdd70d5966355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea289df7e2d6722009676e1643ddd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d026800f72fa4930b1cce1afafc856c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e14bbe47c9f467aa387e449389c5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59deadb72aaaae5112300bd365e265359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557aaf52b42bb244362221d37960361360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad398f1df7749cfbb2abac30a24ae626361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716318c9079dd77bef24a5d1caa8899362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e016e4b82dfd829547649cb51ec163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0379e5864c5f899f234c8d5857ed1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18496243373dd0137a41bdd07f897365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b9b63c833b2edb229a09fc9b9cc8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82a66b8e24b1dc8aab8c6e8f79f6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a130958f49faa5ad69c6bf84cc1c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dac545531688c9c5762372d148d5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72593e2aba3ea1dd4fbcd766d125752370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f853bd34a6f4c094fc436c93e5b662371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2617568df5607171376d0ddad82c28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be17bbff567abd5775a762299d4a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f6fba7ec4b46446e1f80e5c12e3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e0dcd73b467f0ac4c13603821799375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc20b7a349735b14dce20ba7c2319376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2bdc10294eb43274c7793137768e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40c129b653c250c4fc43993ed581a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc354dd1e267313fba087a36f4bb83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c0cc1d6d4c91cda7da9165d80e10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642545c8ee07f91d065a10483b88f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459dbf93b915102408be2712662fb3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f29d0257bb4a8a3b9eff874bb1637383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207844edcaebf2678d492dd007ac3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4344f27d920b9bf920841cec3f0fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c8bfbaf8ce9e360c30d6b1f073e34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509fdc8fcfec387609333978c9d5d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a30239d9320c67df09574d1da2d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2284195f8dd18d2e9ad61cdef5ff8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827df509fad9f7dc2e9aeeccb1d3156390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3fd674c1ee8f3a982602c390f9be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf7225d0f29902c669b479f5f8260d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da30aebe2cd747808886d0d1563c86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b3b8f36411ef39fdb6792784ce4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8dd9692f8c8eb8d7da98821f977f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939292ce262862ed446d45db3e3b89b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba83b50ca46bd517b7724160fc4116397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f78887fdec06208fc52211d348f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fc65b33a3bda82f7e4a2baeb1929c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9da6f936b9d8f02dd0cc0569080416400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb235438f140dee7435e4f271462075401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974408f09ca3a565170b337d04079824402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c577fabc15e1689b536296ed262f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad200a6a54f1dd315fd70085166aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801214ae099859d71d2f341a751f72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10c9bdaf318cef5dd59fa3eca91c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f95fe504a29568c31954b12eaa53c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33962463d258dbb51e9ae0b66175e31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc7f543073ba1bd3255b12d0f465e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f67c6b9ce3d09304bfee094f71d9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d19b45a47e499da6b9786053a9f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39865171031dcf680e9c4b1bbe1d473b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb9b490eb5b815ad27c048cc4ada7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565db9fe0d77f87b8223b041d30f340b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16b215364f4824156a744c816ca56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15626291f3cad23b5dce220f049041e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68bb7afa2686f72920d8b902fe41cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8064f11f113fe02cd8a78d299e90cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b35560adcca44a3233f9cc16fe44b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e311cf1908b99c2203e09360cb946420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b31da363b3007845e123439229088421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92dc58479249e7b06734bb291514b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a1e6db3ede0c66a3b5fe32d273f58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe1fcab562ac3a5b8d0a44f66f36e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bbb1b4331359bcb6535a355e5c180425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c122119369339f5650770d02b6799426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca272ed2b613e95f3c889971d8d7956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0e3cd3dffb7a2151dd1ea0d62b38f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc56141f55e40b015fc0f308411ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7e635a646a1427aa6bc8c9878a36c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98318bed7a0759229e9e9de293b2881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aca36bfd61743ec1b5c6500af2a8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7325d7ab80c676c403e0d905eb6c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b8c39aefe8f71417a0f544fe75ae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce719a20ecc18dfa873cd6aac70f5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929324a35ccf471eaf45254736211bf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b26bce50403c6008e514a864d63f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fe5d8d9a82696450f559c73d18bbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274146a5ea564633304b6109fb4fb5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86844576e2c757e59935b64b5d4a47f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988694184cba1e03a0564c0f5e8268ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01cad865e24ed4580e5be21c0b98f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3eed61b5690409bca467237d12b95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a9c13f740bd99b1ec259fa4ace67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d1d2f9e34b0705c2be1ef0bd317d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613491a3554543435b0c481ea086681446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2817f0009e499594e30d35168adddd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91972c3d6157f405ce6cdf746fb2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be951d91962c42f9e46510b064f50fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb3c2526a26cee47a15b416be69c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c14968089822cd0d2a3ec505f27b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7459548b0552256918001bdd77849f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbcd9872f58e233718075d66648187453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b96a545613217066768e1a7b2ef4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069cc891e9639fa96fb8dd240cd6840455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9338eb670c56ff0f18797b9b8ee78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865202cdb61487102ce59c687dc5b4de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee298f13d1f91c58c0446599b7c20fa3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e64f88819245453cf58ed15292175459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0094116ca248b886b7cb435b61bf4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c619d86b343222b6f77f37ceee7714d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624b339838d678662ac4dd3a688aedb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16bee3d835b9b3cbcc012068c8ab3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab81e8554346f6cd4e03460862a1cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86652ca9f194ae2d764f3ef99c325e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c86906268c6ea3f422eae2b7ded6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f3c5d143d9585bc1779320d3d76f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016dcda6507ecd5934814f51d5b1c4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14412b7f71cc1e95dc8d4ba84e4736cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1871a4419c97072d93226de43da18c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196479da754f4e1ea36395a36cce7b00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6e161d1a349aff42f1eb815ca429472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee32c64eec3c0f8248347e5eaa38474473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696147aca1bf7e1e99cb30ed0fc727da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a45ebeebb67333579286371126f5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb34ac36d87ef579f04404e586ea8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a4c5598005c2891f32436ce346b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fc1daf9aa58e8e762c9231c4790c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1468ceb9661fd17699c690383e588f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4346eac6e803781417d60c204d388480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad28adf490ca5f09ae72f6fc340fc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531be2319f1e57d1c0aad976e9d0fb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634880e07340759c8b74d56af495737b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080010ec4c8c292c6de36497153d53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f12a8ae582ed89df06942f1b1420485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50931315ee2456644ecaaf49c5c832f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c3bc66fa5aee93d70127c4426a3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1465494251082c170e54cc9a2357f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e93125f01b74000638f148666c6f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadebd1cebbfcc078e86ffccd9cbcb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39f4d585f1de072d003265107258d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3143cdaf31e357a97b6e4ecec3b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818516f0aa40ef40f933305ea3d4f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565023674456546dda8081e5b7767300494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a5289ceec8af3768ef8afd98a2b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b0d7883187f9d1ea03531c9803cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e355d9b82e1c9ec228d2248ff2f63e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457445984eb3fce9e1f5ff8610fee91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4639338b39da4f40fc151cd469cfb8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824f79f53959dd7dff5b1767bccc65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d482f9d2b356c4db6cf49e3ec445c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff4ac0f4b1cd1b4e5fb8ed7aceb16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a025ae4bc7d081ee8291a9467c33f25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9b86285172a1549936420ba93e76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf16ecf57ed6a2d4fe06e2c88db3f3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57311c25214893f2ed4b6f297448f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8081d6161a1c3f2922a44066ebd43b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1730ec249b220e42d05bf1dff7da6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0da89a35592052e63c22cb2150eca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27923a0bd3dbf1ec7e751478bb3db9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0875eaa36a29a7cbee63926f062d360511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09ad1b0b574bd9e4cfcc734446c2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6346b3e311c85c0b1dcd4a2652b7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff8623968676cfdc4c74e77dee8e20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428289850760343321368249978f159d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf7b74cb2ce2b74fca00e936092a34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a234fda330d9d40cefa1a437bc80314517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0fcb0e51d3f70b3925f587cee4e90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490cefac4753d8814d2f1a3f86ea88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f582d20cfca2ad68b7f93743c7e7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd7b12a2f4cf284748bce0dc10b12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c0b58c8d03625c7e2087e0fed202522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ad0d5e8a7aa6efcc8463e6d51009523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d259bc14a88bf996b2a0230838cd31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e55844448dbb0cbe296d876273a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d825bb23f8dfda2575c8a4c639bda3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fbfcb0f085144857a2c000fca7c7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20068d5c60d9fe9b5a2c1335c7d5b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b0a15fa4a8b097418936a9f738e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a07e7ef1813a54e2c0f6ff5efdbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b16f3b1c1a0807c4ce64554f6aef1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189219ce7aaeeda1f5921a9f428a0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be815a61dc95963ec7188cdc67b97bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e672fa4e3315b189bacfae9ebd15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedad04d1fdf17f0c95bd010a5eb7c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078288de109f8559250e45769d990f65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a8218b1c35f36744925b50d445b24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91406f17e58888cedb752d314e20262d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed314f97eec35b128c335d7abe6f66e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b12570072ae15429c798451bb0c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55407b066239eea1ad395ec4d009a45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517969b54dadbc05a11c4bca92bd7638542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d5c89f11751b17a1f2b8b31f8c883543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8b9a64503e144d89056f42b60e0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6edc74810e382410f21499241f7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b6ec24a0bc2c48e84fb550fd4e36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b2bdd3aa818f4c2e2d3aa23ba8ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9a0932bd9aa58e8c0d225f0eee81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469b1bc052ba839de6b8a44193ae3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac47343e721795d2f9eec264887354f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914eaae8a6c500f173e863ba6e2bef3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc97ff3499938b9b6877ec20c4bba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff2cc46e7545615d69e53fcc14814553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4340e81f0673c10a43a9c41cb638a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f94fbe505a63986133c84fb385b60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c3205373db110f821200239b77301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5a15999356d1720ae0e97aa903f92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1978edae1802116c9fb7785105f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d68e260e10706fe3b0d8093222496559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2b93589e3ddcc179457a4a518996d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea8d5fa722320348ad50beada098bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5f43091c72238e4f70e8f953b6a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee671b2319256d7f93d928034eeb74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13bdc2da2c9f83029ee1c173f5004d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e483ea2da54648cb7159d86b96a30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243f32fbad64673f517ea10253c9c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a247228129ea17526258786dabbf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaec8b49b24dea801eb03a5630d119568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf06655737ed15ffb1da867121644569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306df31236386b0ee432682514ac123570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72355198019a52ae4582f71040f708571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7129faac6540fa1ae0edf09a8ccbff1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396dc0a3a220c93fddec9e7bb0f503573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427faec9a5a5d835f6daddbe1d4e8a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539940d2c0ca082e989cbe2dacbf0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea50cfd2f9bf0dcb253adde137a45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945daab4033c70f131cd265f76221a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b6d7e7acb9b617ac2cf6198d3b94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aed600aca5e13e7c846c21e3e57fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7a2dec77e8c9936799281b8d1209580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627b4faac095041b1f2ad4c9c4f42c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcd7d01e37c948a3901e5ca1581d03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54c9eb2badbf54fe39ddd75fbdba90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e9a92ddabf5cbad806720eb543128584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1edc289411ffc5dc2ea0beaf93c8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a269d81d87e3e725c979c075eb96fc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf300d3671422593165cb55738430c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa49bcafaf9642a83baa52fd16e1b0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680274fe62569290cb6db0be14f64673589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8835f325e0591a8e34ef924aae88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481825a319319fdbfc66d91d5f96aea0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ad3a39debadfe27b5fdcc1d48e30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679c1d68100b3f50f67d42e44756f22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637c0f15ec3e1ec3d99c5045fc1ded594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18405ac55da6325c5271f78f86b10103595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f4466a3a4f74663366be8d36fe1da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe77281bf3538530e668f29eab90aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d855501edd85c2c01f104459b9b2cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e407700cee68f317f6b8446346d167599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405d362e90f341230b5834f1163c95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe243bef2e266c852c941dc52886aa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e52122f5b5273db9a8248312f83ae8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb0cc9c1f71081c240c46b48edf7fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4779bb82e3862b240b4e3e9f56713604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127cd239d7aa7a7714200ed377bacc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be3d8b69a8c985d8fb7e2205df2bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843159c3ed4458259bdabbde98b327ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001c094282169397b1046d458efb53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fbafe19b3591fba1e65696cb93bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1236b39059863b3118274f41d8d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4367e2b924312d8de2bf44806e969b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6739f7076b611d8a5cfcd3f7c2aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ffd03cf2748efce03c5f912962f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac8789944c1c7eef660760548983df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a76569190056249257115fb51e3df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd272175464a58657e89c1535f47f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e28dc8f18875efa3fa6d250d658a4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d4aab0a0fcf8db9f340b34acc195618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c23a77a8fbd9f13914c86b95d5571619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671fc4f0b7d441fb074ff2096e939c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbbb32c607740f9e54a40c07578894621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd57cd3cdf002096fd1f581084252622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d0d52ba3b12f80016a8521fca36f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecefb4dbc12abe2aa6fb16b5242c32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3760cdabba936ca8e9e64b094dc62e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3850243b9f277f86bcc71ef9fba1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00c7b349c24e5870e8cbfaa3a41df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d639c7e5208b348e423d97cfbfab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f736291d73737d73e6ae122c90b25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a60a1df2cdc89ea23ed3a6b46ea8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455436e9fedfb30d9cb33aeefccb53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79559c2f698cee595c1961d6d07098632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818202553d8c2c55dfe38e60fe501357633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab6cc67a8c7d6ad541b73e833b72c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b515f9ee5f44ce734f4f535bd5e666635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9937ec9a52e3aa24e647e1746af3172636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f029981c6b246eb022b2239b3ddb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eff5567532e81b091cdffc06d1d3ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5451d37d4ffc7f85943c7d6205ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006ca6afa282fee49c822c3cc88f0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0582f329397737b8cf6eec7bfb9682e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b775d35d9126656cfac17b01c4a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f4539f649bf1c510418a847057e77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9a28e36af0013eebc3115b042c75c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe6f32b827eda4f05144c3e8cfea17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b2a1ec32d0fdec1b9f5c4ecb07f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f51da5f751d0d42147e80cf8f6fd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab1a8f632932fbfe4afc0d690302a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ea788c11fc01c6df394159354f3df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0c2bd974b4dd0e974243729ef440650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197e3c672948fdb3b5a1a8122008bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df84a7cde64ff09f0c460f7faffc27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd1e66b543f2dc36837e19ffd7905b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd92bd7b331c13d5f06e9e202d4cec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a0269c0c9a59970bf22de4a8f3521655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d163b06e4635c90a4dc8d2f5991fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfda7845b21efd108686f2cf8467dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6f23006627663c4aec65b8fa2fc4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aa2185b085bd309d3a5766ef8ec04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09afee2e583d9e9e58162b37f9454660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948a14e8b912629ccff4b5ccbc50994661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508707139eda3903f082fba05a71a67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced3f7c425dc7b21e9c3a49e1359173663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c0592478b50005dae1ebb45595c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd54174e53c6e2227c58253ddb778665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b056d9a9f5c219832f8ff4b275ad4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceea58c2a259cfd6cda1a5e7563d88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eecc7fcab614a60f8dfedd70ab94f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998621c8762658345d188fc7f9389afc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd74d5eab98649568215d9763df9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39b0c92d2cc8fcefab3e99778d2a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98143eb802db16ca9a13ff423c1c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dfce093bc3ad9a93b9dd273891e2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e6398c9f8146a4179e940a31202c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b9c8ff7e9e4a4400095690e9eaee5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff68e695442026a6638c245bfeb51a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d555b76e34bbd2ac4bc2e8e2fa1b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a750d8cdc6f5d7ff4e413f383e5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df7af6886b064d3da9dcc2f77d28f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b821be83e51f8d449622d8ea3f0ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e8f8cd4def5383e03c12e3d8e8316681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e2f33193e8fddb95f3143203471a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbbfe0ed9c07f40a78cdc77fdb382c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345050a3886f321df7c42db004eb54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d2e96e88039396a47b8e5e299017e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006ad835c807590212c6a12265d7c51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75952ada10fcd65b5ef581d1d75365f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26f4d7d675078120123e033ab4f16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87886495826b22adeec05984a77b3e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5383fd120e4c737d3115eeaf5070690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612813467444740bc069b2a677859af7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ca42eb9b0b77a0e444dece77e7ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ea48f4a7b15a1135f765f84ff6ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f66f72ef20bea83ad330b7d74a8ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a7c995302130f9a20442ef8e1761695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080232e0410835b6d2510a875730b70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1727a18172242b3771b4f6de391a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a20104191f359dc7d764b7eb4483a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c6729734cac6abdcf2196d4c98e26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ae2f4b04f067332a0954e63b308a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd8af1e1bde10afb71eb932eba5a8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33e48cdf1651972fa9e7454996931c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a232a5f5a4e4309843aeb9649e68a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9483d9275da3b27b0f7ad1680f30e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446921932e3d5a56b243bb6d85fad892705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c959ec4c0776bf464e17548965028706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac51bdd1f49307589d153683c6461f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bde9654404f42475c4bde721430ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690447f623ed6413f56ee7a6f8997af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d1c048f28ab4f3cb5fb3bc32b4106710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49df5f8fb083883a8463b2435b6229711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb494745b3253641cbfd2945ae72074712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e13fa86f4b8b8857ca3a0814960211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355762c6628039e213dd2ce524d4d7102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f545c587faed7e8fb7668ff50047f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cffc1dd99b60f33f3ecf662d5035484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf0577bd0f0eeb3fa14626c35ffaa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994402940972df46bb742e7b2547d9c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddbfccd2aaa44cf0df50ef22b3de427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b091367091dab9d765632fc1fa1e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06c92cef19470b6cab6b3bf93f00b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c35cfc9fdde10cd1e76d8e66278e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f855f143b9150f13b00142a12b8eff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ba4565ecce3335e5ec6f363d1ae312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edce3d663536cc264659f37d797a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b202616ac14011cec300cb449be5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22871be94d8b421d59151cec21e13015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66dd10097bde05b179b4dc92a7906e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa561a4de482fee0fb38f04e443b80a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a712f5764697f0948ec4eb5a7df2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ebc9541d97ccea31dfbf648e7ac2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeaa1f90ed4450bac61dc7383eeb7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb29515a549f17c674eb6a33259b2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9263ee1980d2006fc0c4cbdba76b81e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7cfe529b3e6b5e9650b9cff367dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335daf0713becccf4dda4307d59896ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4c09ccfdabfb8c4049c0933338be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf410848973cfd8520a27e0a379c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7761eb2aae621e84de101e023f0f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dce7c3872d23324ab45e3e88a691f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec062ea5abbab162f619889b60bebb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84be2926d28077541d18ae5f34ae930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69bf494e5293063a80f2c9cf9da2e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763b08be9cdf3fc2b47de4c1a9c04d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c2bc988c91696ac73d4678b51482833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1fa1523c7d70b2378645eb725b77a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6bbf136d11b8fc2153f5dc1a659d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4946af0c76b0e23e257313bee4199a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167faab13c105dfdacfb373ecc1a8fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0497c96647dae697b79561b4098e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9876230b5fa5c8839275cb6f56611239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f0695d39bf2c99ab38c2c70a4c18540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e6828ffe6d137a5bb3f973ef4cf4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663651e24a8e14bdcad67a2c71dc6d5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee550111564b5eaeb36414df6a6d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6073b92a81813a7781f252afa2e4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124533608cd6d538de14a4417236a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8718cbc95f1598ce932711fa003fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b1f10544ab127be0598df12b745e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9a84f1eb869a3438402de68d6288148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14021d704d13236bf7f492388ee8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2435f18aebb7c770412bb2255d2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047bb1d50b5f0136fb7036fbe6c851351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739786abee4cb4b2b6397e5bd5334f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdcea0ee365b7d0905ecb536c70d1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919da81120cc98d480adf543031c8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557793b76b3f824877a20c8f1be11b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551be6ca2ef25ef50470c07dccfb2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522413d4c2aa88c7e2798d2e73a0b67857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ace5c2e7334060e38b2ce6add87e8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e1e1e1d57fca27550a73d85ba45759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6374af98146109a98d3af9c834857e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0266a1d7596e11c3dbdc2278fe7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1e1a7194aa2f1212aa2be22ebe56d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c03d4dda00f6d824f6629dc28f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5d115c9f0cd3f53dffa073b6aa0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99f36f492e758d9055d9ff669e7b3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149bd2307cbd1cec5c59ae860ed4c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0f144df4f24f71f78eb8bf3fbbd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae7fed8c75e75986dad62884c7cf1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a627d9c1d193c151e8c23562b5abb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de1649f5e70c91575a218f16c7ca6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7208ab0b16f31f104a74f3fc937171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563984e7977874d2903c89ad49bb9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0354315606d9f38d35d446cb5e05f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de020a7dff6ff90a3b3e9be4705d3c9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84757a25144aaec7f61b3b0992ee775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4ce319c266ba549589d370b7e0e2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38336fe75195f9d03a80ec72b4ed9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a344d236bf242a796295be7554ee9ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849f492efd5ae0f80f22bb95fb9f1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101870c131306365e1c19130d847c4f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e9e8ebbbd251a9539eaceda8d43d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37326ca8f96fd2b4c5a15bb6a5622c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e810163c945214e2fb487990e8f92283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e2670a446f79b658827e048a058b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce34e5c60df4ad6cb49b5ed3d170f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba514b9421a6054f5ffb22dda624d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764cb5c0345708046ef5b207ba8933187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f014a0e3e2239f7a3f00e26c2e94d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b6f90be70478a4844ae47f8fd2e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cfd9601ebb1f46107574dd599c0ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2326629ea12bacd59d11ae7c1cf7c8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a93c652dec69b3189bcc9910a7938d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fc8b1a381c915dea66f24a663353e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24920cc9cf7604aad30307a995bb13e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2565e8dd52b7df813582c592aca5e9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728eca4796f3b7b361b587ca44d1db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4ad6bc89adce5dc69b961e3ad1ef897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62f0653ab10b5d6dad35a42c21ed2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc446f93ad57c276eab73d9a6f943999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3b66889610920e42c7e3ecf42b71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f7a0438db3eee20cee6284203e10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5f920c2fcbf1c154fd5d7441b7b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd7a65fc21f71f9fbea94aadd770f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee150ee6db5ede87f3a2766183fd1c56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f6f5a658400b35746c4197b13a54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db588ed70ba2685de397d2e5e03bd4b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d7e5f32d1419d31eec75bbcde6e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ba49af5a9dda09ee9a6a8cf311964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf07e9760c4a2081c540d1eb75791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d90f0a68e2b9603c80266f097c82f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b0ba4ac42890b9ef6ec05823b1f58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c59f23668bbee7e8a378b7fc6a64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ffd53c906de93c1f925fa1f616723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d03947aea7e723fceb3bb70a1102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7045a9a6c6cf28c42de8091122b7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d51e097acfe7d9db526ddc09ac31a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664eac87dd1769527c12ab6285bbb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab452bf3837a6caf3c67def085c23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bb51ac27fbdf9c63ed0efa9da236119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f08f7d403a6d65e277521383cdd652120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9609820195439c1150bc74608f085a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9532f5a9b4e3b9a81b0038430667122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec700315cbb814cd12b7a16d43dda7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c71effc06846ad8020665d317f250124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227508ef1bafb5c0381c8d2e2448b9bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2659ae70a060ea21779162201d87402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50157ee5582a81e99d4016c4f80d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda574f1a6f9bf630ae214890ec503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb8f952ee741fd607de275302f8f9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a930c43cfbb7f0efdbfc498fe21b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616362d1c5cb20eb5ad2cdbab94ea52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bea0e7b292d5b9d3d5a13a31bd86b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc000e51a1b8ae9b6a053b786a4c288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d86b5f474f33ca600ea6117716afe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a96d672392d1fa553da1cbfa0aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66ae1dced32c081a1c4fb58ad070c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635f72567b826d4f035a9b50299181137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a52cb657905683c7c21c291299828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f17e8313422ce80bc0bc417577e34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099a5864d6e04299775db1e01a6f14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceaa86f3c93549f7922f70141ed76f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8d3340958b782a86cf6148ba43b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c5ed43234da8dce995f13d91add8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380517ce521990c2e80ced9d6d2739144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8c464d40ea9140852eab95d7fe9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f398049ec602332f7371d21bfd16e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f6d6c37766b1af7018c0c828fbf74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1862b67a86f504b0c47269f16dd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c919dd95dbd855d06c4691c5badd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876a7be66a3ee7fc8f51f373e52f14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124231bfa1e4b1c3c89799d014a4423d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b41fe5f7b0a90fb8102b66f48895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ac09f4be4e0fdb2b80ba05aa5f85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c25a9091196a7f4534166887a0fe2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1cf79a92c21a290222354e833edf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1a65e34ca33e3362294b0ba2128c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0187cfe65a0a42eda7dbf072d28bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b262f9a89c2c99bcdf2e2ded31101158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb791e000987a5f90f9e4827174b78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306f48fb77786a596139c0ef14982e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366ce7aaae7c41078598be995bffd3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f4f4377f0215b8069786bc9404c52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674ec842c5b6b5c9dac06b35eacdb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c1030a1b4e81651130c1654a3939164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e91e869ffcf2d1d0a2e246f70ada6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5feda7975da407fb4102241f26bb87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15136aae1905ced88b2ad8a07c0012167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68715e85ab3b43979f10338163818d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825a95a4fb7262ab85393cb873c7a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439ed8ed582cb1ff2c1384d15bab33d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed02e9aae92306112011023dff333171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa8f97354b7963248c91a0d6ee9d64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01381b4b5007cba3d02ac27751cda60d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232de58b6515cff7be8d0d033cf1e29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb0485698c4ae0d2569f8417602f22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e99526e8a9f91b21be488a43caed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0cb52b9e35351654c4fe981d36421177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d1df2d92f33762731891af19248b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617017bab24db6fb84f2cb063ce9961179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399dd931a5b75ca02362e99ccaf42c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c76611be187ba6ec1b4b081817e6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c99ee7cb7dc360f99a70a9a968573182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658fe5b34fd73cbd576f050d0b69f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f766a0852680fa69df069236991c90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003174ab8fe29b6eb1baae43695f752185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f465f8e8cb81e5b7674876167e38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03b5db4a001883c5085bed7cf7ac1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ced702816573f51fedce53be0f2a91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab329aac77a83c4c9f5ad205283d6961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d0bb947b0c40c5f055214ce80798190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b3088756e76da91e6040c6d52407191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3449ba268eeb27a07ba58cd228c2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627973a8acc3d133cd08e9ff9904068193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a04f984a023fa3dcb3f7602001da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6fcabaf6e8f3c84d4aec6f6e13da0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ed5d3c24978b1263b69c3f3cf072196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb5f5431aa6d3cc8f086812f03f450197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa2871cbb1e3fb1b76195c026d9a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdc497acf6906994f5f4ff7a3baba7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2524727e422cc07c3e9671e9ddc25d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743991398c096406572a6d8686f1840201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3243e4bbf30e32daf54005b1ecf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755627bd3ec144c5dfe5ff1d277fb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08424b159849095dc2e3bf903fa15cfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa5e6981bc07cf37f6529bd2ec48c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cef3711d0147fa68ba01767c23f73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8444b90b1875889788f1d3fdcb5937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14210ec9ceada627536e52a90dfe44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a36d8ff524e10052b87e1963e74a09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7cc78c7d4d321c401c385d8d40b55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d56fa6b4be1d64b4d6c9dbc53649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2427b7f819fd5b65570aaf797050b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9db15908e90c5b35d62f2cc61b5d89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ba62c2e467e27f99a8557c3b1d81e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de7a9651705fd833399e9247d6a461215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d81bd825ab62b19754e04c2539715216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f65782fdf4133183a888547a2eaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824012ccc82d6287e87db0c226c94c73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085be886584f12285b34bfb9083980219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552253e8df807542d6593131688a41b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7198f9a2bd856f9539c5af0990e75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c5e1a28f2122d0a288cb46a49d25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427de7416b7d280f236c101913b8c99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e6e1cb7484ce3470d8f95921c6d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f0e926a45738bc404f6c60b1700b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec146707d002716157bca65fb46566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed03fee6cb72d5fdf20f6517bdbc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12402e7a0959558c7c222765a370624b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a3f51b91757d253149e74c686bf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e4460ccc337eba9e272e4a816c42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf89f32d6ef3210874b8f0fe3a70a1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717478b49ebfcbadaa96872fc320485f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98216435cf5023b1ee25d889625d821c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440dc7f218731f5b7ed80daaf97125234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09754629ed3f76197a13c0c7fbcc1257235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f0811cac7e5a96e781bb8273e542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc5af5fb5320b090c4ab215bc0166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475d8dc5acbc8402b6fe740201eddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37f741df22e96e2e9c4b8c3fb993fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce6fb7564c61451afe478f9825ec3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a29a1997a7a7094488d9113cb6a22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562588312840f607ba94e08e0d3908c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97bd4307176d39ac78b32c886493c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce2d531f7e77e6517a5cd1f788072244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea4345cddc686a9321b81e146f42e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b5081889956fc321b8bf95e7990d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db137b3bc637ff9e89846159a985f8a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852b41c841dc929835ed968bee71b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46bdd9d45bc2f360fdedbe580c78e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b15b5c0fd2158af6504b6aaab1f3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ffff2b625bf0f1c44dff56b9648c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c187a4d5bdce1f1bf6bd00a0141a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826544f39a565c74fb0d83dfb1eb354253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48578197c19d280fcbc26cf96d3806254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4084f41476905180b824df07565b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4d175bc67e2754b8e9218c241d131256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e085d0bcf33f7286fe043acaddf7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dd36ce0988c83380dd67fe69776c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f39eee9ce6547370ff5ee1714e6f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dcf66fda96dabb9441d5763c0d5fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159a63edeb4781b4586f6e920461812261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df221aac634952d34177e7c88dff78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae04d0ce9faa679cb0e5bf9ca9e3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac29938f5eecff4d8c99bb09f22ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd320f327ec8d54ee833a920dd2d497265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f294d756d3b9d7cec1a401fd0bf79c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6decc7cae54b014acdb0c00bea464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67ed8583ff86cc7495db36351ca03a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b480592fb28de3eec65ff99a50152f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dab2324dae3f0e5bb621997a75cf73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd817ef33397c682e628329cc24ced6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5af161f614c3014309a9cfd4f1f54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af52e34c24bf955b14f2a23be683b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861cb3d8e7cddd2ec6f48ae350a3d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d17a08e4b30eaf31ee406906a9cfbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37aa5b2eeb4d913103ccd6af520ba5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb709ac69d07a301300f14867fa16aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31b7a2e0e3c279d400ac0ce0afbf0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1c7ebdd5f295dd28df3bfcb9daa00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d5400bfdd3eae61c8a51b85b064f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb0120eb563e1a3d3c34ef7184764281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bdf7334e6117b11efed8346383447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207216722a01e2981fa80965a7ecf4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf4b6f45a1003abcef074d69d53235284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10bce82815a18baf5c87c4f1f0993d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee33982125e2f65404ecc5c408c17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2ea6eaeca0670bd99a29c6189a6f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09f51f67f8b5f4096b17cb2035640288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f74eb531dcee630277ed755821cc8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2d85a82009f896bac0d6cca76e6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e3264f235a20a8c0c8dac0fc0d4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7891f94148f99647252860a45d706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcd9610eb8657afe4144d3ba90146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc09c01897f24bb4e5ec62d945d164294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be2de81bfdd7aea3274bb0ae48ab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ce2cd5aefb1f2cf6da85fd4ca1058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e5235d2d6bff3c445131bfc58a40a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76c8e593af9e3febfd2f406603d10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28200971441e8af110b9eaa20656bc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cc01e8943af40075258687de3b93e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257aa017d856907d88fe52c6f7fbfb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a8ddaf02872efb19345ef543b95b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08b5ab23e1902305c481354f26078303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7261c9b92947d2c2b0befa6958d9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c01a3090e193867c99ebd8cb9f32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5c9549f60a0efbdb062abe1813fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2d743ea59a8d832a565afa119619307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19afad31ce13219459b838c8ab45ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc324119c093671d749313c5096713f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf57f9da00ec60e1a2598b05fd081310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392fb4dc6716a58137f39c8cbc4d8e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60584f471e51f70f194dbe23003f66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51a4431d42114ba811ba233eb2eca6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfa37efffa24846f5631a171148452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20f7ec22ea5a56553c36c28377359315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83f3436f11e52573b2670bdb2e256316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec83f2684ae5312b4d6fb7d057ae7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa96f7c61a3c6e27c6660740f91437318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579b3646f567c2babe365dab7c80e38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd2c46c6545574b51a152cfc39fb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d973d02b27bbb8d44590fbda7819f97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eee1bf4f45b1f492929f18217ae209322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242c401b48b08c05e8b2c11b25fa21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed3632c3658c139b275b649ec1911324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016450ab9cde2925a31d5f7670890d5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df25c2733f58be6dfd42ddde3bdda9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145389b254e72ebdfdcccfa5a6fe15fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e86fd79f36eb5d8d728f8b39ad75f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859756a9ed4d17fac5485981e907a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f9021019b3e0b92daa8cb4bde252330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4603e7bb545f18071ede962f7f63361331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17fa1c584c1167f5a929d35b6383a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070646c14f7fadccb85905e5c10606e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a1ef9c43fe735d2ab2226b2a3f0a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01240662999fe28387f1c6ba0f8c4927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28af99017a916cfa04b6604c052ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d291cff1e3a18ff414ec45636e7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bd91b364fe658e8dbd3dd2cf94580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4479124626a17e2511cb097bdcd6118339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0745eb9cc062edffa808eb0c5fd1c84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd79d973e1f5b2982f4e49fa3cd1fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99cfc9dfd83cbd885f5b410c45c36a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb471484b211f1d10e73fc11eaf708c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72498d31bdc0a77b5267036acad221a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e38319369666c13853073d5f2e271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5963c344700e7a092a0242f5edc27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d33523d7fc01edaa4a3363a516990347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3daeff662d8edb240aa080473ce8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a9e3bf240348b7b78a99e0508a3cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f9965d0bfc9708e6a7d4516803c7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bd36f12759bdde1dbb043849ef1a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac29f14d85ce32196388a763d8756352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba21914d0b078e0527453e4d5d1e3f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c26523f2627a70cec7838df88968354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d9c60afc220a9afba398d7a720f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e851ab2b24d5e241e3210fa78cdc5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b52f248f5feb02fa3a65cbb70cdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64c0c233a32f1ec50dc32b7d0bd76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec58275c80f4bdd071b6b4f082307359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e525e0bb9e951f20c89564b74f7bc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844e1dbc6921be4f3df596ab3bb2dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def5f1df431780912dd6edaa805752362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59375245f5b9d964ac6a0fa4d72829363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3e097cb57e2a5172e23da02fd8269364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b514c4c13012b0f00cacb2022f384b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7e35f8e2a51aacc0d2ffd5be6b3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b783d4caf2dac2b064c44c099631c99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b265c19ded7d9dc9b1785885cefbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b15b2e0a28a1a9253ed3814c9e359369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263149bf60a2ff116be55b35d0ec6de3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30459fadd679a789ebce9200c4b2731371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd05c38d269b6308f33cfa9d09b0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f9f464ae8c431480f1458cc2e453373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb363a1e7c85fd292c5d811e026b291374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a6afd290fb3d2c228ff690545be8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a984ae6d3e19188c8dcda3a142398376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0eecbdc5575c929d49d31c6a7b3e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771446297f53145e03504885ef1403378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05a351299f7dead75b7f2fb33c39a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1a9b0ec9981f3e0af7baaaac9765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8170174774d3babe605f1ccb8f7c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eed3a76acb71a478b2fbe1bcd6f8e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f6f6e3582f5a773ef07e1a0a5b66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e929a23ffea1f8a9871dacaff612f1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4d1110b55c3441581de8a062e369b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85631271a14d3f75ad78fac891a5ab8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec0e04043a12f13b2010b8bdacfd63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2189cae0dac4b9f87fb5cdf2750354e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e84b7cc200f65b083bf68556642c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ae039ef9602912c3e9cf2b887abc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a04592cbd0c1c3065ad1ad0d8cbd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb901b1e31354013f61ce453b4c945392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6629b0b108e7cf069040d6ec2efef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4805a2f3ef58a28776c76478845b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037f9f546d455b2fba89d053abaeef1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae19af9ed20d5273ac4e29d7f33994e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ce36b7ac2edd8a28e8c983412e79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9b8185b51eb3fce6aece9c8c5e52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963d7399428cf700999c6374a8d2ea6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef265befa52eac98a4505c791afe0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e3857e4d2a609e82ae85f04ac7c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aab847226a5af8613e43b46717217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ccb211898556b4212617f5886130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0fdbfdb523a9ed241d7e8426d2b7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a64a6ef01f9fe8ad298ef2840b3d65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7aa54ba542e27e5e76df4fabd0e1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d34ce6c66473f45c7f64f887b1c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c592378ed8035d3433b45c5f50ff1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b274323276cdfe84f15bd5f666693409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030bf6c4f574af4b5cc85334f46057d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6595c7c1b713aeb53f1fef1c60f244411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05122248c7218b159d2a405d9b7deea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86aaefe2397ca78512a3f1ae4e188e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde96c2883dcf1f4880a0d789e9ab92f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c06aa39e827a268cdb4739d81597415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11f39e813350f74828732b9cd8c55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21ddad640161ba9b2f81df625ebfaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9976a7492d45edbbdb80d6f9aee9836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde693160ee2027b6124e4899bec59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec7414cda4841de98de7738915ad0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c4044652918452297c0f0b756ab2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc7e915cebc224c74ddf6ba7dc6ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12af47dc378448727b0791a6cb9b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d0b60cd4e419cf4ee00f8fc28bd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324d2485f41785e15eab4c8731ab43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de43ce389307a9b9a5c9fd23c1b213426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dea8bd3d4869be998347557bc21516427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573d48266a307116d4732539c2ffa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf8dffd82780edd6067b2a9e182a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ad01e7a9452fa1db11ba58bb052e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0418c2316a5eabea9993d15ba18a5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd351fe5e526ff9bc5d1f98cbf758ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333bca11d554eae87a26f9d540e1aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4744ff1965a999f1e6b3ccee4aac44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858c312f6a297919df3bba734c9046a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91281a229ce484706137348873e0fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615660c37eb23fb14dbf550b6e8ee15b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e8ebea93e693b3924a29b1686ee0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509232ba7f67f465f7e131b0d6e5db1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562ca93ab58cbb3c0feab00124e8ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42484434680e407762295f2a30dde9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de426d045b7d02d83ae1004e69e44e6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde14f4eaf21de1a09c036880a536051443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b19fe1016637e5f5f660c429ff89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89f391e033f3ea043f6deb3f30bbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f5a4af4b7b11091cf79d07621271446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae62830fc544f7d60cf82e2d389331447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1340ced8ebb029dba052b1ca9d12d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479c1abf5d5e967c41b0b89798a15f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34e186105b84ab455c7530a68ab2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df16cef4dba98509d52e606236064451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7bde16b0a6ef31563dcf60a1e40f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf08563ce6f3956e19ef4aa84d127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d57d7c313fc54865f47901024b17cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1855a51142c2a7e6e3eb4c8c5229d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f1f25bd4cbe0777297cda56a1438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af787bf72362ce6296737011e772652457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94d3935a0c6bd478115d7fbd33e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df440c3b8f816e075116a99c2c9d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c9955d6fc631faf8f2380665f93b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb8463a5328cbd71a44b5d7d22980b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a144d05ae9a4c329c11563aabe524ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f9748c692e848a86337ed45a7c60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3840ba7f691c4ba4b270e0b5df19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd49b8b2e19563990a3d19b693b930465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66f39eead0d72ca01a5ddd8d89937466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da422a3f507a6504744bc975b258051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b7dbb1125cc0596cd7655932c1a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11e90a77dfcaf171073a166ac8c25a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb467a49c99285fb346af581e4c2fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d26a36677257bc0b8cb50b895a2dd6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164a0ed3bd87935f2c28a9bf4b19618472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f32cd96d5d02537dafa0b1cecace3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f57786d233b69771754e4271cad43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3c4cdb621fae27fa683dafb0c8f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d0138e06bd845c82ce9cd2296b07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8d7cf684e9b4f598dfddc9ee02c68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd24faa67e6472eb1a80f52f4da48d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ed4e50b862f2a41f707b3552fed84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15f7afd5630d8651e1c27afde9c45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1cde9132c6c9ace9c0906ba2357c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7844de99f9e1de33fc5772c8f09b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4573f073c7357e9725d97f44eb4702f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d88e767fb906624492ec678032bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c9859e7b9f4b7a837f588630747f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1d767f60ca0060730e68c5f84117c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597cfcb28a98d403a0908be2db49d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a816bc3f699663263f1d7e639b2792488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab1c0ceff2feb45bbad4ea015f61ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a96484e2267b1c576939d894876bdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773286292adf0015e0c7274bb587b0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a20c50d978c269e7ba5df923d1e44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5f30c2cd1e14b57039847a1a112aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d559d58bedf66b7299f6725f90de99e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2e8817af89dc8dc3e5d6396c37db9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7be4f1ea38425d649109b56285fed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46effc2355a52a9d100729285de3aa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556670596182cc5a056833ff3575aad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ea7771aa165bd185ec5fd3c03fce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d77cf17a67453b89bdfcff6aaecdf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4996759963fcc837927ed54b72a2e34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fcbbbdd0378d89deaa60e72cccbbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b387aa96d338fab692622b045f46b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223075b5dd83c1850988dbb11c97003e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ab4e72e80a23b7d4cfde5279195f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cc3080060131bce7aaf6fea192d14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016eda0a8468a4402c0512b4932b7c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49c973f08f2bf33644ca1ffd3c65a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7241f1512e92df05d9de11d18108509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed720e16038c6026e1c6cb58a1710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da54004caab7bd0eacb693c792f8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5420680ed3673bda90a9c87c08412f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e023d1653bf636d881e66af5c20cbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff78b0535a06dc57aa44a22930911e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a034ecdd63a9b842033aeaca225de1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702fd07a870ab6095d5635a8587ca76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75449def054438ce0ff983198cb08a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a31ae49f84b0b2f5d8064167683f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a8d4837ff10acd138c6317da7ca41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ef998850d66f7c4b08dd13532a77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c95ed5ae98e79f829d14b75f86a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec77050d026871bf2f8c92bd3febf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94fe6a6b8236c1c41822fce8c2c214523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099e412c0c39c23449d657fe6fc4da5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c5979d59e07e47f403c20d51a157a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75324e11a689e58d3cb11e5748ff1a1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e974f068d2533add5f17685a1b872f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4834b80785b87a0b30095ffa0b9b33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8c69a3f330b69c938f52532598978529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a2acf8d1ff295ba0df92221ceaa13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79c615c1b169324eaed93c9d58b2e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e890066558e988c24cb24922e3e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cec2183292ce0cfff319c899e89e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7b0850e2e408653fd682dfb1e34d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bbf317b39f77cea595f47265a3f06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f0c6021f3d916a01a3909f0cdd4f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b2cff97e72149ca1ce15963f82dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b9056ffd6638d34fcb4e2db22e7ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9fb079c466d0cf79be9778539dbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481368fb1e340c15f765e3d1735f5836540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc8347aaca5f8b8ed8cbf59985eac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff31795b7a334d0e7c5438f7d6ebb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daae3a27eb062a296c68e3c56e5705a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82c164d149c1c22416f5fecf55693544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c794453025286716ef4cf7cf4f009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c95c9f6d6be5517b5bbb14c66a31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5f4f19b8a79c07b1f1f112ed8c95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a2caa254f6156517c2f2dda0cf1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3eb29f992f914bea70eb142ec2002549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c596173960b28f2ef7e436094850550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809a6838dcd4ac51dee5b2d15db2e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e69037b605131c6a7d0553a5d33b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af78faa24bf391b9cb8fd85d288775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93f722d04cb4afdf70bdb7b4361836554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831691efe48b321d4313f20a1cda077555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74729b089c925ac2c18a55e8bb9c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0d00bdafaa239d2b05c4389822d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c5d5f4e3906a54fd9f7202752022558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6bd5d33c4fe9caab748b7e982510c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da3fe9fe6633cb488dc31f32fec7bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e189921b349cda877686afc2463729561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e190ce9c5666fe280c2f3298d2cca1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8821112ecd4a6b758d5a5e6cd4017563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18dbd598cd4760897cf563a767e89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019363160fbb6b78162f418cf3ebf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2385870b2cf456876578e9ce5f88914566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037af90af25a81c4db2f0d72555f7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd5d1bc5a88e4f0e90a02c4add275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad20c0f2b4f0667a31f7ae90e15a28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334529f37811a5ed925f6655e23de3b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788f5f9c5b289f2c66261664fc55645571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4237e004380c587e68fc62bbb8bdb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37da51ce8b89c0ada805662f270ac59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439affe230545ba292a56de92df139d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd991941a7045ddd5265e1efd11a5cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fe1132fcd320ed1324cd6e09b2410576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af8d302e8fa9650bc7b217aebd88c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738caedb0f15f20c88e43b433fdae2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb068d8cf9ad9e8388a232d96c8c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ddc34a996e4287a38ddee6c6b32a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaec73c55fc27cf650a9b1d1ec5336581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbd7ea9d01a54013e06fc32825440a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a30cb9ef203388a54ea1891a78a05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbc627472a2d6cf07dc52f16479ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca53b3eeca690cc295aeec6ed637cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0f7b65ca5a64ae56609bf9aa98f65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a4f475d0d9715266d6b1b1581718587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253bc893082d81ecc6742344ced32c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c35ec09c42d2e8381f495c487aeffc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31f9a638b9f6d20edf6e62c1d7a98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c86c686c737a3b14cc4574fa2fcd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcd228fa400437989200d036d5ed0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817c51e15c3c28b23be4e1f6643f0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d1ccceda9514448e7d86d7884577594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cadd7e3a31b3d368f4df642b6398b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b526cc86f2426160d66f9673aef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb88975625734173d7f7edf36c3069597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1abd419aa304eb901815159df100598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9605dee3c0b27a945d98007dfd4e4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdeb58c2b25ff234f9b142d8399928600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb07987d428897d9bded4cb9e12a99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795db6cb24025d7ccd1bf4c76c036fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e6b3590d41d566e1359f3c231850603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0f752712e0223fe3dfcf0b67f26b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176f483d8208fe826da113bb5b06b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902bf842656f8be8ed8b83487b8aa49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e4e42a0ea76675d73368b755fd2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1300fe6c3b9d35aea4259c9ed7ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c9499190a95db880ca5d57e8890d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279d62ad23a1e7963385cdde70eac8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a5cfb21fc8ebe75adbf81d11341e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5a716472d55886033ec144fbb1cc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0efb3d5972663623abf4755c02a318613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42976accaf0c9300849735150210dfcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5836346da2b5998d9852e035ce21b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76768243327fdb13c2445aadf4171135616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef65142cc113a6290293fbc1438d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a87c837547bd89d5fb8627ff4050618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ad9325c64048e01a84aa00eb7c96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21ef9715c6e8ab4fcf35ef9b78952f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce651621860736ea9fc73df2e33384621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095e154f9c29bad5ecc4639577af20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1a910d6fb9063655864886d1f4b93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e0a1fc186376fceeb17940b3382c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d34adcd8423eea9870d445c3d61e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f755d7617a104a424181d39879e100626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dae454363c2c38170bcb1e9992b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f9e3d1db9e124a9d47c9250db228628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb59b4b1f306dc741467654161687629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd207441f0b60b42d31d59aa2471de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28cd562885bc94e9874248c4e085e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b494419aa77b84c98cc160a0800c04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e954e53a0a307f75bd4f2a49b440633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2423354aa49c56bd14cb572c0047a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ffb9803cf7b3c4f06dd53d6e2a1d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8bc4cdf9cab84aca3aaa916db6bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba655d7ec30374d12d40cab1858c1893637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a4b012aa68641f452c2063f493da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7d1187977c51fa9deb3beae6a0643639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c0d6b547e2077ae400983b871eaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a11859adff119259e5c6ca05261d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376da69a68eadce23bb2d3bbafa238642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d038b9f7b701894981f5499939d47e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff6168c9044d81ddbef7f7f8285fad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f8e378b5557561a9fba635c6c320645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b41cd3e1b652a48aad6c2504125a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06a2c3131656b3528f5630651988f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5554b465936184135f863d91218e6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24315f943a00e817867ea89141b8d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149e028883bd7038a98eb4ffe6a0e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919942c0fa615ebb058cb42e6736958651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1830f5ab146bd2a72d8c7838aa69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af1068ad49948de1e38fa95fa836d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b79f8174df784dcb7c209f737b64b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663d3a25dc7f2c413c3b4a3ea893863655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bffc493d085b6c790db4a756ea4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97766f391bc85daeed98c0f4af3c87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cde3a6d58c67cb796a1083d90199c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002535949c45a4b76ba943dad00477e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927a4ff65cff1577e7e2d880f0e2d27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0634e322871a051c08fe9f5609d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87203d7ad5d8ae384e4fd831189672662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b645e3175243dc20e6c581c97af1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2728edf8f6cae61c1dcee0955cd020664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb167116031a08928484563d8922251665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6457829f8c651403610c472ea728b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44cb87bb459907e946678200f7cb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fd2edd1b51319208e2bf6ba91304668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22f74f136364bc120d4e541751982669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87aa67f167fc24a872e631e0d4fcbd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7523c3450fee47bbce1be4279977671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d12df8230dd69df3c9f4046ba5d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6e3b156b231bb0d9bf6db644baec9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd67f933c3df24527d9c50aad29936674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174de5426e90c8074b73248b653074675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5984f106da06ea348d57f707547ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e7e25f988c74adbadfe236828d42d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09228c9f6cf69ca910ed815b52e80afd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69498294503d9ae2ea6f3643cc0f8d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852580ac5636bfe78956282a8018e7e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>