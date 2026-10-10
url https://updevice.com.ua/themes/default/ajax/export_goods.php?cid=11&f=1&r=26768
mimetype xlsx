--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd32b4f0088cff3eee6846df6bdbf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed41721200444bb7666b52276f29bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c376c4244bbc9efa886bf5352fbb543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee620f0775813443c7f1801b7ab3344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6958a24e55f672b2f68dfd80046a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cca2d471f026cf11f21467cf702236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea53e1d7a4992fb5cc3ae861a68ac837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8203d325c599c3e781c95ab5e1d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9d2c9f660b24f52713074fd7d50449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e332e9ed3d87d088929341c200f41d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b34f96ecfa014a89b7c269e9aa6eba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb9c25529ab663855e0550027fa1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37902cd8bb01c5c3c10daedc3c84013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9287eb8ecc608a9e31af4e6aba0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffded43945e1b737c5f23caa753ced15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f02dbc706a365d8d8f517cb033505316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38ece79a2ccdbb74349bb008e9993217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227605a4b5ae12a9cf762e9affeda5eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9dc7d2678bc22fdb33432ffca1a5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ea2d722f24abda4fe4323d22461c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95d26cded50a611bb24c964f35513721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209ce0595a9ffd24b8f64b8993b82822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640fe3f2d0230ade1fc9f4b7648578923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2e7151e00debdfdb49c95f9d1791324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0035202b7c8d721f1b3946e0826afbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b0f265696a7fb48f9dfb8a3db7e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911d15f72c4c0f220218ef399b556a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8341003061e40c1b1031b9f19d15f5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1e85cda0b3c8dafaeb1788e10ad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7402e4fe63c9a87c9fd85f1d2cdd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeaee54f04fb59171946771950999f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf07c7e227bbdfbe4f4fe32331d7dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f747f2bdc72d79f87fb285dafe3ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f07a8a2bb5617596bc52c4c33930f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0498d4cd1a217aa75caa8122cf6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47670dfe87fc8f2bd61e540402c28c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a83482466a40dd717205436740f5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ca9bee71d32e3946d2f7aa0324f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13355ec859d3a134a54734e3c60400f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8290146efd16906e414f50156dcee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bf6650508c37278a3046a9ab61a8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd4c4865f1d27928ce646d193a20642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7987ba23edab024b46334a3827ed343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89c6b727fe510235db8d99f7121ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014d24d67ea2aa9bc0858b0631982345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5332895fdfbda9b9c53f463b9a7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96496223e797ad823bb639553d80547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1d92e137dd1b4b4e5b59e4ccb49ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a9ff1a581790dcbfa28e7bb776c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fac00d6e7bbe24438441f249169d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7929ce5ada286f58432974d44528f4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf409b1c6397c84ac6042da2dc55326e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ba261dc2fcb8958242d04c2d3851853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953859ebdc941c1309ea6683bff11d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed70b9bc793297bdd4c84dad43d138c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a718eaf94e37f6c629e198bdb54d2ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e901d682f935e3c1bf4758132b99557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99671e7df1afaa27005b4baa8864991a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77daaf159bb3ec10a69f516df1bfe6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801e5ff4c8607dbc14f7436c24d0ce160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d21cfd4fde7ec7d82c11f37e33b59a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191dc01f3e1e6281bda5af788252cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d8ecf6a68da9a3f27f5d2523073f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad803b903aed7df54ee0e0e528a44464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575abb3dd2acdaa8a0972e3bc66ac8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc390583ee68d67bbd4e78894b17366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634919342fbc2bd166daab0d1d9bea5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53705de2985d26b66ed7ffa9b0d8a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5be3efc90d70f952b8b617a5a4cbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbe5b62bb4f7c56007a99a3edce3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559bbd0ee817d0296c70d95b295c25f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c961bd2c66d0ec3822050af543649e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd5bbaa4a3d962656944b21dc8043673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b6d27480d4e0ff52770f791bb93f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708bc19ce3d446eef17bd273c6d50be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0fa0afafdd45e450c29af68a5980076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c29cd6788a8f41aa54dd361e5b91577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426fee4d9b2b8eeb97d02f54aaf0f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a37bb6d7ea6368961a93461d9151279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235d35924bd69ad2d519a1957d3eebf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c648ce8bfe39463e0340f08dab34c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f8d44b380f6f79e47cf4318201eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466afb3bb4bc30c29ec562a20d3576b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6a93618c9e192a81d0bb5771d21584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a0c28f7ecc372973a037095d30fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160dca33f323ec85979c1cec05a0a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a400b9fa008abe9c201f04731031e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a93e122a5846de94520ebf841b8db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ef4d4b2124aef330becd4a3ea6d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3ab9bbc7ddcd057fd97a23682f6eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1bf933681348fd2b469231c22a9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b51c771bd9a53748ad74abfbdfa0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24031f0f9b688f22abeb1c5edf5ace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e724d3aef81bb387253e688d299a7f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a9d956447263453fccc7edfcfa2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afcff0e5a22e1f487fc6def52a4c8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ca7574d0b74f9055512b5334cf8db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d96090b2a472c793c09d46642ba22598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe054931707138bb4f2f063fa61a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcc633bba4e02dbb9c2b03d9893ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577455bb80c965f31b1dfa0143d95b7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff390bc5d1a64a26e4da1106fa116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650780e0b0c6f9b64b4fcaeb4dbef4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98599252f4ae3a6892fef8028ceae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3940fe4bddf831e45d0445492ab4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5674364fc3032ad3584d908de11b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7f267628ae08b7b143aa9488e037107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abbe16e3b7a51b14120ca5b02fbbb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224537b9564b3feef16b8ffa5ac27fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020d0100686fdbb4d6263cd566228f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956156d3ce2f241cb12a24faff66fa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a105b63bd940e4ccb466935a6c36cab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185dee726890638f57cac73d2775ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455574cda17332f091fbc7e7f02452d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c3a44feb064544b290dcdd698da8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dbca4a39a358cadb03274209507d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a75cb7a4d83822093a3bf2e3afa29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1f09417228a778d07de918acad34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e094b026e493e78fe251a6df919a70f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500824b499fa48f596260a56a2fcc54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe2fc501490fa159fa26ae1550cd64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae5256d2f6ccf8b96114048b0d631122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95593e58154a7cb0ae306fd1b9d94033123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab93234f38c9651e4af3a4e96fb846124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b73d244275bfd44049c564a30acfea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fd5d2240b37ed6af0a03f07ffcd3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85bb80200897b2c0704ce68ab8f22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afffcd8d4fc22a4f0c3a7f09f2a691128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab166cf4c2a7724f45b62e6d396beae6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea400694be0eb72925f7467f371ee59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62cf82fc98c4e6e6bcb15d77e6153f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b672ce7e26fb276bc2345fd979b9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd723193a14227dc8c28c880e886a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287d77a08650b828ecc8b989be48f47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c2306ced87a61416435f0ae919ff7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43488220b7f7e46e63de26cf8762278136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ce9f7754a088dfa39b33e61c3b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a87093e3d77891cf0211136a016f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe53aa28b51e0ddf2eec8f863b724139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452b7cb5478c7b196f67465d6e0402140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5f6b1c34c21911f2234641542732141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786f7b1a71f76de3db4a950c0dcaa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7662931b8f76d6faa763d26fc2489143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3885514d3ce86271d28e7018a4e873144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089692233209ece7e387e96199c21c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d0bbe65698b6df1302ba11028147c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3fe9847fa6c92144c4395cef67ed5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065f121d5af30ee0319a985a345e533148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b6dfddd0bba154362122b9ec8238149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b670335dafb91ddb69dde92afb4a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34111363585c9b58b16b950838b67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3032faf64f11895619fc457e80e9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02bc82957c5b0b40878b28a6c1bb11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d176db99a4d2651f7118bddfe256d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d9d8e630ea7026cd3218856bfe32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141262272c381ecba4ba4fa50c15684156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e2a4d8db2bf2257e73d6c095c19c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14f7fe7f4ac8ebf73b34c2cd3ab13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c0aa90a7819b4dd35f4dee95db67e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47005df19844ddbe39a81ee6d30deb8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083b4861ceeb375128884c1c7a4cb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ec483e020917983be3333cd3f744162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a40c7152799010ef9073caa8d9f9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746f2bea7d3f9a192f2b79468c2ad19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f564a6c5f16d418b8613b460314ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc6cbffa3413acba9974e742726647166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29b9fe465e04daf1742b81f609c49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef22540d096930a126a7e828f2126d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087cca0681e2a95b793d11e7831db9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273905ec7ad4d9961be3621a721544a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af59db11098e243cd935e97a70700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e236415ab58740a1f199743d0fe1d94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d3c2e8092a09f3613ddb84566eb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e39aa9734437dca89dac770631777174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8452fe0fff129cf7b982aeb903931c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8325d61db990ec3affd7f75f6f96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805de9cdd383c3478f63ddf4ec95282f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d5cd3e3d817c65dfb80ac7feeda0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085493c31e348977cf8f7f71cb6e5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd547be1d76f5fa29f0727e09910e1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32bb1e0ef8ab5e1e30e3b5073b8a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e001f102325d835241a510a8ad14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904385709b160060a114f622b0177774183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f80296ccce1265fbb472bb299e44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54525c922e37d1c0134b60e4149be7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68887fdf1995931ac5b6e7ca37cb86d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51e4283eb2296d820158b9bb58b4da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923c5d923c3364105c2b057993fce1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddfd2e2bb57e7a4015523798a4ce88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066329e0a0e15c3feae5ddbd945b921190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c3e8205dd3eca806170a04129f82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea081afac7e5d1ea16d66fb6f6c28a2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3039f21450e1d32ccd7ff0cce128d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b3f00be7660c407b666d78e1931e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f287bdfcd7e339953ead91449e72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7a081fc52a4176af550001c11715196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ba7340641df0e267a0a3e70ce88b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1337153a610e3bc94cc185473d2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aeaed324379731d1bd67aadf6cb0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc55a05caa37c75038cc8cbd1cabcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfbf694c37338d14df38dab79d13e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457cdf88f1713eb122d760a33c6f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd9cb7eec535a8f295450d9fc67055203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc760133deb2f3d749bbf238287955204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca3bf7271ba1230db61e998a5e5e94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb4f588ad5378d3944dd1be4e1da57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad63ff308ce13e97993b65c2ec31a0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f35399ec40001a79e07ca44938633208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b686198fdee6cb7873e0e3d32c7565209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f404165bf53aaf970566ef66ecf11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b2deaa1022ea448b86bfc2a92dec8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1f4de60302218328dee41d9356769212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8ca77cbdd8a4ce5ffcdcd7c519ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c3093ef899a31506ed5eb4f7ae6c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f610a6f281cf1eea4b85bc72b1d44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be1b66d579c1d0d52749a4c24fa57f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebad195f1c5004c2229c0115e28ae8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02d3d83a8679f24345611ecc0fd2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa581690c37d05cebff8ec2600ab70f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685014bb88c288ac969f81f1927799d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece29df72cbb89dd6eba15be8597b02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef10e46bb8e65fea905f06c51bc9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e70c36e6da88699b17d8859b8f468223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064308ad9d9074eb5077876771b34ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0976a94cd65cbbf8169631a479a42f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3982d6c66e8a1b04c0daaeca25f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe11b400afdd501a2df15ea9b74fe3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cb9c3e70fea0ab029369e89e96354228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df29e1b7c436a8da30bcfc03eea4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be760288495dcb503921fd0a4156f2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e368b193192aa465aa481c0be5cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9789848079929e822b1ba3475360232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f163000e37995f8036392877e53809a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62101bd952bfedf11dbbf2128ba0e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef7fb0103aec23bb2db8bb789a5497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e0f3f9d82de76f4840d549d06b81d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c63833db14fabb2e6fb8b03c93a9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e50db502f15d5872f3af2903ae97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c1b62bdf1057f13593925d907c43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cdc3ed1cfc8e9ccf1e75c26e975bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d324dd72577236e611b1148bfa07228241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c763de3a4bbfe8b1da81ad70ea88b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a76643dfa04ca795dd5d93eb825d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad00b7f0e9a879dd0eeaa1239be07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07d96b7a1d2b5a716f0ad68a581292245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c80c065ae03af87b2899c1fe0ed28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f1ff6b1d77e04129f5f4819f4417247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8280cbdd1b305ca179a7903dc41d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209005475f786ad490439ebadd58c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e123e4bafd09d93a30c9de6610454250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd5061e91598d5b3de0bcebc2a13e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39957b73f9a2734bc0e85dece3f74760252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bfc3ea0dee14ecfc5ea90b429c414253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffef3c6382d3b164d7a369de86bf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a97c72e5b22a855bd18103e06301f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aeb72051cfd2e1d81da5ad9979002256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f248b1de7d1c48007315c4fb8493f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f9376a5359ab967bdb3c37f6d61ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900f4739526be8664eed9fe38cf236a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a561a7245e17db22428c291ef1023e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4096ccfc1c1357218422b0707b1c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182111afe510350a3a4f0cef3772b8db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252248c440a1b6c44b0fba79d8cdbfdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5d45c70c46ea26a79d7cca8908ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a31ec541f512ffc82719ca9d1def265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e909f3f5ac5f80d965afaf3d054db36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd154ff52d89519a8ec6b7a7b822697a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd186a70baa4cb8dca96bf1e05824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a8f2a875bfcdc90d90e78eea4d99f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9212af0da218ac1a5722173b98d7d29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139bd880062473e5a419e1b1706c71f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10fe2f7fe14cc11964edd2eafb64d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa68fe84bf3e2db073a311900ebaae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4859d709caf959d955319bfda9214274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150081b1b1bbf4c4d3afa97f6baafe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067cb958e0fe742e0213655e3dfa72b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66884492b613c8ae64465d2a10bbae80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a56115a4a6b01277d93292b3bea817278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0956481589afbf865dc45558a185ed2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949b998bd9fca95f8dd85a31d718d9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8b636c6f69ee5a28f4b50fabeace281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33570ade57810f842626e186b52f5ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92349ff1c6dc698c0b4c6009f9260c30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855002235db12c6f83d2d434c01e1cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7bc9c6a0f208bd4089b0bb40b22cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e80d5fbc4c5d02127e30063235b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9b88645a212176f803854edc048d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ca79ea9039458dd7b18eb3ad25d49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888023cf7ef4c34edc88d74683f1d65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf397a094d1be48516aa1431548398f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0910513f0b378e51daa7a69de6ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e3ed723f1be7dcfaa0a099b13e903292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548a98f29755a628901da9ccb8da5e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfd670ef4fe4901d4d6dad841e85cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7128b89d819b5fededca9a5acf7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d003d0b5dc5441b258f5c212288c0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0b55a2da0bf7f7c502ddb14eeeea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81187b50f5ed232e6e7520d52bc9a9f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e9671a2d665904d372abf02a264a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed3e62ea2e321b83be7465d35aca01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789502e205ddc8ac78905225e53eda0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae54992d30906e52fdc760aeef0b6d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062a14ff9e70440f9bbdbaeb094523303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64063ed1d16f587feb447ddeb046f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e3c95337fd389f6f13800828e0c55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a977df8c8932ae9136ed5965cfba0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e6dfd176a29fc4735a3ba24b5404307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa9fb07d78fb711b45e31af6ff58e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9fd00aa2b78f0f01305de764fefb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cb5bc0270d8661fe253ef58dc0cca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69e2af4c8fb87264f937c1584be48d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b12737082a0bb9852774bc8ad8e019312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e0c1b5fb7b3977f04ffb8f5e8608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f87bfc0a30ac62eef58ebe3640afb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f012de2da4d5f132ff093bd725e6df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8576a4874e5a764441b022ef54e1444316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571039e74f42cd6d16d45dc63b5714317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d6983bbfe92f2fec3ffc3ccf61a69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360aaf34c836ee273f305fd6a67d5a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1755360b265bb09dfc3530c8c2b65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278f1ff52e78a5e45410c61d0c92da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949de5649d8afba29b125c8c1240832322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba18b51d200044688d598b39f8abae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e79c1ad8f1df700340b4251063f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0764ae40fbe9284d558b616437379325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae710487b13f87a555855562457254326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbf24aa53595f3081c7e141884bff6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b50fd1e26ca66b88617484f7d426328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa642acc37c49bf19a656bb8ed4236329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3365e7d92fbc94a74fc6d288458fcc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5421632b1dff40b39c4384e4653df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3f95f6cda71b8674ee6cbe0fd893332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8afea2d7ef112c52f988f922fb135333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca5b58f811dab68534203504d004b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc541ff4b963e5d0314f123152e56faa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee850d029b6b57223091479cdd1788336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f709da73521b0164ccaf7487901fac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a5d07eca33a26236c565b18daf2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cadc73815f8048fe6bb0808a61bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c993219052f71a68e5696ebf86a5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d173aa65a32e894a4a884bf16b6e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30204cfd2582c58570dcfbe447b3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013f04c89907d90f26c37065751a44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6e65417ba2ad754edc1230f8c46d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06a8e15caa475c58f21f3fddd5260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe83fc5d910f2e38cdf2b1fe65d67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb53eff0d01b406a935328e8553959347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de19614ea038aede89964441734e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2de245506dc00e8697fbda52f79a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cec626bed828014749f1651cc9432350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf04e62427c3f1274ac3be9257ab77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99403edcde0f10f357dbe335cbb801352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf2a60aad64d4b9ee3849411f8b85c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b087935a2259a3a3d8f3faacbd896354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b768b9e955c23f8f291daa5a6cc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7b1ee09829cca9462c5ba9b94f3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf770ba374219fbf162f431d83aa20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053258b169c5d6ec3d07d49d652446d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e8af6148322fb3f99d5fe0b7c016359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c2e2232b2490b9b0e03c861a5862360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a8e527bc8740a47be3160a49d0ffd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d65224c13e14c0a52a00af832c23e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ad5135a09f4c2080bf2b8cd9921a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f22026452146481617839de189bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf1194c573af427df5495d8cc6cfee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9818db72d4d40088479964ba84564a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a25124657eb9a7af9c7c02d28a192367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6299a6bc1b5bc7808c7edeb4f98ca0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de661b2c06dd3aeeb51a22e2106ee4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc2d27d838d892fb46607f6de65786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd2d817e0f3fa9dd7abe50b1b31280371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb343e1b600c2026eb9348cb72e486ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2c153029a9e31171427bca5b14817373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209530ec4c2f66eb755caca332833f3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804b048a203ef0fe7c4104426fa514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe1e1a95c9cb0cf6590cdfb8deaa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8e12c6a9a67d98bd64ed1f48111e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec925abc0d3d6004a4deeeb6742e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6e903a8a0751f5f06df48acbf8ef6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef8dbef863b3f6c1258e5c3c4d607380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096e2110014ed21688035a907a6089381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b2b5bc7487142a71d74e50c627d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e585b78d0e777ece3c0322fbfe33a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd086b2f71d15e6225f3fb771d5d79c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc497aca006b04004f4185014f5a699385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cfb9d771f681947503f8f56a6971386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd7ba00f8448c747be28a643ad4ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ecad391b69b272213d538c89a073b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f176f0be14717a9dcca2d9d8b8d11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb222bde7881645f20b946877ebca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e94dbfb59c8b5b01bf3f49a539727391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263728b82aac9bcd643421b15d2ff1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed7f845b47b7d47ff16823ac22c09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe81597404967f9e3ee043836d5d76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ebf29cd945aaba32dd842acc57c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af995ab9604acc99793b5f47dd5cb0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5baa6c4792d4ff8751d7c8774df8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be472110ddb20adb2b76be88cf5e92e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bbfea4578693227f3177c28833d29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb422b066258754a192a32c7d54d379400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df7ea00c6ca85e15fc6a7493049e84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bc1f8b17604e17165d2f7fc37c5f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df038bb92a703f9fa01dad0789f50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815af0c73580feebbfd1810a785fa32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99768e6e8dcddd2da2fe5236e3e1be2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fd420c0edc2c098ab69ca0f1a9700406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5b8c92db8170f207b64d611f5a664407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd9876c40639bf3aef639a5fd91fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03973af873f011046aa09d104a205d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4160042c0157b424692ccf3aed69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4e9e135024da695ca2ea2111291d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7222fe09776f2d558b2f19416a8db9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e555169981e2216e80a7a29c16b45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46791ced8bc6d30cd6722f92d9597c34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4264ad58a61264cdce468b88fa56f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922152baf8cc75797b77bd751808a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e422f1215fa402a2f846e2628995417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2702919ccead231043cdf74bdcba3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9c10e6af9465944a1c77424ef08c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe16c840874f2681622906e3fc12e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777709dc9c4634a4d71586e71314473421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82247bfad57602bc2ebb397ee2f79e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0679857f6fae558b50d0c12115c78d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679b854ca3abfc464971e9def95743424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d7534335ae72adff5571bb3350ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374a60686172481c66bdfeafc91301426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2522da1a6a2831edf0071d8bcd4256427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b7e926b24efe98e2ee2b67cb1643428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634189276b28b3dc3a7ff8d968da90f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0078be99c9cc0d5ceb2c2617c821a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c5e70a96fe24fef8f0678948abd46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3aeca8d638c13fc305b42ce1ad0eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e191d3c37b75dd314591f69efb25a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a31471e7f6d7c9f4673d2ec3f0ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17030e2b9d212980b6fadd5bd34e7081435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3221fbbf2ee5ef5714168c9001a05f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930ff53bc10f8773ef9b19508f1a61d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd0b15294d47fbee51012e7276b96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd707880a6dafd38dec8987ac6702f41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce2422cd4066a5a66be48f57160a96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499bf87831f840042e3d93b78ea834441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50d137658dbce9d9080abd50577ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735dbfb6cdf7f3921057867a88e9a0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802820bc87f8f922ec0b7858c02f6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c2807f096fe336eb5f7d4b426484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295061c7120501ae6652f3ee191c8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024590500625846a0cade73cb29470447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adad475539bd207e54db5327ad1211448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc93defdd66240f4b448d4a1164a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e01a6e1f1c3ae4707abf22cfbfca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57dee6f8b21528ec3a237c278660be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df82da3aa5f55210391b56f3402152452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef104f9d5b81e77f9a9d611ef518a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569b0b002d28300253ee82eedbb575454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecd46878c8f8def06671e74645b6ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dacfe97ef12746b8834ff3d64e1fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f69c5f1a2d7861a00f90fc7fbdb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe648e34bc874cf62c1be917e59cfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd07834a3097f709e8026e67e3573e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dc1e027dd9a54fa6e0414443e706c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e96a0a8dd80470db10d39e190404f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16635411a0e1754aafc6f341d9a741c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f6d61d39d19eef718701d72ad214f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24dc5943420d5b3d511d3aa990a472464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090310139f2ea3892bc1ff1aeb055579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c29f3508f84da30b34f3aab1819b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8011da1abffd2ec04cb91047e6606a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5f585c188e40cabd300df51435cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecebf94d98a54f5dfb6d0c42bdf01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535d0f0db544f6bfe6cc3caa90993d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae991a71c2acc51bb7039ef123c59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642db81b3b9d84b4b05dad318468efc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83e459fb395227828899de1f48bf7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac1b61fe901e64ed3341e6c09c0ad3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342bfb332ab507443621eeb330da41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2bdbeeb1c41dcd90e642fd69f9af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40853c253d8334b2f396f802746689477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbbe9325869214a98888325774a7aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baceeb8cfc0af50f8992ff9efb509e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2ff831dce1553cfd741a3ecb7c5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9e2c539a8bc33d3bfbf6e45ace636481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34857e994f6adc2e7295a180edfe13a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52e95408ac03827ac1b9b69cec22d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc3b95730efa6fcc209972cf54b53d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f664e896ac98c54957d5e5a00a642485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6c5aef3e6b6230e9a0e82fac5d59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c0770d3ca67441812bf6e1b4f1ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3dea420bbf3bf483fe71814f157ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f262ab6e240ef2b8ff6f0b509514ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a5c67bffb2e3ce641c945855278f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce43ac0bae45855a3414aa15979ff0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce1f7fa2dcf416ed124a306ac766a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604498d5d8b65c099d7e63f81ce084493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a1858f3725f0b7bb91954436ed9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38925268fc12d7f451462511b51316dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151dcbc8bfce5973507e2d4c38e9f46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823aae11472c73da58712d2617373a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf97da22c6c1eb773d9d0fc496a6f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458cb022751acd18069ccd228d1f05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86c2f5445590060f24e261951c935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd65c43fc72e3043d3ce1329cde390501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa35449abf4a93ded30b052a97eea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855fafd58346735ec5100ac7d5006df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8d2d8bcf72e791ecca7a76a95d07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474793c1226b889762e013f1fb67d05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8ecba14ad5540be9c2756fdf6f28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb600b566608692699a6d67dca7967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d6b4135afa74167105faf905265b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8c912df6bd93ac97af4cb54fb3e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a1867bbd306537b92f61a0b42a1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79219962ea2090196c35a52aa18f63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f384810e18a1957ae600b5d8bdc29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604b322a1ff00b91296f89ec3e6b22b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc42e40e61dc40950b418ac984e660514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819203a218c8ad35420bf77d5c7fa744515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419925bc1179befe8773b9d352b8014516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709984513628124122311c6264e4cf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78398c2f7c856b3108280332a8f064b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda9d540c336e6e893a257d883a303519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2550da8507ed0400e83370638b789b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249d7a217c6b9482df6705d43e2c5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aa2f1638f568b9cc553d9e9afd1df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164476cefd32a9c1089aa0e22f09351523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25621a6b308601ce269423ac3b6d9e16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46c03a3583b782d1f4b4227cb8b03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097e54d2bdc1fb8ac1a55d38594403b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fdac7a2739a64b4397dfe2ecfb1a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffdadce653cffda8cfae8590ae8564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5595ea3012fcc1354c19528fda30f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690fe9b86dab8d3b75125f08aa4e853530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b371bb9d774824307bb04c7c37f919531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e90abdd096f728644785c901642e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab9e123bb7cbb9aeff2ce53386d38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba29520e41a9352bb7269be7cf4b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999116987047f98aa7513a405169e88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f335747f51fa54e9d49756754e96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9819cd9d679ddf47191b54cf62bf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d063e1c0e70a5570684f423655b48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23af8a90f64f2ebbb4214e3aa070d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a6fee1ca697a7bd7de0efeb74ef2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778750b1ff915823625599243373d3a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d021c6ea17f3adf0458d774e75c70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49601b67cdcee7dee7d55b9086b0a03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7efdfa95615e150bcee6d38eae825544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554916db367bb284ca5151d47fb22f00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beff42ae8a35df78b40c793b9f30e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722aebdab5546854e910ba5875c969d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764a5e01a2eaf1f16ef66a40f17302548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995265bd8ebb5db7eef5d901378f5ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc357e2b61870e6cb89f0c5ac61bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac693ecf271b14dfdf9e02131325f44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d38eb829dd843f653a927375e612552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787e651be9a06ee34ca394a473aa1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92667a832efcc1e6d7c09f2f3882c9f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2e59a65fd42de0c15a1917a9c8b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81bda0e82b3fd249261cba067eb74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2296fa7fd855c48c99683f86e749127557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d87c1643f275d7d495f2f066742144558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c272bc1241c7599637c6b7a982749559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60fc0a620fce7dcfba1ce773699a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb97bdb7e03ea87995db80260befc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb551251cf6de275025ad2d98b1162c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f622f9729ca184feae382aec7cdd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccae652c2ea9056a6fdae3083a277f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4279083d1ef109b0343362f855db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefcd8607122450e65d04d335b8a684566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92b2d17a38a39940c14dcca3b71f62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d543d6bdae6279bd8036dd8a71dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc0244ab0a3a793d33dc3756f744a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff79279ed76117a8d416db23146002570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394904eca7cc286dec5abac8bd950fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb09af9e2a6a1747a9668ecf64b34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35cd4a5fee45473b790547c91c22a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e588425328ba2ea9fb872459c1ba2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0924480a563aea9b70e965b3ae523f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e109809526dc150c2c249706bbf2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad77d869c340fcaf51bf11a6b5894a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ee72e5363980b271b48b5cb61d18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e701be8a526be3167d440a573bc17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626b045495d9fa9b93787091c6a8694580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81e716cab24e69d4ee19aea71d06f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa9be09e87d3dd74d95f667cce3ba8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17c1168c6316b16cfe8e3d249bb57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a798c9e4ccc1f32f8e70a4923abaca9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f6c6f5a786612a324c8b4f264fcb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c484fe6a91d8280f2fbc107ae142ec6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9cc2c9549196635efbd8607a4971587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba1a2088fe30a78ba06cf8fd7ba37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b77621b1cd657a97c2cafe089783589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9920cb63baf73a555528ddf12b47ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9dd5b20c42c0fcab626814f9b1bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19244ca2204c20b9ba584648a7bb8ea9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e507a6388c1144e0c650145e1801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3eca7d9ab97c5ae2a659cc5920680594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b095190e4139af449b009f63b0209595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a4d3cbb1a33b7a81b16189c37ee2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d71599860c355e9ffdb7e086ae7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6753023523a6b8b51996a7b0b904ffa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215bf4c300f0f302bc2d6e3c120df4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc6858cd38e18cb00cd9c22ad8dc73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf9095ad83ce5182ba85091c24c84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94023121d2769bb185c5558242765f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff8eddb71b70cafd014f819ad7191603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfaff8617728efadf77755638c9161604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf20ef29b03c4a151a2cf14e4c12fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176eb5f124576a5556de2f3973fa1f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fbe1f0dfd8493d743cd347e8df61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c3b8394ce54152944c623fe66679b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8a5027cdf17692541531bd703e5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06df8109abb7a1717e99d1455e07d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954b46ce64af8eaf7cdeaa9f597f3cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a825c3c99bf64bd8442b71eb3e723612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bb60e641e723ffffe941552c2efcb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435e3f6cc89f4e4991381806edbcb1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea340f21b64cd505cf76e984cab82d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5754ebf30561a69319ad83f1197c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291539fdac0f3e1982f81e40b71ae022617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590829e07833ba70e7eab0058a0d7135618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e6058ec15750242fc49f4beb674f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155dec4727ad614453edfffacd30a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68279825abf752b96d85a2d7bd1657621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c8d955e2b35455bc767fc8f891ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabf61744783a36cad0fa6193fa1a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0472fb169db5203959001ee9884e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253fc108dd281311b22409920e25b36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde3471aeeda4823ff1afe3b14221f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc7ddc3bdd4afc01dfae4e878a171627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356465732b5771036eca4ed7700eb06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2728ec55cd40c67e7e221a0acd43a25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598ced366a298d54b0cea317f429d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5714239e9c19d5a394fa253cb86d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655440bc93bd2a3a22566c3de36716632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360384c0dd48d37edff0c1ddf8d1749f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032474bb836075946e73a3428a91a67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c2b6ef71a59f81c9abda700f2500635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6122ad3b990ae97dd7d9170beac993636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c339b995d62b1d505479dce02903ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af8be0cdf93d96fe4a4407f2bd79bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a698dea8ec5569690040ba8b6f31ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf65d1afbfdb7bd2412b70cd1944e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17dd347661b21c076ff976869584c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545f09b400c92eb0485a2fad2e124a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ba5098a5205f31ea81f165ab6d33d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb366c378e799a0c593c74e7fe4cbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29d2118b1f8c902372cb1378129ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea474628c1a09240f1fa9f8bf5eb39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e975784260dea9aaa7d35b6a9330647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d3d1ddba6d1ad14bb4492eb05a5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8fc39cb7c83e6a6bc465bf0efc001649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ba821fbebf92730bad6b7e0455e8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde638bf536175e591f314974c34963a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff0be5eb448b989521637cbb91ead652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8976d5864729b7d7740b06f8ac41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6cbbfb8d364e52a6e5eebaca3499654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42fc8935e6fc72028e918990ec012f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907831e6af3bb6d1bc4725eedc07873656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c28b10dd4cb78da4738e4a028ef04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581febce5558e2d9ecbdb0e9386631a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e489e0f50d803e8d894186311cc8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031aa3fc1947057cbac87f65db9af9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a314529592e911a6b85a14f1bddbda6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bde02f486da02af90ec4613c22cae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d7bc0965f9ce653e4a32f13282b35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20946f65423cb866b0f477480f3d23fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640156858876d80c26b3fe5e4801e1b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d3a31088b1335c838245613dac75c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce43393eab623073e1b2b393498ce0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462b456ebe5ee877c138307abcf249668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6aa6e1a361a6a7bc91be1e5f74bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d42456c484fb0c89755b5f3cee2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9745aaa4ce6384500763f309501fae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ee7ad058ce8c5674e0e0a672aa86d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d0651d147e7cb2ada59c89f35ec60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed210201c96f3ad6a9e9bc41a9c448674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec06e028492a5f4e83a21871598ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24f2291bde92b6f2948fee7326f48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2cfb8d9b4555a14b16443099a16d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f38adc61a4c97f6f1bddcc7dc425678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0edd09ea1a6de47f3cacce5382b23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a000a99dc2647a969f23190acc22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86af1257317f1a038b732ca1601cc90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb35b69fbf6edfb6ce83b863b20ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75ad83e2958fccf4b47734a207f36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22998a6b0f654bdeaae34d02063beff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f55e38ecf7abaa32f0a825292bad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c966c96ac9b42023c4633dafe220f5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c246368d70661a32b2ab79c844a7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279fc94f9620483fd0bc1ecc30023c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eff484383d20d36a5aebb7b02bba6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1354d86ae93bbe7dacac9fd73b3caea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cf5ddee4d2f0dbfeb5ed0fd42c2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb43bfff1e36c28ccb5de6baa895c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ead855818b917fb92ded49035ed2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343875122ed62fce90623a425730f59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9d22d3c64ecd2c4c151eae21ef500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df72f1d2b724074df2b9f720aefa2fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b74f795fdd385e9d8fab0b659955e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3bf4e5cb01772023276349e322905698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eece268444d0b9547772654097b20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f223bfd8cb7c86ac1df0fb2c256fab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4610022e76930c6f30b4611c4c9c6f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405662907079ee57102af8912cd68a29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e3fa42ac379c1eef28c03286a56cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b3eb0aa51fb92551c1f4f40a1ea49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b71ff5a5ff6e7c7253e5853c8d4bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a6697fd77a68a91862025c540a9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ae69e1b981fad7793ff8e37622e34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb294f2e265eabdd3c047ff601c39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d79b9f6e52f2a762f728aa0a326e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff35fa6c480debaf2a9ebca4791536710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3020a1b87b772fd2993a4ffc916d6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac420d36a5a5cfb8fcc9d4d9829933712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc299dd514ba7f1d68a1accfcb75b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a3a2da0e053a6cac306e64a89848714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1eba65952962fe9b935f03132e0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd67457f4ce6fe7e9e42cb5a29b17cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf66d3f94bcd34f289070b64478c14d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285311cf9f901125d4c300b2b46233718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1745528a6b1c3b55b5e7d88e700cd18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e6cb12f5560580697c327669ca292720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc25d42d971d2d7e3c324fabb6bb57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8daabbd23d9f2e67b1af8ad7bd372722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc4b3fa1584a1b64c2ccc763e834db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc053ad1ab1addd9a39ef47c6216ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437afb5151796a0108de69aa1759b25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9f5820d3105200356999fbc175d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce8cd79665f68e232176daf1229ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687c1e8ea807293bd7c0c00a1367a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee2baa889e5f2363b5fb074202fa3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b697cff7718f40379ad44bea848e730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacb7e7a63a430087cc41654f044061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542550733c213768fdb0ea5ba9a421ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413762aba458e3f6cd6294a62e364973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051cc1792d9db3b7e3f85b549947a7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92078d7511be707d409db42782df769a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ce3ee48ede874178a6c207b548ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ad4987379672a5519777e06d178d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489bc41e1981e385cb5c24d80d1b6238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf727e9b1cb497283741af6805b09959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fe6b153e9418c26759b8b05671d5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654687410d68000d728552573e99f48411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6a09c3c38390d044489cc4ba916f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9af00f527f3fc29565dc9e1bb31eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151bceac94817eac576fb24b2e068814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6312e78e8f50017721af3b8677f9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40099f20bbc829a583dfcda34e93524716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ef492af24686b04934775b12e81217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356d47991c053b87375de79768073818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d45285219a2b59f533e0c57c14df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6fb2872ab0568e96600fe39e0d9fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ca1a2c02a562c313e77571a8a94421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d70ab567ac219c93038240cdb36c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885a9e43d04e485e4a61e039f3c55a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb955443045af020d610a7ed583a67d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa361b85f93a2f87b88b4442a8d1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a2087134ca737d321a3d99bb02d7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a7bdb41636d42e809029e46c58d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54917349b4fa559b72dbecc4b169128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a533f3afe435b1ea092ab94136b138729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321634ec1871bdcaded9df415307c98a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b73a372f3ed239be3c459b7ae54a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc20cc765ebc4b022dcf59a15dcd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6240b41e32c808e818626a22630bfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700558d4de6eb04d0d5a2c7bce1758b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbadd4ee5a162728f659faf8dc40b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e59e46fde5c9d777e648aaa9174f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e54364b5590d49e195f5a7f51e4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eca9bad629d7536b23ef380bcdb1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc5bc8d34f235d2f8520412bc3283b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c2a0b8f91e12d565d3246716c1e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff278c188e0666919b6cae88fdae241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bffd13841e02d004cb755fef9765d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954789e02f744ef42fbc0d1bf95e8fd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fac04fac3eb7dc8c9a64e0bc95590244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737327042a3178695dd023bb9ac806b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5927d3c0cb68af6716f77a5c696fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76695c01452e4a4a69d9aaaa453c0ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2739accb84fd0e8c14c93376b3ad348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969413a8065fdf2863a27ce7778fd9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5676297523c6c91ff4fd8d26febc90e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143427717a957b047c054983f75cfdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116e34f0f3299834409f5252f72e2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb195297ef11471046e08629ae22f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5389325c6d0f37390138f8fc5b2da254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef67678c0fb5ae04f949a9e44afc1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80a168018208b0b2d2071d00a49a7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24231ae1eac5b23502d193dfc18e4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b051e2113f715c3bc930969661a0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dfe403d0287b50052f66421e0b27759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9089474daad5fa56308da91c7bd1ceb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6e89a62815b0ce4363f5b750931361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5109ecc1dba364e3af698e421932b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925acac56633aee52e845a3d93d1618463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31094b8b514116c663b02c3fa710d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b123ae1163b226e438c59fa2e04ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1dca28df6252b66bc5843cac77de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e37a33bd193b15aee032af013c868967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e264b1f4c6b5d80a37e3c09c069a6e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e41908f50ddfdaaaffdffdae0d8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c1a3e8e9457fb0aead04c86ff394f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c40bdb8fce526ac410faad9efd9cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a481a4e0ae25abf126b08f2e6557b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493e1cda34a35393bb603faafef20973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b93a0338985f32c75b96d7d3ca0f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2858d0f6f7305336da9649049d49e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b09c78c90544822fde5677015a56b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce7ac0f91cf1e0ec9b08d475f398477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f77276bbedcbb9308252dcb19e48378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b99211813f9b55b7ddc9d31ef3e1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e062be1bb5b86d290eb85780029d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c07ef89cf93377de6464b746c98d1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a997c38e9b871b66f3ba840164c9a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ff7b11e89dba84b5d03d3c08f5de983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447993781926e6499340f6f650db6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2656e8b586f926e465f6247e8136d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34f23f68b84b72fbce50f6ffd16e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5975653fa3f159027148e59e74cea8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac826485c8b16b6af13f31e9f4d6732388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ace1d300179ef70c5cbaf8553251289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d07b7104955348429d093ce967583590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f159ed54e5c905b6c4927bd1c57a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee365f754335faa0a0f5ba97a8e1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65fc4e777d5cdaaff3cb7957ebea993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b00bb2e8609144f89175a6ed2e27494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c28d74d7b4f0f0e05e61abb0d384495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53810638f037eca1664243b0861fbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6cd6dbe97df82c87e9bdd83ee435597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543496d54d5dfd7b64b2d611984836198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c043b7fada727f11d54f7defece99999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3711df05fd2b3a0e373dee6a4715f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddaa6674a76806126a564bc0e4f406101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74d6c4fa6d83b9afa1f98c7b8e523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d145167dbb8159c5134828165a652f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b93b47ccc6e1ef0e1a593b0e714c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3961679fab075ead1adca90455b089105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea408962418e314dc48365f8db21ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001a946eee77e919d316e38cd233c2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8f5a4ca5bd390dd83b5d699fcbd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be9652f4f09de94fd5efc31fea6fb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d87e8003c890a31a695dc5364affa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58755a9fdd437b6af71518be9ed9540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bf3b3436d92808d469b575d50f171112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92348a6b16aa0c43a8bc5d94bca869113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188057648dc30423d809c4ab5de852114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1431f5de8b0504b4ac8db2d18d1e72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368183e7e3cda41de22866ccd20d4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d8b3ee13821b265851e7b6ae8f6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424179c0badaf48461aa7f0bfef700118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cefed5e0a88bd9b3b46be9e0457773119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe6d6b4410e3c1c2e8b95994833c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3754542eea450656c9b2fbc67d2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23587ae031fffcaee76b2d06b02126122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fab11ac12f6a29bd8362096421869123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271805e9e42cefc08df764b3e138b76e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8055042582e62641f36a9ed6c9e164e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6f8dfbb3520772c40ef0cebc54d3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3cf654cf492e8fe1c2c56569ea1ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742277bdefdb591fe44b9243f2186ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e881411f2b2cada6282908905030129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d089f04ba0f4d554434a8a3318a190130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712dd81ff1f9aeac970751e2447ef10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb501f2fa88f612028441a52aebfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563d89b109f3f9905bd3be8784abda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f0761bb7861d600abe1b5a02ec26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a78de5c366be9a778d4a74fd272f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee8b72dfd68a54f90824e75424ab23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5d14eb79551fb53ea37b88c2c316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fab8e7cfeef3a48a3f87d320b1dd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0afff8f1ba2b019bc89e83017660f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8411897a5b245654cbfbcf4f96540a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1f61a2768c9f7937e8985d331493141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291bb8cdae130cfe695789f4799b63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326935adcbabf6a8de405cd38a7e3e73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069535eec1ecc736b59d4faa2d21ea0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa058d309675369cfed135a9e2286145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fedb6dcd68cc91bde811e8970977146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a075e8da60ed7bd9a8b1ab3403f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c033489c57c95c7b1a343f383ed5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3616289a55adf731f491ad46be0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0e16f33c759902cc64640239b327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a752a401bcfabf9b5589e7d523bb68f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe9d000255d4b1d5a5f50a2c1d8fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227790343a637b4675ab02c3d6dcbfa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24443546c4c6d878105144717a5e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415be93922f49f70bb72cfaef31be5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2ea097969060269c9ca9aa124904156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc66b0d61520af8fa258e0a038be1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d442757b303dd13c579530eaea76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705e20b3fcfdc337878802254435f8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2692d3544360e28cfee9cbe7261b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8784c37bba0847efad8a7b62b6642b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5090564c9cfefc001e6c3759397dd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26635a55976471eb68e81aa92604a0f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d92f9fdb738dc49cb99d7e0f66e85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adaf33d78db0b2f738409d593d9e9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5e71a7ffddc9baf4a13163802b98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be36c0e2218e726844c45ad055b3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465794a1f76ca9ca5eaf41258faaf831168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966198fa6e2afb8f782f1d02e35bfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28bb2c2da7fbe2d950dd22a61574e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230d27ddf2b99d873d814b5b3863da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412325b82125cccd1d49ee7140a369b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb2fc749adcd4345ecea1c7426b5ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56bff2ebfb9177b873cc71055847e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e360618dfe4a5d3f986e6e754279b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9abda433bbf397d0c8cc4dd138621176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a889e8a13bd3d61db5b6992f3cca30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e3f0498557a2396fbb09b19ffccf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a16c12b7c8d5447619e2379b67ceb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c760849ed88b7db2fcdaa375c670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c8a8290d38eb95b6a3b350e42f78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f619bb88c8cdb4a75ec391b11585e52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f0a334f3e97d05cbd8bd4774ca14f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d964966e5f628c8331f8f2f1c111fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a5ca3d34a79f169af09975238d3d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81522d5cf81671d22a030d4b1649690d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bb734566d8fa07d4973bc8f73423c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694905ec9ec1283ae300e1d19e1e81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ee18248375f0cc2e81fa614659ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b757e432247ea383a1e22f0939020190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6d2c18e31cb07de9554e657905bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a3b97c39f5a5f2f9640da51c1fad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c53b42e2b54ec61566683f16239bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e7e9fdda540d08252d04f0b2f38a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df79422a47aa052391f958c41ea049195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfba2cf16577a90720eb74cb280f64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb906aca8b922125a4c0b55cd816f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e7292b354d53037bc62637b4060ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8f434a217458f90e671c2d0534e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca975307ca85477bbd22d25e07e46e9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87779a73929143169ba85d7234262585201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b8b2165a36e6cbe1938e5dfb7af4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fa11eb3c611e1598afca2aced0721203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d22e73c5986d9c156b66f12ebc9ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734050056167081b70699c375314377c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d710f164a1b4ee87a3b561a9429a33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5012b1419d302a0667060d836a8e5eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072fe71e51eadc586a2773ada82467c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d54e19f30380ba1a3b90eeb07d29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336b5f404fd165ebbdfd1c140b1193e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2ffb5d7e69f622962cf59e4e1e54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c868cd1f07b2f25a232b2743460f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b316c1160c4e324f2cf2de13a4325213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5482b126212075e7c00b0cfe3569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a57ed71c689d48f8809f38e7cb3db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2428717c05f2c0eb52372c60e9919d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93fe997fce38dbeefc2a69f98f63ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a9ed1c04c15589a87d86cfce3c43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f87592ccb328c099cdbc05ae8d4b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cee1ab67b6d0fcbac178917538b9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcf3f52ba813e098d79f2f835ecfd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b323293e361deb53c65cb97008d66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1102f4c040237ab9b69f0b13e7e30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1aea7460ae66c11d316d7d703426f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdbf1fc8ed98bf07fd1cf2741e65a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03657856a773dca4d323edd3389a5404226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f8d6f42a6297e99b756cfcda59e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111e32d6e22a809227f09e70e2af47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb0a407739f7445be723ddeb127dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092fc62caf9de8d1543b4c65ced338230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901954420d0a8314219f3f70dc1321e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd46ccfa2fe7df1fe0e1fe98c544b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6fd3eec3b6f0e63149da5d738ea9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361fe33053d7d0fed9969b8717090f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470087e40d1a34f05f2b7862ee63f9d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766352ca17d4b0ce92195a4bf797418236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e605123ae34d82fd24baf6d0ac492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bdb0efbaf02a7a4163b0ab68a3141238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8a9b20695c504597218b03df8381239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c54e3fa5dccf045e6505f3515c5f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632ee23e6aa3930b57219fe5232017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22277c50dfed6800a9245fbcfb73718242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfeba0365365c6fc7eadc379353234243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05549f47a84ac883ff560aaa2ca50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4215b057f4bddb7808bfcd3f1ca5cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e8167f6a55bb2b14f67b3eff69da3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dedbdfce96b98b01cea7bb4b84163247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e0aa399961d8ad8c227978b36a60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ffab204483917c6d64a80aa6aca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fab02a61c75bf31c5d9cbe55b59fb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607b4edc3d37272f96b85bda367653251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf47b28eb8800534a8e95601ef2defd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8f232a6798c459fbd495b6181a776253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa9fd9f031bb703583cc3368314d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f5a1f933284da6fa7dbd9310b5007255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5ba97474897328ea4cb18f8bfe9a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dabbdd35a8e4f95a2a61586e6f3a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbaba9e2ddc9da8db7e3e9cc91b669258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf1c84c9aa9c2e5f68b17140dbc7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5906f69d3356c6aaf1ae86921a25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5397a7c57d3c18a17f1ee657b8ca46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77159e1571e7c11d51f37a92e48e08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e3aae0fa161d4ad05e3bd06c60f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8238617e9972d7fcef7fa457baa665264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40b7ee06eb4d3d1ffa3e9d198df97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a440aae578fb1587f2820324ddcad66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476df19343c6394dc6c3e0716d8a95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882f4e1fe5e2eb08f64010bdb445af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a74c4797660271ec5f5929496de92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556c8a21e7ade5a3158613958dac07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc4977a6f87bd4e13113acfd500d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c35fedfd7ce8a0934aa60c5d0369de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa82c1bc2c113efa1ddbc660def625273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2563f683fa984f229b9d3438ead44a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c190040391655bf8d8d5902607d8bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7d4113347af0ba04031b0d2c2056276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd5054e9a1705e13b7ee9e52b6e03c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e1663320118f7f214e1e8dc18ce6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe7ecf2a3e949cce46de0f83f59397279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfa07980af33fe723d1c71b320e2f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce896a267285e9361c09472cda30ef00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cfb9e224ab08eb6dd961eedf5014f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2552ed60c20eee1c22ae18913c1cad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac2882cc228e81fd463cd6d928f84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f19cea679c0a0c0d7a4726969b9504285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fca1e498349fa70c3c9ce31e1b2905286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c911648c79a45065608f719e77a826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac31bec9cb35cdbb2409aaf8157acd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e88f71aeef5a0bc6630db2b7bb0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78df8b7f07682aee9d4f4a23dc5de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3474e66a7568f30de1670c4b494028291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d5d46dab23a645ec8fb74f6b9fe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73122a6a89210be90d88b0a7d810a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfeb3051fe6b2479b94acc7177944294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f6e332686b770d9d3dd061f842a65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afde758da6c2e746f50fde49276dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f837f902780b43b3790cbd5c7834297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466638564273338cf2c6b33f4096415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e40bbf30e8b2c40c86d4014096fa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224aa989385f3f17ac926c47d08733c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f2177e3182aeae346b9a76ff6d5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839d89459d70a631088acb2c59d6928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ac3d6b6583fe17ffe2a878cbb3f2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a9b27abbab51dabeab85f26f7322304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b9dad8962b38bf4779150531f684f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3cda3b12755b99b48185968b503dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250f2f9db37ec285c578983bc56355307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68505d40ab7de253e8fe6cdea1c936308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77d33b07e5e1dccbe89926a6b9b024309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754009ff67dc70e647d09e22c3d910c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c543f32effb4ab95d0476ba76adf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e1df16bebcf19f08ba7fa5471a02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60fee0fba8ab8282b2a2ea1db2702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d3d19afd7747847028cedddb9e95d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282f35d514dcdcb33e1c481286fe3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8b3d6ffea2097dace508037bce44c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356b17f39f17c50d28b0fa9a6f7e2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacbe09219d9f7b79bc8e7ce03eddd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480b1a44b050589ed3cce23c1c4407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82953022219828e495652ce2252f24a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d973c4a3d999025d8a65e208531da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da854b77c40e3d2e1038960d427291322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db13253db6c415c69235555291260323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60917f558ab0133a77af04f099556d8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df84fc75b67eea66017275a14186d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791e6675945e2216f252920282b623326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933360561607c5ceed2dbea10af73a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da16b2b718e510a405f5e6192f869328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b9021d22f70148ee4a7e3e65f5be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bc470348633a31f6cf33d84693de9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718bfccba734b474fda42bf8b24886b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fbf65e8382f43a5e184bd1403a4bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f24c640c746f0dadc7a05c776f264c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a0886f36784f09a8a0235fb21c82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29553ddedccc91dca18d4ae0b87fe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f87980d4b6066907f101c7579eb9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb48460441aee8f897ea2e168ddce42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f3e871f98f1b78a35b94f544337cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fab7563c3712bb62813836cd3dc93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e87e84b7155eb859f25d7f7dde2ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da61f2ca5cae0e4eb15d27e15ec67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189745f22956999be74a650ed104b50d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981d0dff4fb60c12bd2309f2224851343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab228d955b487d803e3ecf2bd96b0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5c0e4511f279c410e4c0bd6dcf83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df0aeb3d7d4b32adac965ae62b281346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24b69f75e730f199f2204ebada4c7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84ff89201265471373c964e0ee8313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b480ce7f2ea8b8af81ed59e2887a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236011aa8518221e77bdb08d44bb4d5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca20d0d64f971ea15aae202fa9713351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8999e4859c3ee712d812e1e1baf31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670bbdff5d6883ba0533792d28a1013353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3e8d0ad2b1675a6629ebaa8dc895354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922e3bfe7ccf74dfabfb3283c2176a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f15bebc282180823ffcdb8b8bf44d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a394ed3aa259064ed6c6a238e8b89f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e462537d5bbbb2e6a10b27e7eb109f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa0f5417d9ca3cf7e63cea7ae704a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31911930ef6c1bc47219e5fae4ddb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c26274fab25f18ac23dc20bb84ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101231bbffbbabb7ac1194d5db33dc92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e990f70196b6d11fc00507e5cc2bab3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ef6cf84a15d77c36f82875e52b84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120507d8f446e2c178bebee6d82d83ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17912130d8dd9db3f058f36c1c1e596366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb08e81f945e501852aed06b2b46a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a2aa5df1b89b0b8a936efb541243368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e19a95d116ecd521f34ba839c72ab4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936d5ad49ee8e05c94f0e17eb327613370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1c0204bfb314a18381f46df739b53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673536e46ddd0fe85622ff9c13bd849372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a8ba2731e8af272473c23b7e9ab5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2cf58583aeee385712c769568059374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fbe939555cd8717c4da0a39fb6944375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b3bac8c326abae6ea2058e2ccfc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1ffe78a5c3d0d6162948c6268fff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847cfbbd32ae8d3a94ce0791a8c75fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f89f0807a9ee5d9d85e7dc311e18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2816f61140282c403d02d9bd457c5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de04645ca41d6d63c600d17816ae6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ce3f3f00173f97619aa43b679876382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d836791770042c533dc90b85e8723383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88257d61431fe77fee342a8d75022c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebeea4a85f43d66a8b835ae73a3a48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02eb03209da2ee536fe2eac1384cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814ab113622bca29c46cc7254d16675387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90723bec44419c2eb83765c21f3dca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed39b7f4b2478fb5a044b627d8e3a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64f61a98776645e9c0f21416b230a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532fbdcce887763e9632d8c5b9e69cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d22b28f979cfc3e5f5b71933017a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd138a7d913fab5d3a7f13f0c1bde48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2be5541eb60be4922257564ae12d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffcf51b65249388c548e86699d08dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137787b55fd8962037894b235cb0ea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b6dd05cc7901b60cf693410c554c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a545d65b2dc4fc6ce8c45cd77478f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1760e2a58f75256eaa40c76fe847e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cae4c65d00d503d800a04f726be79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45254e2f1300a914dd559d4369e477401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5465acf91870187397cf7db5f5c98e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f298a7bdb40926ad9ae8e4ea0d2044b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c34e2615828023fc6bac3b2987a5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4992b9bf5f437a2f3ebee7304d73b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06642f2d9c530e69e72dd1c02a596c7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478bd25a20a965e196548eb5dfb967e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001558fb8c3e10c5096b45bfa476fe09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c774a29c981beeaeca562b51a1a59fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd9e13bcda0fb67addbf931e99ce72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d177e96f0cf2c9c8c438f7040104411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94139740d475ab47f8bc09e1523a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b31c4a2db061d6dee3e05dc8cadc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f38989f53daf49c27221bce59cca7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0de99b9015b5c86d0ddd97e1c988b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574a623fccbbbcd6f82368e7817bae4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff056cfe6df84c2444115ad31f906c2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac8fee4cca3f4b538fc4312b7df00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8e3fba2615f802ff7729ef4901b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8e594941459d92b3c00fb74fce98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af72699d2857d956081158b49c3bda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6d4b44a534f662da3c39966beab4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3290fea3cc9a46353a62c6660948c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede3e03662d3174941430417ecef2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec4f489168581da15fb0572bad5ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee377d1592fc8856adaeb12297b8750426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c1ad1b17e36f4fae25977cfefda6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b443ce761c67b406da9038e50d39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e15ea1765ec7af89d90e9f22553c8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1f6c14a0ab0840296640ee9536c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9422eeb00cef7f11f07858d58368431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532291511cd83ce962d6465349144b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2252fbd727b507a86cddd645d7e305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da070e2d0502780e39c7d6ff403ac7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacbec7229702305101c78186c34bdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b14d386a72c79750662c1d9555fb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fe544c17a37332bb6ae775bf6b28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b6bb3497f9e142f8348da3dc181c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb0c19392386b73f9065b471799b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49077a45b6208ae26ddf5eca392ab7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d150b6fed8923cf1d1de83322b58c22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9ba92a2d49738833aca221a03237442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d32aab839b00bc535b19d070095cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631538b7a24317d1a9b39122d186ffb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed8933fe0b962e8abbbb1611355efb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdd66802c8383620c7fcf7d55d15f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572c8850e63d4d629c60924d183160447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990fabad95f681935efc0fdee5fce4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c653c587b6ff779900410f8c3485449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3b059c0e4a5e648550f5c96a7a83b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a419dcad9283dcaa7cd54ca5b21e01d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2dec78e71ff05f40c745cac30ef95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10e7c11eb68a24eb8e772948a572c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd952d68e8851ec21fbbfa9a087c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77518bda0b568e80e3ffac181ad114455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac193c6c563758ecce0613a52b707c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19c8a7f2278caab9839f59f7ca456457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd406b6478bee9937e607edaeb2c07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1573c4f8592b615aecc73031ee0ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d105500617bf9667db0fdcf37e6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7d76711b1f1854314a361c88a761461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9771213171efcb1fa950ea0edc05757462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b220bd9dd7d919c4cdaedfcd4590c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d681f4336a5d2cc69082d58400ae0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894050f75c22e9e10a653275674dc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82373edf8543dfca3b7a86578bed5058466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1414bd81f56bebe3ceaadcf856142467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086135815d824bda7d5485b6ad1f48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a6419d361dd42fa7da6150c91a76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105e5fdf7505ff041238edc8464d9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015fd2ba9df1d0f4f08861e5ccf772471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165745a914b7072747d0b9e7615ac1c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7cd87ae1ce0a1551e6de8deddb10a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77872c7efa228050aa05e189c503e600474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2504ea5f3c0a4e5bb2bca71f316410475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30bd27d2515ec9430709aa50fee2c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4a034526d9ee4b590349865813c1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f33d37e19e6848463fa474deee07c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390f3d335dbcd33a84efec6a0a3ac1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e70c635be331f042c23c94b598ae5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b92127507b73d5af33dbdd3e3b27c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2a01e82fe3d81ea7730d7cc4c507482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8981508236ca26868999c06361caa8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910717e9bb795492e01caad5773d2f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a7381350cd2fdf7f244b0b63bfc4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73dee3d3d32d171b7de8bd0f7722c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319575bc5a44becf7aa3eaa373f22cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a69d025848c103bbc79caaffd7aa5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acbb34dda7db7fe165b709ca1a18ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c3c364940311ddb0db82aec6d7e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40da26a5945e0e05cc96b1b5564b0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da32b3dfa357ff94bc0606b7d104e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b8c8d2ce719263426cbc03115ca2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dfd69772810361ca5a03628fc551d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd366b89f1b501ce035dcd7bf1a2380495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89b0ad27a39eec47edf63530c2797d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb46f2e5a799f3a837e0706e921da0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4952b226bb5e82283e2858644d77dc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd32e7d046bc4ee2a92aa4a1e19b91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf784b22958d79fe021b131788071e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed74f89b336bfb1bff2ef4f8e26dbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1a4fbee9675f1a41c31dc46e6c49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a2ec795babc57266585634b632ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558b01566bc125713f88d2b6e739212504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8490b7d5593cde31e9ba13a665e24b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1bd8cdf0a53c4f44dad1b94b7015506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e648ebba7229f1831ee82df5f93f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b316bb785ca517bbbaddc977a2ddc2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0f682ecf496b30011bea000b11842509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1204c4e11d7cf4b741c313bd055772510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d9694198366f4a1750e2ea7f5f68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2dc5901c9ec8907e339e15846562512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b38aaa3e10ac0ecf9aa059295772e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a51fa2802d3c1dc802e0d9f5f0e5eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21679d88a18cf271aeefa651b0294f63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c30e6d3f2c8b0f162e8c66558e618516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a0ca47baf63705146bb448d5cf240517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc2e87a3bc295d90220a113194dd4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133ff4c9a8a5bff04082f62c39866ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43c01a2b22ef4103e9da8d487662e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcf1a441636e8cb7575fdd94a2f948521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5a9b66b1fe3e1919d2999db7ad00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cf383149f8f68e06c77eb8af32470523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49d99b29e820255ce37e7c5195c7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e302785571296848b938b4904483525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec5a19ac434e86f1c9482ef6974c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1cfce01dc01048f280732707efb9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d02ef720f017b8aa7cd92ea46a621b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166abc7ba1358f8b4c51c7a86288462b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992319edfc18dd6cf87a3d308fcf089530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c3b9d340f3ebf94abc00c2921d05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369ac396539234f579ff45f6355aee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465007fbc99a26368310b076e9e252ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd544bd8f6e1908383d95a350d017ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da5b19f2744aec32e744789d4369ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0e68bb7e381a4165340c93969db33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a698d93632dff40a760f96ecba0b4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b69f77b513e91cb3e3cd7d744bb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f31924a37b17c1e74d59d0f19ef92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f087937b11a1d35db3fd0ba5de789540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758500cb578b6d71dcb8bf18b3341f95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f0e6b76ccb3e1eb002905d967cf5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77712b715edba972bcb42c6e9e7ab59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec7752252c69582ff8fcd2a83f69c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91d18affecbefcabae695a920c240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ceb4b4e8ff16fa451889f50c0ec8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a2c24bc3aa2dd4fce2220a1242147547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3ee19b769495f2ca553b99d902a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd53eee9ff904b5eb0bfeae32a2567549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c590d413e2b5a63176a25249ddf07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c9fb21d2e1fc2c9243151bc35fb34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a2e16de07819755b788cdef2e781552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e5cfc088a416c6379b5721e2f58d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55b8b70dc8a7575dfb79192857501554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c69cfe231becfd7a1d1da6604d1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d2fc8a9b6fcd63085d262fff51727556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a4782053b1fcc42ebb44cec0c28b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e31563e7f4466214f1af53b020e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747f8b5a0a7e8528854e5b3ea4d3f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fbb10771236b87a5ed0b831b0e30a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef5572427acbe21568237aea85c3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3be9193fe28408fc4d9b889059bde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103cc461bb5c911671f2f3d19dbd461563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452b7089737c808d4c6f7a124a02c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e5ef9524fe7004d924c8f6eae9a51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d1290e1ba9325de930a6924efcd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84959a0a5d403acd05c5b35d810c49d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8295f5591c3dcdd913cf88f3cef5b2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b30ab8e6d133773a32382208eefd1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3d786f72f06bbb1e4508e69ae09c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526f289b1d1bcaedc27d4c069ab737571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b034071aa3f674807eda144d0d212572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba32e9b8837f90c31d745d887ed9c53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dbd2595feab22f120fec716644bbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340cc60c2737aa6b885e7a937119f58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f2f367dcb424acd1a83d30d336303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c945ff11963100dbe35baab5c97f29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e3ce5114235257c4e32b76d59b0d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62a1c633decf5620b4d1a3eff6b73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc57516f2203732773bbe105b63a29d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffa0465ed3a1d4a5f085450def5a93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0a8e9cff93ca2d85367c09b1e7dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26db9d7bdcf35eabe3c51773582da2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af0a5fe421dbae0bff4610ce7763a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eeb25f61977a5665cd01fc25ba7de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706be88cbc83023965395482917daa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99e183ddf9c02865f6a03e9234dcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7af89a591e38561a4c28a6ab92fab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee58f2631c59302a1c014354ee705f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3a4fddc7e00be1eabe2ecf03e41fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d5763fba4347e1b33070de3dc6a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34cc8cec990db1e0662bd8aab2c9b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5946057436f4f1d8963bfcabedb31d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d13c810a503c1ab4a191d36c0b5ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18497df5202acd657b4cbfbace3cf39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975f8849b2230f4ef6e8f6563968c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ed6451714990825b8bc6077f9c11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d369cd0c56145fa31591a8b4edc7db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dcf489edf337ee9b4775d1d506813599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86497c71d7bfb89b2bc70bbf47c5338600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa18a61509b087db8aba2bd6060db9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8e4fc34fb27751925c9bc8a3cd1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7c888b5454789533e41007bb34e4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4875632faadfe8e392aae0fc455f48a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4596a91c562e555b9219937a06a8e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107390c76c2d25ec854f93cca91d87a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784247473469a4bc0f5d5339eca3610607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7588b02ecc32920fdd23c49ca727e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a482be3d5ad9049aa886b998b7379609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59e8fff0bde10ee06688f3ac3c674a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedb9f8a3ab52d780e4c48a55fca417611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82fe90614962daf2617c28c5b14ff4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a4baace5629cb48eeb4e02e846795613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b44e990d3393b4536fdddb767268e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9179aac9ec92f3ddfbac0f26800d4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d707b6b5893eedd01b4c2b8e9a3d67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57436ee6db1e2491fb330f4877dc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df801f7fac22495b5fc50dec269bfa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca27c20dd6c04d1bebcf1861f4ed9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6602a977ccdc839f2d865b829c428d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da467c16de58c68d69b2e9eb34420ab7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e5c505f2cf15078ff391ea9a74b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d844f906c3bf722b4f32761c5a3ae1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f4c8e47eb69aab6f62d2711bf84b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ae2634e7186b5c4895340d603578625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611771665568f68ef5bb3ba1e3533db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06fe23ba77050e351c138625f1c461627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713503bdb36debc256eb39b02e97cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04862fc8e3d68f480b5171f0c768677629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc43fc6dcac2f32a0a4994841b10881630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3652bc0cccfa940b48fe4e5cfbd55f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce4ca61d70fd64134c702e1581141e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382844a390e4d42181b0b9fee117e157633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6282c1c56f24281288489df109ea6e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139088de9131e458909866fd536d026635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c099223bd1cd72731c84cf7e5a4b52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1192144b68ee7822e573823a5eef0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba6eed5834d8e77e9d77d2e77c0730638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0b255204f4f3ac0e91717372dbc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18a2419356418ba3b84be504724e5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ca54d1f61ad514ff9fe653bc6750c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d79e7b6649eaadb5d34e931139fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192e1aa4e63db81a36bb35c3099b705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096550fa774c6a4b3ecf8605092d3b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe191b8a77944595e81a94c7d5a903645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1580d7ac23714afbb8ebfcc76627a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86164b34965cf996461e0fda75b633ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b304ec65cf898d22c3d4377c9f001e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf494ebe260158036c5782c4dcd61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662279d7025fc2b4fdfc791e009ba54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d2415e2b5315ff3ab85b2a4a1047f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314c13f04f5ac48073f4a83d30cc07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e91059f18e9c56715afd48fc9090ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c232848ea153ff82afd5fad52db77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15a50ba4fad521baa63e28dcb5e36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eff34d7041abcaef0ec55c3347d1e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a68dcbccc7df216cbaf1b3f0e0fe9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386835ef3cfb6258771e7927f1c848c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd64cd5879c4ba8635e3b9babd0ed5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c8ae63e427cebd22df87d7d3db3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633331a9ac95fc1d5bc955eefe8fe82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74dc82a0d35eebae4b3e24a74b374f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfc4a2bffb4145c3013549f03729bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b770f1c46ca6ebea724ed94bed67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ea06118a954baa9f8b6b5269c651d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1505d26ee84ca0f087763bd270973ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d54b1dcabbc6db29268c0ae7102e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfeb75b00bda213e5e0a7aa7e74b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7c560551933b0cf3b6c9ad7e8ddb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24982fa299327862a8de272b1136e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b177f1246bc1a75ae4bae350d5f873671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed472236afde87dd7412628af8c7a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef3c4421210ce74c942e8a6a82c8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07e86ad69a11c75ff0f13b81f44dfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be539530876576237b831941ced8613675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4883b6ac753fc9f8ab20f28804936e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1733818711fa2f2775582142e8a1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bacccdaf79a8fa59e4a7e64eea37c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4efa414852f5c6a32313983c65713679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a599d28fa143d711b5bb3e089b6e8f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>