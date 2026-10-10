--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe794504c91235a5be2023389ae40d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd62aaf228278db3d64771d567a5aba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da24af19738ed5fd1fb4a3b5e90853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5961a58c42fe17bfa93b2314714d164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee6b3e7f48247b06fc8c60e093b255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845281a808a9012d675795a7cbfcdf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1617a9925ecba5430a6d890649427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc49c617119f05c249d67b8e08ebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b34ce1bbd2e47d8c3ae54761f3c8b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724805bfcf45efc9992e6fc13ed938210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131839bda3d9c943dffd2f5786abc4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e789f95217438fa1640e6cac339b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8ef73ddcc6a34990ecea0da1080713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a7a96dbf2da235637fa3558cbc16014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72984283505d0554757e3d193e8a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df04c1b75365812ab236b124edb62c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57ed399f435a35d618c614922aab9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6429cc5e8db703acd8046f017f31a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39edefa1984ab96b0b5c8b6a6ebd0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeecfbd0c2679b78e91feb3a53c5da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf6d361d5b9f1e71f5782c1e1a0e1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d2b622b6b2a00eb3e326276f22b7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e8d087c2a80216947e55f1f7ebe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2599995c76267ac163d25aaf6f7a6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842667ca067e241400ee6aad1eec1e7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59bfe0700aae848c07061629733fa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530525b0ecb0c14969db0e9bc4070c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b02b972e711e35b02ccadc7c03f6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fffa358976ad126780c17266c6ced29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76445ef9a88dc4acadbb0ddab1ca58c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906692c70583c21ce1522d291e1926331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60459685f815a78372d6d1e20a95332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3690cd81e706cef40dc4990fdd81bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b45ed4694bd0915e6acee1dd0b6f4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717c7c7a2cfd3f383f12105be5911f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05d5646971e7d2e0358a20b07cc8af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50264d167f98b98de1263bea7dd4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ea112648137731cf66210e9acca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c8772432e7bb9eb8fa7158fc09ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972962a86aa448b546d36bf90a003a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7466766853cd99e0bd5c12f3e5e1d9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68135c67e133684f217b29f7ffaa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a303c1f85bddda287531bb2df16b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e60f3cc0ab796d68b34d8ce0e2ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70efad1661af2ebc94ce9eec9972e3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6851ef8411135965df167137410ede46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ab6bd1983103ddb3d86cb33a19c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a88d63cfb01254577c0e203c25619048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e528ab16b50b819d0ff8920a779e3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0acbd346a69f2513c9022d0abcf6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bcee3d422ec25380e39e3b9aa632151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c0f118be18b123e9f430b5b8641f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e33d8872f9b7acb626c171ada29953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf783c65179e1fdf184e47edd54a5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb9658a06bfef7f25e58ecf729cc4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f58450d7ea8881096f2e2ae36596356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81cc8a65cdf7d107a6c0d55176e8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0b536af0616a0d583b10f192de8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8f70a14e9a04774a6208cc7bb7be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eda6f6cf27dbfbbe27787f59f641160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d304f2c3eb9f25249787857479b3d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae65a3d3852eed6defbb8f5a936eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d99b04789d86d729bbecd1872337663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d67c7b40702e3925355177b81d06ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055f1e41fe47add9c009744881c3df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029258cc9f9ddf28fb5852f707f6d4ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae430211bd580923a29c776bfa5602167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21011e60d455744595988c361eec6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070b611157b8e6ae105d70e3b960b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf672e6a08c663f15c444f04f1c0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e886488c962614ec967e6b6b7038e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157c9c84c6545d228b87cd396192c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46dedd247f1b4a103d22c063cbe65073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d6771b689f7803bf0b9238f4a4e4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee75c55a41d2e20bd6685421606401875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7ffb3285457f94d6f90afb468fe8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603438465838e31a4c4828288172d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed176f76a4492bda309e68d05e0f3fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becefcf80758a190edf0b0c62f2a489579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93695f2094fb605b0fe83198564b993580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554548c3b8780e8f8942c3290aa993381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02d03fdaf175d016d393186250167b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341baa8559bd8353c63ead9e894bd5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583200b8cccc7fb48031fee501a96484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8372d9d787960df847b0438f4ac5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f478cd883abcb4c25c26bb49add586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ce2a6a25a684b8e6d916febf65bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2daf842960c887bac4b303bd8764c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675911c8c7b9b2831e7ab26b4b6a00289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f08928aa7f464d1e7f44be9831c4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f00a61aed3110d8ed2ff9e5e31ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3205764f975e9b559efcda96db4ac492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913567ee9fc4c0240693fb3e17cb737f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb0d52a7e16364957d428e5a48042c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108bb4b1b44385902725c0575c80ecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c85bfc4f074fcefaa867976b916f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6e6db71d5732a672a6d5743ccda9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edcda06fff1df1deb8c3ba3feab48098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bafbf9d1483b7e56740770e01b8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73efbcfb905951fded5ad00a2587100100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e8beaa896740e4c3de6ec7071dcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18540b883cd4332adc2a0253e9dfeb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7d9d84d9d0fa0e520ae716eb48ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608336cd6a0196a91602e11e235b9b37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ac1454b053751c54ac48201768c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc24bbb70575a7c1ea650910c81c21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941456b0b5319eba1038f2852b95192d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e75272279cb3a142d8c256e3f01a50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da1073a51a73baf401268e7e96851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755e60dab283c0228cfa51d2b95e26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbf8f244b5abd3747fd474f780bbfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c95bba2b1e211def3aadfd79ac5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dbef55325824086c26a312a65300a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232e43e61518e1e1f0bfff8a0056e60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba221a849902be046217613f241d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796ce98db30bd88e41816a240c2f375116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55da1f78fcc730cf574852501324a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a46f4ef955c3e2aa06618da8d2cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff782fd665e99507763f585992d1c1df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c2cd2df2a0dc9bbb32b8d2ae8501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60081ba71f7790aec00407b23a76a5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e7950314f494360dda00f0e994b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bff6bab170d894d62b857b0bc21e2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39109b8902942e5fd0a721f36ef3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd538a558b43b39835df8f32d311d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2609965f0fb9bd4636fbd2431f4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda3a2f3367300197231db001abc8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c46d96f58ee471d2568b7e28440d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774669a72f599ee862c6a404322c986129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807ed39cbbfbd0618851902f57ced4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819af0783088b5e0db7821edebaf37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e28814a1380dd2731dd98f11abb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2a0a08dff7ff59644cc5da6c49fc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bd0b0c3394ad3be0aa75edbce6dec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a65bdd5b06f9be8276aaf401933d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d25f18c553644860dc4aad40fe59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd49f1338a0162d5bac651d9703b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c243eab7105ae50c77cdd99e2843875138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91ba93d96836e712bd8d623967a9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56973d6e6ff06b0b04adaa62b155aa97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563755c4314aa7c03f165c5f02dd080141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e30f76094367661ec759fd4166b2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1632bfd190590edfc44bdf84a4ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a0a900a4e284d442006858cd2d056144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe900867b57617f8cb2266bb1c966c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09f05fdd8d3f8cc06bb1ed58aa3bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cb10871e1523026b2146261e61d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51cc76f7262f9c3be1a7187cd0a799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78902d51fafe83247d7b28acbbad1e43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518296ec3b7a1da1ba4eb88d9fba225f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6db9f8a51497df743afaf8a6ed15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ef73d1a1f012d6f9071436d63d4f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410c5bb5d75df3b2f4cafa50ad2f1ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294635182187b2237654e7e18c61d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c5aa2cb9194ff8a5dc58549d5e32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7bd7141610fd832cb31a5009ac0ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a52c5840917daf85aea86228206911157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7492a288b3f71ee0a3e2c160af06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f268e616b5dbd47ecde2e31e20bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81fcafb43c0322b1728b1ada0bb039160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5713350244df1176b0260926260f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2e3cc6ea639bd9746f4146f736304162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b64e82cb732cd1cc75f2bb45fa01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b423efa46cc7d04d780d7510d226730164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844360a0e5b2d41e859a0ab9aa8087165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb8c53b4a1e7141917a46d3df2f3f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a52355a99a4c4e94e395dc7367f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0996edf76779803bcf82fb95a6129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bfd787464a0997d7c9bef9bc05746169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1e55c76bbb17b27553957ab8551c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a012de9997f76b40a11d075897895e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19563dc561ec056c2eaf3e8b305fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f3c0cb7627d85dc63b75392f42c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f78226323d407901984d7c6a2d99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff244479601c0d27eeca79e01c50d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ca478d4b2aa906f7c67fa6b77a47e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612723817987d1d2b78a1ba414535211177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a1aa4eee7603de348e178408f14ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea48c3f4d2d078508060387554870ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f04187b4928783ab32c00f24c95b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc1a0c1fcf7bddd3f62e13bc5c167181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f27b5448ff550a8806d1a2f467d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9ac0491f3354cb7ca97234692b35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855454c9e79748613397bd749d559a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5944542e28b9c06c2847b4185286242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab120bd5e812090c9569a5362b3fd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff643fa6a548dff384d7224b57cf431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f37a6239a7927cb2abcd3a833bc49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace7de76b304b0cbccc68d3efc655e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679682ceccc72c4a80cbd3834a64cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8756da92b2cf8c0f623b7b949228191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a576acb3852f764e9e858a5005abab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb321847caf09aacb3b32d540803d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dbc223ae7f45360ff1ce580520465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d42f56742d42be61eaced3009e6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37c27fe27b16af3f60a140125ce2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c516ec778630be0ad55e303d3497c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa5fa2cdaa0529cb71c5f7096b307198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d471ac22ee19d9a41dd576d54f72d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994483a165ca5f1f6e4e5ca4c73cb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4ac044e57f1846bef879d2327498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae5a0cf8f2ad1dd7367bb67345464202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c68fd07ab85d90ba68e8e6f002cb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1d66b78ea51fa7d9d4fe8df3cc5dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db294cbc746e28e46ee57c47f5e7de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ad73a18124bbf7f4aa1c13ceaf12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0deeec8961c7704e2374d88452c27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8054ab1bfde8c7615da97f80b00b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dff45d28d41fac88ad22fcc7f74ecf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7114629ffc01f18f69d84af92744c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b778d2d99efc032a2f0d02d473c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d15541c65ad73c9060723d700b73da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06aedb915a91a552b12a9e2ee03e73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1b53c0b8715b0381fca9e49e059ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0328ae5c99a0209815341254de8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae7fad8d7615b94e3d83280dd00ea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b82ca1964a5fddfd4ceaa974135594217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163641906c06f18207a8f40ff2a7da4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc656a093caed752aee52daa616506219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae39a610143c87b43807b7e0fec363220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd946f60ab4ebeae926a75a3e7abf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb4b5dae2c924a201e4d09decc4792222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4faa7813095356933eea87148b64fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13fe14b07d1a266751e594d3d3c9dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea995c5af8ceabbd58ebc5a84df4239225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9497af056c46c494de14b7cece816ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e926c1266f309a1e1578f78e1ca1b62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d506321a5d925db3faf0542c5f38f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559b1fc5fa2594d2062423d1fa5a85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751c423811e176579844b1c8a0a2de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c07ec31b6a9159db1969fbb474dd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf06b3d0c5ad83574ffe856759abe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4eb8b7250e2e1b9ec345c414355b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca12db3991a8d3c4b58139c2d6f97b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1aea459a07f47062230c032ffba1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d4544fde11d6b22219964578f00c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece78a5ed57810b26279ee7c2f7850237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d62619be44ea9c4c91e915e1c11d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf923cfb0071e115b4d321124f389239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659713cf656ea3c7c5e7ded24bed07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c916bdf903bfe6d1723ddaf3f8279c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f1f71fa786b4639829e7cfae9384c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6f76e56127bc003dc967f8d8b166d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a32283ad8597fd017dd2182a2bb858244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd2d2d0edab1f82a2d8a8ae4626239245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c234b2519a6003c6f3aa2a7a019fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287dd3a35571dd059e3944cb450c0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223abcb5c21ca8d501ddc7c0c2460d82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8abd73eaa166afe6e03b34ba595bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb14640477d3c812c48a190dcb21c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d23723e7bace55847edecf8647d35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f2d7c05c9108a86365b6d79d7fed5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeec22a798b93ac096b104e65c8ce6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8c9064a914824feb8c08ac29976e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b959eef57f228f2998fac73a3fae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718449c8892230f71cbe990132f11c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b8ef05c105d3236bd396f37f34db9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de37dc4a7a9f536cc26ff33e434f5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0826343db49d58b7413e8b796f160259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c380b41c48b0701c971289c8730bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ef346b01dd54060a04db7ded3f5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e416e685af4d1904b5c6c115563bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cef6237b7668786d54779b1f82d7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890494dedd3c7f2b8c52e64699617614264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7263485c195e00ae0490a37897e664265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a25e6505a22e56ab0646f7be4795266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf27e9ea3ffdb3cde3f5a3dad3622fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b131a49808fd8d43cc669e0fb094a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce6482bc8237a9c2e9a90b1f0f2b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63307629153f8dd53c8c07dc4e932d4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61142b23e75693170000e09082d94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6dede4eecea953cc0e4dcba8a0a3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ad82208d9ca4e0eb3fbda0f7b0e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dedf1ce3ad13c3d18e2d29d974893274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f578256a08c6ccbf49b0efbd2c76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf7f90611941bceded66dba76ae13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec1384904665fd98c06b6c5d94bfad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe565ff94d9adf03bdfee8e7597e62de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7c86c665904630841604fbe0b435279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca4f558f30fab42d5757fec898990280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bcd13e2c3d90f00dbbdd8cc11e4d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7a5426112f6a51db1d50fbd50b38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d209e4ab6b7bd8ca3a2352c6903b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f2b581312aae69f34a5f94ffe0b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ab2654de3fdb8627ee518e3f9fbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907d211f1571dae5273428092dab47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e235a83a77adc8ba82dd6e8bffdc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ddb61dde47f75a90b337399c4157a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610479e1402273e0ac0b9f4ce555301289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a5c2b62a27806f6723c6f9e7679a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a49be3eb6646319a1b5587137f778291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ad0c7227ef23aaefdb633e2c8c4c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d14151793e45c81c768dc6ac3ff72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52438c7dd19c507d7a6d320eb47d08a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d3e837ded108c46dc24409dd760b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bbababc5a58a91a0dbb0936348c32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6040ae7b2aea779de7fba9a66f8b2d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb15ac44f8108b0c12b4e21cbde810c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d74f46963c5d1de304fe32908b24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a124f350f3fc9247a33f51536f156300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8b66f8282e8ea3a76f5b4da578647301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97092ca9e5ceacc3354b613c165e51a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd7649a5554e3759f6d9dd2676ec0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04813925b8e30dd388e16123054e25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b62d77e9e20a097ee8ec193a5f51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57745ee9211f52b81ed907a2dd472f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a50e98a342dcaed61e4d7d0290db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa5c41b6f9846115e2002ca4eb8335308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea70353d921d3989335c2302b44e782309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af1ea59e5afcd45d32b5445ccacc39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f0598af76e43c1a3c93bb6bc9dd38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef001023f2307b812ee056bcc7696312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392501882b3f41e64f1dad4ce0efaad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709daca8c2637059bb40c5093d8a91fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ef8bce0d18ae4944d1adca581072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2544be33c86fdf5f69f6ce36b67f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e37c4559e6fb53c964dc034aee3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c291823929e040cb0249035262b86cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826737de2cab17290e12da12047d1f42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fa1f6565e3c23803b0d33ed1f1703320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca39214343a7c221de0f7395921581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585f7935859408dd6cd4adcf4a8d1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993899af3f88d0d57336e592677f373323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55116a0656b4ff700b485e9dc83b8f00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705affb3bd7683507241b02d79fac186325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac39744fb620c7586e8aeb67bb69304326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233c16ccd7ba4966dec2a93e0f823d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb348aa8aa6347873ffa3a10e665c07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371933c70012772d40266b05eade68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e243897e0f668ef9bbbfbea24dc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27d401488776bcee684952b43debd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d236cc041a530d85de6850d489b398332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954236e067ca4d32061a9d97b8188e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7f39d5ce651842ee05c6c253b90d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ccb94c6b5b92a768f8bca118225bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641835e1c66bb4cf1edc3fa9b426a4a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444a687684f279d0a49e39fc6906ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418ff211a0f9d80ceb17b31e2038536338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68572f4a262adca99cd1e775280872a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58cba06bb1a7327683b02cf98f35ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af188efaf2093d1338252af473f2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe693273880717a4884b1715c7065c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228caca912cc8c5d8fc08d3ee69f10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a51f9baff8c42f7f6a24e814e5fc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf6e33db926864bf5e1cad7fa1e29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b77f1dbf6ae24ded4f2747932fac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a431799140de125fc48c0d9cafbbb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f495bc8aeb7543c97850b45b90a83f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79786c160d31a31c8e4494d2b9e8f6bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80679c6876d92594f18b53b8ad23a055350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff3001220b5ac90c1d5dd24c836d36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f305fe62961e8d6f78c73a5d8cbf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72f035d3805d0b91a260f65219e1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc56021bab497e9a79765aee7f98f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de36cbe789dfd08bfe50da5ddc6e46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067091b9436a615b97ba94ba62ff61a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a7ab06fb1238b006858312786f86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1c84177047218044ba7af4430d2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c98565b1b0e0d7007af53b4c8233e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dc9b86a926a9baee56da84aeb4a2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96c3a99860c06e4b1ad7be2fa09bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0b5508bbc9d09ee387fc8f111329362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692805d4aefb5852adb87493d61626bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0773c5cf9d34f69b1efcd90157a6d41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e505c0572db6ac4cf083b902f36840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e547807b710750401873edf7ad88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c157f82282adc50576b5b9c161fef0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d44129a8a0549cd82bba45936d13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d052e00f0a338d247c73f0cbdbc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c860a570ef4109a418c03fe1c043891370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8af8d5d679e853ae4032f8b3e9685371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d809d5416faf1a23f0ce9d98f2f18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863eab96a99e0b278616e4bb74620eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f8f32f0747c79ad5bcb8b35ec113374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4015317b63c8cdea9805cc3dbb0ac9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3dacd74f194c9ee3a02c81c863225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09505eedbda5cd0b292b7d6971575b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b632febcfe5707722b109d21cd85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc652d2273baf80fd3a66ac28119e63f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58359e699cec0670ad91007ad30ee6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c878c35c39512efb78b4373921b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991adf11e73b609e675b6b12755d9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d8d0a0e4db08b8387fdec35f4175d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0321f19d163ea126506410569ccc94f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752e067ffc0dc4b670f4288c73d022385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c98adb646d08833ca212847a8c27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c3f480c3db89dfbc01483543586a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed9e10146a0a298df3bae227814270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a8b8d7678eb08f011d59e6cfcdd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c37fdc9348606ac5d4b125a11fb925390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a32f7548e3616876c73a4b3672b8f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa271ae8bed91b159811a1d797e12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cafdcf6095919bda7e9a8d4eef0940393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319de0309ee4d5f5234b159b1508c72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971603c22ca871eb22898682757b0df0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c647b17b8a35b99f93179613c3be0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ff9d3e20d310ccea96e315e5bf16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dac237807021d09aa6bd7c88e3d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8dfa9b9f06389939f018e8f9d2828399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ca4edf88ba26b27f4b82b3d7a3b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1202157ce5fd545fc5a9f9bcc474b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738061f6aa1717114796fa292b1b279402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e404998845d469886b4a0bfab580403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e5036877060b656d34071564ae26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401fc01871fa02bac1aef633da1bc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16176dfdeefa1d3477ad81b8f0bfdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3fd2ba4216d575ead427a49ec943d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5126d578629a1e0ee0dba82c8f126a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661015d0a14f6c2253254a7e56195a74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe915592b80157023822c9f4610b19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed4bc216ae70e14fd38e31c21c408411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a25dc82f69945ce2f05b05d7e5ec5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5805a5e5076cdbfa61bd2d2e3d0800413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ddcb8a3a383e9c3b950f9ad588220414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3761cf35814f878ebba35ad2f631415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a01eb9fcfecc3206539e143876a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73925695a8cfc0710930c6729cf3041b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf6ef36dadd7bf45943233e6254168418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840af4b2d12ad952e71e7bd08b74278419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60cce743fead2d62ca2bcdcec27d5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ce5effa8124a96b3eac5e1c84f4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216c06eda802423e920e475f969efc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e231d5b4f2d4648fe13b774eea8191423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a4b9eedd6b2f91681103395fd0305424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158994a6995c114a4c91935854f5699425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62019f3431daeb5f5445d184d4e9a4a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5354a4ae7d2eac726694ca84812a171427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b625d1a73e88306cda3bfe7111ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48bd832ffdba6d1e89f98cebad8b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4474c47158b2704a840d3aa903ab18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c04fd19e240f6e6abd446732b3ff4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e255358e08d9d812d2401e0605feef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d67bd94ee98974623eefcc72f4dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d915a89da592dadfd8da34e38bc89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd06ae90087120cbdd834d024e7a8f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e358a6b272384c1f9c9ce7b77cb19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4b17cee8095c5f97c38bdf466bef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411330720524dc121394d67b69356ec7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa0c3de2e21a708886352fab4b19b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc385588a29839e65b243404ce6583440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2bc07509bc0528f68ab629b62cef6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771931bc4d5df4444a9cabca90482065442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9b31f9dddad016eb78b37be90d672443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fb182ee4111184cb681ff9e5fea45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d0adffcf540a2e9d61a403e2d1ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea345d45ea33d58087c7051b3ac9f15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f02b10f846fca5da0c86782783867447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163417b12741d6744aa7c57cba19ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615dd5283d0a05641e73b096c4884f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e232160f1585f9d0636a89218a6f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfefac412f33af81c067c21cdf48c53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62552ed4712fea96aa428f0f270442ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06fee4c21ef1f94e9a0f468530103d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18602abd19f5fa9ca817c19b887f5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d895b7d756320c440bdffe0291ccbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb918ccd7c6d02ad596319d91444c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3256205023b3dab44bf308a20861fc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a14cd21f26fc462559f5ca77e4996458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d299ce1c99ade8797f4f477250c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770c055fa7880bbbe22378bc9857d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73c1ecb0c6bc2e4681c022350e3a36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b94e853a74ae09dd70dd138b82a487462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b07f0b2ec6abfe583c881ee81ca0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770d46d9d3b626e29f648fdf534e776464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b277f7421edf2d66c671e22b6ba9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1fe92582f7a1328d98fb68457c1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa371e1ded4981d53d08c330734fa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe9058259508bf9baf4f787c89beb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537a0c9eef76920d84b3cef51d8cd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc6fea8bf09947766bbe4f88e8e31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1472735b389c3459ed24e130eeb11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395699210511e4fdc6c67679345d151472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84e21302efe380d1ad096934a9f44b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb793a9e261392cd69072bd94a3f66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2cf91b0aa753416a6a70f92533e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33020ed8b14db16dfa897c98fb802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592f0e282f6dd28daa2e7a566db2f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345bdbc0d7135bae7f765fcdeb19325478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cad3d7f1e16ba9b53d14024f6d7b75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b83f527a7774c49da518560d7d40cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e3fbbaaf519f39ae4c4a68361a20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a03668dc1f5b1384b6ab189c687a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155cab99970c3b6d8367defdf90c05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7409db9bf1ae08f9538c6d1d3d60b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e4760e59a7208d36ae42b76f0645485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef119274e89b87a10344cf7b63029291486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f407acc46dfff9c024038081d63ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05366c58dfbde1e455e9489fbf449cbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a09fbdeba8fb0adc13c3fceacd98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868cb92fd37a9fd07191ab15b3ffc95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42e491e70102bf837e35c29288075491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6aff3fbc9f84bff8677a3b54f006a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b033ee0c99d36f13bb44cd208e07da2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928641a9619713ccc8d1648a0b47ffa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909304ae2784dba49ae2e8bd57e85e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f7a449a79f59f5ad556bc145a6ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b898bcfb3e96f85f3a266d47f7bf2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d864fb08e3f526200e5176856598d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49cbabfc5938d033c947f9ae38020499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a4834b37efe7b496e7ae9bdaa8f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25edcc76099d4efae62aa0b53861a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a971be259a689ba59ee5fbb27c98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8525fe070538dac729e43adb883a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d290757429bfaadde6636083c104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b207ba4d4956b12593758cb0cea17f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf5a148a2da550f2d4e401ca64b47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94aae76ea2650a705180ba699be836507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144dacd844b4885d36065888ed03cf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746c527b6f53e756acff0ff9292329509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad117cc57eccadd80203253febd82666510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcacd8904c44ec1440207f769f7e01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb985f68a21242ddada61e1e47293512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc668a6a72b3bf983159cb42096143513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f89f671807f31fee4c91abcb5460d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5a876b259498cf40e22977a5540a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564714b353e74acf590fbf77a6122d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f6482db887e6ffd325ef260f75157517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc77199f55ac32718c720b768b5a42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dc535ca7665b20a6daaa9eb025337519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae30e75b4af8a244b13d38c08a1839520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ff8ee3c78ce9c063b3455ff2e01b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07b9328067b59d517f31fa8dcd3e57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1f5d29473219b5cfb5b1fccd8f701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f53c07c61dd64d7f965657f27e23e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14b86cf1f160995b5d6abe7d791ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0fd4edcc22e84dbb895ca244e4b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7e2d7355324d14fb144a11772800527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6b44e8649faba73efce1a675f3e16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d793312939630a2740e56ddf9e24a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692c9408df33109773042dfd2d7ebd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dffd90349ca500725e7ea8a7eec2d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0910d885b057f537d0beace2779b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392653cf062534a157dda1133059e00a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926e9a5f341350ac7ed1e6d31a04ebc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd10d70b95fafb212252398abbe89a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7b677019a078d2f94c55b23036d28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38148915fcef9cc260833bd57ef129eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02bf81feb35e5f19beb1815c364890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f7ffabd4d4d712f8f54d544dd31e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d9cab27d27c5327a80269ea16761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ce26505d2286c4a6dc3fed5acbac2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19a9b9256f62ac807d0bde9aa4c9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000173ae09497070926d319a823b6b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca120f4418ee6b9cb444f0b410f11b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a8a64d04854c6d6fd77107f16aa4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253ce728884effd608bada49fe1c7f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299df13d2029489cac1487472edf27d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd12079b11a5e618d5ba6e36487548548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34870173f41652f7e59603db912c17f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae222020ba2726f31ced45db3b676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5c3f8dcf68f3a3da128977fc5a57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c204993d4847bb02e289c538f406552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc48e54b19272772effff4632c0ca4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda23bdd4addb2fc7af4a41e0161ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754123fb307edb3f460f0854118bf0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08a0c477fb6af764f0b8e91e3d26a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12ac7c6fcba2bf2d9bebc83c5d8be6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d340ab3f407fd2bd9aec2b2ff54733558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a597103aa1d4a7bdbc4ec2c129b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bdc4e770ce144ed2764a37d2ac3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2dbf2cfd0c3df48d60321eb62187561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02bb297f1d694423b386d9c3dd8c09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722dcc3512436ed1c1819db43a8645563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6884ccb7e1074b8c3d6760de2bf4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dad6e4d1b9746dd55df8612907655565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8fbd295fed1135109f2bda724c336566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f34e53a3a0acf4e51e217baef9e1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b4800cb5a5b39de6409976e37515568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b72a4f2df2730e2168a260894474569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d103ea408aaba9bee0d8e1db52e1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff874a7734041407b32b21bbc3a213571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae2ad83698abe41662a2d0384638a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c0f082c2f5c0fd1c8817d1a154cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debe8ba5e2e4bd825c0f505ade7a463574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb2c205617d1fabbcda481070b1190575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6905701b7fb5268892464079a8281576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472ce697786a086d89adb346c8ab52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639cce81d9722528a36810690ddf7f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3db04794dd4950ba97577177f9733579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df145a085a5c50b750ce836ff33e9ca2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc53986c73a593bef43c65908f77a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cdb0bf1b476deea993d940df03861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a3f9c294ef1e33f76871fd7b9194583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e152fc62e2d31dc07303725b65f7c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487ac45534ac120ea5ff69086dbc38c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cfa01eba63257f9c3ac3b40737733586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71460373bf65aec42ef783c87c3eb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be309a8ab1f2ed1dffcb1b464cb82f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be22cc25ed6487c414a49f21b13888589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda99bb6ae56e18d65cb88f93a6b32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4140a4926df2182d5fe7ab7c476ded0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574afca76a887864963bc30ed8a4399592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266f4ccb0884acbd01e4cfb38b48877593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00dfd46cf7e0e614aad6796ddc1e0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc814bbf24ca4730eff5bd49a968e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d66814667a6fbd3a39fc57c2113a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338db65b9cd010d926ebf1c2d3c2c3ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7854072c92d21a70d608beae3d3439598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fa35fee17ad86868bccc71fcf285599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b604686d974d2019cf3fbefe128d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc2d72a6b47900c901675bf9cbef7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa37bac7ba81a815a3d52f0ccf1b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340292c8da9335c85cebd901f41994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d14628b4392ac0c506ca092968ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927b867f5c63030d5289ea92f4cd8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13dcef4145815d7c2a123880ad1a8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4973d2ebbd43b04388a4fd404b348607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc6769cd9430a3017f00bc0fe5215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f14ee7584510a7e0e4dc38bf44cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c3533cfbde527c0a2f8700c35f65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b7abf23959681dc8b70d33290a460611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c10635629d6012b48ad7aaa2d3ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaafec182876b8ea728e6db4962be2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbac4b7ba6f119080204fb9ca5b4ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061146c3bb6a306d2baea34565a639ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf97efce4d2f54f557265e4bbe637e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb38c61eee5c31ee9d54f217e3f2c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa77949616298648ca5ba6984dc1c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a97b06206cb39a50318bf9a976a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b55ac4cf69a9d7d7423f44c09a59a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44c32b5c87883fa4d3b90fc3e4530621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05204383a3b8748622604cfd510771622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba091ea2a97b92ed812d50e2028977623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf73bbd8003304cd6ff833dc19fc59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c7ee0c825cde08c35f0fcf7c2422625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488856a7a9dd3470990f8608180ddd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea27347513d8e5bee906f99155a0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5ed1448f131ca4dde48928446260d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5cda37db984f39e5cd1735423fb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f0ae7a39c8aee1a84e718ef0179a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4635ebd6a0dca82e14041626a660e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd42ccc0a4efca37b2b1db253140c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2628f98dd4460abfde086ddaafd3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520ab1bc0ad4f8fbedd37212b5eff2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e0ca39af6e37e36e98cd616df920635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab22e46daeaa6b9f33248334ee8d9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01824a914374c7b0f5a26081a04d6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c5e226e57734860cb569e7ae0eb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc98ed0aefba03d5aa8a33f12e14d7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7ec1b39b38ff25af05352d6f7951640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c935bd0545dc31579d8651795a865d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7e785983bca9c227f8e148c55d75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b09ae043af650f4290d20f1b0e7587643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e51f2a913910b2cb76be3f79d28d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c966a96addbc3e9044781b734688be6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998339644f5e7a0c2408eb0db6b7d007646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ffa0909f3fcf8334d91f6ecc32b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5567924fd2bc9fa44e62f35f6b3ac7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec127ece0fef1b48ad5c150a5bb6b412649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c2de147d7857b31b8b2bba1c52c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd9b9abf8f242126600ea2cb6f0537651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6c37a9648c36c384f3385c7d3ad5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6451290bf91c37be371d121e7d15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8cf42a22fd3918fb44e68a0b9124654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb91a74152dfbb9e01236b08f2493f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85caa2ca17a28833395e1c420056a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f89d5c73c1c6a97203912da7e886657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8564748aceae473070e36f1d27a1b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c60ca73051bda2d37cd3a1b867ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209354c2252c6520490796f96362b8a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d96facf3e6bf9b940bb224812f0f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86076cf63d65cba945448670b318a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596c679843b447a2f9ec3647706d12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60ef16dc040a737bd51553bcfa7c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182846474b3b271ed67ab0c439bdf8da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38099e9d769bce0661cdd41cb38d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38908aeb55698b48584cc9acddd9a197667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c750b4dddc2723a2144816653235668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c52c1d57c2584c814c31d7b718a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd3cfd71e7a663a158ae10bb0d88c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba2223d98e6fc21ba2a791774d19e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0319a61c84f7a645dda8e4133ed91df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfcfa3fbfbc673721b4bfe67b514a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb97f5c29ae072d71aa7423d23c4948674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d94851a6c086bc68bfc385f48bdff9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62aefaa586177d05cc413ef9ea4dc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3aeba71155dcf9fda3f40587d554b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36c928f623d4c49645b57fa36adb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62e04bd7d9c855897fdde9749f557b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac109e50da884ebe12b059ee4bbede3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6434507565fbc31721ac09b1a4e2312681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429ee9f9a4f547dd01c97bc8dab62a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7aba7feea42533c9b73b65ae31278683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a030081db7a4b81900ced8834406c54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b1b0f00a143e5e181802f7485791685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c761e4a5e7e456e558247f5126b5a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd334bd1e53070262a6d9f88803a1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bac54aee7be8aff957c8cd8ee6a5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c50788b6e57370a7b67cafec39b4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6b084bafff39b09413e755d82ac8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f388835cffa77888ee8bae2021359d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c5f39d7dc3c3f2ef29f7ba678b7de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465eb7c0de9914d570cd80bba90aff1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff68f209744b521a77e5988be23ef0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ec6809580de5ab04a4db73e027d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9df9e8b5292eaee75757732b445d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536bb9c8ee18d7f51377d4dce35787697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae043665d56ba4ecfa99f42c36e60f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea48867fc419774a824b438c2782e04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903f6836524b90d8b678e9a19b43bcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690f283e4dfb6e5ff85db20732b3ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e5ad7d62fa30c885e1f6712d12d8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f665b61c6204f35679419f1c6334703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c7422a2dcd096d26fc793315a8e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc483a2fe8956bdd55e8283101a554705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7953599c84684eb62dc8793b3ebe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869463e304d047d66f7d1a886a5c56ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d481107f8af6628f88240194dbcc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138169c7a506e0effeee059c8c054f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466ec0b045d9727a8c23b5b915216d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b156e0d403e53e6d2fbd875162f14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3116ed82e798ee985ae48a7e95b60c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c53625e2532e4f1a4e401ab94cf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a6ed91afb6af125a186656aac7602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9527f10275d3edd500b8f90d35f8993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70fcbcbb557b2fb79459bbd158e6b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00b97c4bcd2eabe8810622b5ad5d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396838af917b936efd8a2fcc0a4749c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83e8261c2034915b1b913ba1ab3be57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359587c78aafe0f06c438310439bc07b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e132f6dc4fe63c1a579cf1caab719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c396256fe19cbb83164424f1d38610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6f41423b2bcd8a6898e3d876c00511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a459795bd17943e9fe8bff207011412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076967230ebe02cab7fc3c043848c14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d7f3510440913974a7548a4fde6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b76bc0747c8f8647924ebedc71cb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf36fe0c8f2fcc7e3a0f6c878b41d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec515a236588a8c07e9a139af5b2e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b6c61924079f0c32fcc247e0f17318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82de17bc8283f1dc7a9c2870cf26ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1fe75096ecffbf3e3bf2bf2b1a76a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed17d70b7ab577cde7b8284056c407121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7efe7f74d030ca4e4ba668fff96522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d8febcf528e8f4fdf111a8fb0b1ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de97a4a31b3ebb9af8a0961a3ec5f1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63cb417dd960263f8def09764d080025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d94a4479daa9bafdbb1803a392989a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c433f24b29d881c57903e67803e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de204e63da394aace125e9c72725e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4784daba6115fcf62cf9ea809454629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cabf517d2e38bb8d9c4a2f56090fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97b5665e87f272c4fb797e7152d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a716c778080724602ea22ca468cd0e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f69d4442da0def5f1fef5b05b7ba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735f77a11610e58f6eb0251c5072ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af77e70216d8b67d51bf37de62911c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc228599fe39a6b9340cac1396187c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351c9251237f5e933c0ee8c92c5278237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942e87385b5ad6bfa5685be57b69ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239019765befeef80b3b6703076b86339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1591254481394e5f1afdd12a2bccc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e389ded973558c7aa366c5a57e6c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2fdbc2f20135dd684f960673ff13542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb23c411a55ada2c5123729f146dd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b72d18e9b6c9e7903eeb8f92a5d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e8fc782760500668f735c75d7f1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f511d96ad3851b26268ab2b7895df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fe30fb69cecbbaddfb76ea0e2a13547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933e9e5a907f1bd0c753a7e542535448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a917cae773f9d2d3148ceff5fdff149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f890366020ccaed46a49f477da2e9fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc30fb0aab77c7b315088445f169ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb16b0369f9736ce9ba1a26fdede952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10de71cda9b4896633775a5fe40b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043eb6873361e9abb42a5c6c1f7b2a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a278d2c9ab83a0cea2277833c4dbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f492b753a960cd8d74f55eaeaea7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5525df1724a14f4e8bdedbe07ca4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da243776fabdf059d6529313f4628758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d219c0eec1c80c244ef13a05b18e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7741b0e7d1c540657e0f2cc174f11960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536921bc91d5ce10d12dad84ad1aeb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c9e1c4e8b500c4075dd76daf099962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec85e9775b5849de0b6bf6ab1723a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512402d72b0e324d2c22f87eb7569c4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a68cb7c8a533959a00d649cfb3002f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106fc5edc4131269ecce0234ffae1d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3bfee18a7cea8dc22c276007714f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff8b0a453494ef036c76a0d53d501b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1289dbc94583b8b237b231efff5db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c611e79ea0c1de1548af15cd8cd2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f530e19a9fce939e12c142c00e7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f464bf42f90de2ee9058f6ce1ec2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b8a019019e9583ccb09b3529d5e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c28b3faad4bdef6b0e348719a631d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53b7f60c91e78f9061bac12ccac1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae90c1a54331752307c31c457dc7f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f07076703f7e33ec139676794e7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cbf916c83720b7add537b5b68e9e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c3e879a1e9eac9986c5725d6e68879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e85dc2b9b2d8e4fbdac3a955c1f2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45bba856b32e7b7d84cf0e6ef7431a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f4602c5437e59fd3b5181079ed22782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca6fd99d2b64b7bd9ebcaef72b773883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8800f96eff974445340c3578e696e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb5c64f5cc70080dc8d53d82d1c5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2f5a74100e2c3aa927b0ce8020a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ef914dcf19a1ccebe7a69fe02da787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103bc352bd6bce1d0d31e54a44f55d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3134dd79dd7b00011a45e8c8a6103989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc36a810ac277db3e31c54ebab02090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef9463b23f4ee7e371466ad183ba8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d401107416b827cd29dde0a4383e5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d306f1e7b6aeb86e7701c5403dc5bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaf7f399a1f2bf2c392f0621ea695194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ab05a2c8515a0ce697258f2d58c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37af235da246ec9826b8190e79017496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9b078ab8d24ca666565c921059d7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6651efcad2505f5a4ba00c1575c89c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b5eecc88e0a2f4b10dc0bcbf2d6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079afc0d6d237682a54674d3aa0204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88fedc4228d4f824dac9a871fcc4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583745482e29d3913cf59de4eada724102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81028879bc90b58874c5f982e8b5e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069e4179113b396d25de58bf2b9668104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c6dbb7487ca9513f1fbbe2a5f304105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84db7ccfe7b80b4a25a4d7977bca01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912a4490b8a43cd05162cdd8520077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c11b5c72486de25901448cd4935d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d40c3d0369892d2c184b6b9240ff8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fab51d9fdff1674f5a3e9a9a045a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce441800aa454e01d2f8d9d0030014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b189ac1a46f90e31f7a469de816a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e88bde461935f1c612e182be2748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d67220c608bba0bd5cdabf95e5f740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c581f63a804c71362d8c696936443f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365b664a951b7e3100b171188834fe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7604001c37a88fccf9fa28e0469f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3050941bdd22d67dae7a1ed874186118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894108b06786e6d76fb00e113c305ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e63252b578cf790a6aa4a9c36707120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339dc03ce4bbf457d789e3d7592dcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f15253278f1e88b78bac4856485bdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9278ca23ec270d72c938adca5d6b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7f44b6f6d604877a154eef78a8136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a94efa5d6e939eff239caaead5bdb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e7f9457bdeac8931768de8ce574d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c132ae6e4c70fb563b8c83553fc29c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1dc3f5420a558d00f6f1e28e4f99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc4b1beae3d5705943d46218a7eee5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7bc18e4f3b854b4eec3909009ee5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a5cf840a363d5806e2bbf928447f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8140d3162df79c035ac2b564c7dff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb3f1130c0e58bfeabe557967e6575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46d278a999391a4e0e805c2f7ce610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da270bda726a6df23c18dbe458484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02812246671a6892b4fce0abbb3022136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec9a23278014d9603c1aadfc786058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe107022bf53783de9026f308cb22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739461641ba94068b5e57a824d7d810d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0af03d8eda77cf81e8cd80f768f2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4dd98872e10d0f947e5d8115b184141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bc8e698d45d6b4a6045519f5c8bb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803a652d8a69075b506cbb93791def143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a78198084fa2f1c10b5b7c26638c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647311c186e7865294678d433a8401e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a69b556a0e9313132edf1ab7bdb4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403bf160c59cd581171dd3ff8ee7531147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e49dca1de7b723be14cc867b515d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294142f2fb1593dc368c3c172e7b6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1908a1768c19fecc65103b0a4809352150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb1c6d63c175ff967529416ccce1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b28e51d7715878a295b9ef1a9cb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50458780d7b3d55c52cb22777e55e55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461878dae949af7617f547f40349ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85bda0b245ac77b508123a5d6a9653155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b60ea62a50ed437697c1176e1978c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd97be1dcde12dcf2fdd8e2f8b69e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623615a8be66dae377ff75c2ef7870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ff9cd005880e840ad8e86ea6b043159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430bb4cb139423598c087d2e3990c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1ee1d11ef89091ea60ee39eb6b2d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294eb887fa6ec3c543f75886caff728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a1512a73e9c84754037fcfc8d2d31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad833a202d4c5537f6345bcfbb4f58d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7f70f9cad1c123745b737b55b296165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587feb62cf23cf321d2c66ddf803275e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e82d6df9bdc04d27136a4e0986bb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a442b54700057e2a8ec20689458402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3866330df643ea92097b24cac3a46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82ec6e23db30bd3a79d9e40c97c02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c440868558889732aa05b3e003a86f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224eaf4b5be36359826ad55758e92ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bce890f2768f2091553e14849ed7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89680f238545249eebdc51ff8aa19dcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c884990dec5d7a83ffd085c71e9a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bfa931aef3efb97ecffc72cd0f6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e9dd5f285ad1b7c3fbb505daf4d64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b34d958678af86872c63bca662a5ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26096858a09ac7508a3ca692632d9b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824f6edfc5fc802907a6d123a726807180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e1dcbd356e69c6769ec19ed49b1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540254936e31fcbdfc9f7713a83747c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f4a774a48bfb09cfe357feb3a8f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615daae6fa2f9dd0cd03f94af8a0a048184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6e39f0fe70d3479b18dee2a5d06a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55897778723797ee9feb62aae6485089186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce817873ca2828eb6cf9647a6049ebc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252e0777c3a79830886fcc9b24bb61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1f16fd517fd02e6124e5431e4a55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740967470fe7a4abeee5d8d27e5dd9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3321c9eccd799bf3fd526490d2a2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0f23f1892fb7ecf9aa8bdfb413458192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf428397bb73d91bff9e6b77575fc6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489464d7b4d93703d58d825cbd612c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa5b7c29389e50bf877ff0dd9ac38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526539b8300bf3d2c93a3a93872c935b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed22e416f012b9d7c3052351e2660197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d752128de4d9e8ac387d3e1460930198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97a3119fed85aed900168a52b7ef5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ada0654dc0a1cc7eac17b9119563e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68b6b95740f534aa804adac10d94ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e399c304759dc26cc6754b5f6c02f24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757b51241df05f6cf7666faca6d74cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ed657d7f6f4da0053c18d261eb58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ae98ea8b7d0aebe3f2538949eb7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979085a563a3b68c82ece2639cddf581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6aa392601caf817d2e6a940aa0137207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1727724a6d50fdc87f770fa78698b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4acec5e854861b7acc52af380cd82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c7ab7ba08d168d30d5b54d32a342210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d177cf42caf439b898de06b72e94698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35895c17d81620a118d8c67684fd68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae950ca43b9149e039c36eb15f498213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc8a565d9e9fe11f330d62f1bd0c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d64f2ba3fb56d7cfa091c65856ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88bdcf282b399cfdc46e8b1b1fcd43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb8cf8b6ae06a6bc98855f91103d1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89fe2a81750863e8b13b6b0f44871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce7c4e8390d94c486bf2cc92de961219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d629243c6eda29d57186192d28e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae36e1f3632b37d15f9b9136742e46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69bbec44cebe171e4ac3d4d2885818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd495f4a1201c6690a124bf017377223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c0c11b725533fbe6b818bd745c08d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc558de9cc5eb20a80ad66e89f5815225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0a5c12bbb8ddab1543501ad2c859226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382650df73687d4608a27ad7cae4f839227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26f930b41d367f66af6329c352ea75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518500e6441f912ce51cc0864543e580229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66601e21b4e0288dde618f3e11db19b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcbc4d59a16d54612db93050ef1623231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec3bde7478d75fead5dca7be015009232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69923a8b6df9aee131a53fbfca22a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e289898088dd1dfdfaee674411d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b0f6b6c047ff0d2c9d626542adddf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105a6f6cd318b789b60a76ef79bfb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733248b811e31be2327613313bdc9212237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c644631366cefb26bb8f29f01dbecb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef33851a87739cc3b0a1a1fd0332807239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a1bb8c84d74214084d51a7008c5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63e957e09418b22de50c7ea7b0ef28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72965481434bf1e712fa84760aefc7b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173bcfe8cc0c0c6106c7334af4ffd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b17829a807da9728ea16e4423add3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500625224c0500af695a10787d2250a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c54e3d2dc11208a5046a233bf9ccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117af0eabeeffb8986ea0a6c1d8234fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a543afee3d7758047398148f017c1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f980d9c097d448d12c388b5cf10e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037472d3f7735abb8e7b46ea01db56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7256a65e97cf35e12f950ea6479a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77097cd6b9b83029db27ccc5e3fd28b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b3ac7fd34f01c7fab639a2f66181253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac07cafc68187ef65134166f6cd4e47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4dc81ff1bf633138d48a46b908ee8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b02766a9a8a1981ca77c32cc8b16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2bc8ac4ecfaabcd16608b74c408e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac80874f0c284c5960365538d9e8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e0a49cf8450e6c05c7998c6cf76d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032c381ad92af2ce670b14bebe9e86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93ef5156394cdb030b1e06769f604261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aee51c8abae9c2c10f74c6e334df5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b7d3e0fbe537d053ccd77c20b46a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a378bf26546a00b521a9cc20157bbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9348cf006ab2c3bdbfa0db57c137265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5868f06f43aa1f7247e25c72fd3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa77cdafd1b1e6109ae9c040949b2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637a10a264d8c0d892f5e6571bd90a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37687fd6f6b203e2bb78749e77999122269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a3468a2f47e58619dc89640bcb482270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e9e48c58e7dfa1208ecc4b3871ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899823882ab726c395c602b78f73b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a46fee9e8fcfdd4b66be85030464fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4f50fc86cf8108b0ae4a7501e661274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d7e651025856ba1dedf65a14e725275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a906c9202b9f8bd093c1de7025424276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b287247926972d97c98f89bebcc1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f22233d861328c862932ca85306f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9847529b0c943ffa0a856c63c029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9018502dd16f4ad05cf0360928b2c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a871576bef8042ab8fb40a2f24093281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abb34db2961e6e93493e320c1591db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564f41d6a37d1bf0a405e013e06005283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209558456ea702661f9ad845cf768f8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0126e920e417226599d8d33288c9a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb36072b5c6e4da73137d624d79451286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c5b4ea88a2016b78aa308ccb3488b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82dfd44114c0520668d3824ce4a1d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110629c663ca0fb20dde502042bce2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e32834febd0a280758d7b5b74ceb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83fab2616f29d454d0421eb1e00536291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51ede9b72ac8f0aa18e1284b27a74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0fd5969b29cfd2eae98d1dbc51dbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e319f641b78ccd866537386d1daed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184cc04803b3baf23e8cd3992a3f32c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c7ab8499c47735972b2231a5d9386296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88e2299bc0fd71e1657ff630853ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7fd38737d8c6a52e5d8748e884cd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46555df49073307d530e2fd7cf0c2ef3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7681556ad3d9596cab60937e5ea9aa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b5ef33f6ef6bee31c7fa7ad771ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d0726826fac0e6118101e8477aed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf50e7bfecd6a30696bd51421dae2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445e6863fcbec0d6b5fcbe1c272840c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364daacfec839872fd2b6d9df0c64b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de8d5dbf751c9112d03bfe699a7e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af508066e905cbfbbf22d52b2111cc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e2a17b2d63f2bc0ab3c376ac0ce1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa456c3f31dd9efb91bc540628c295cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6476b232f1fd51d7ecea0d1877697310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f2bc70868204766135da944d99f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12c174890e09420d3b116766efb5dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838b411303ba4a05f5d912d38cc37e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c6942e6df6a2e271f1469165d9d26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff1d3ea2812a079a71910a38b973f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479cfa9e1af1973f7626998fd31f16a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679f9cfcc7597c0cab14417b86471ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62b0deb0060a0b6fae9ff769fa273318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd2f973e3e8600d4c89147a98e1ecb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e7e7c12c99cc2febfa140d07bd74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ab592477ed5793c5f54e6b813964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b81ca3ae92f8be993bf8f0509963f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdb89f2b913b33db54495145ba4e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2ce24dd4c846876e57f50a00ecf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e1542a7e6eb7aef5459dc1f2ce78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3105a92db79dde17336b74cfa419e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f874da76453734dc9e8525af19845a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e37728f392c6f6b820d4484782677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927f84193f27ba82dec22424d2a7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735252a702562497a9254cd94e52c838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7716a06c7ec8acdbe145719685a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c714ac9d94ab7fff510844922aa828332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3950313a318ba26fbc80158db32f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c824e37fff3606c63dea765ac81e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc77442fc1395c2355ee022c5aeb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf383f0a0aa0b23f1f19d82365bfce6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782996d78545549c747dfed53b619ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb25094a1c0135bacfa4bfc8b0a376d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815999c97f49c4f4d6f38decd45fa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a7cd7c6ad866c79f4744f37e3d3a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60deb4480f3d4cab6d5f9a114e16475341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda17ac5dc33f853f58516591857a66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cc384bb1f40133157dc63f2213bbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01262867ae0668e824b0e1715beccb86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6636f8dfb11a193337733da0f487345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828563925924c8cccb0ecb63ae396aaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82464c8d69b2ddfd21137f26787fb5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9198a201f2b85f9aab63d5268796b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a04e1175e7c16675e64ce16f7c440349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf5b055f2f96a26f6666f215fb5833350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c026ed632fcf2f43eb3ac51e2177b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484df26aa4e1cac798168963a73bce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a15f5036f86a54e3fb2cf62487e73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe876b21f9c013c6249e92dae6c990354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5b07b23786ca3b75955e04b552c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df50c5e1e51670db355bcba32892c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1f424dd93b872fdf68a877adf0fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482891a40568277781787c2fd35998e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a54aca00d320d275e0dd3d5facdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b094be8eaa2a87ea10f59495b59b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3118731d791b48fb72a91e2a87bf1cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504842aefc88da40df26eb5433273b6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6639bd30c880d96bf2f966372fba6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133633d0245aa4093af654345063bec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12caacc0b57e3cc5d2197f51301fa7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec18a5742e3cf3b6043fb914b4d9e57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faec1172371316d079cc0ab3231fb49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cfc5537222b7fde4e310107e92665368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8aac45d895e8752668a6216eb872369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873f8ddb3fd24d12c8604c52d4e200c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6092244d5d477d8ff481e9ede3cce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c7a3ac1fae8e20b8ac59c158f9669372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b912d7bb797b45e7cc3089cb7ebd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037374b3ca76a9feb0c736ac99f3809374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef29ef8544c4bb6c4f641591ee2047375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f8e48f274fd62273448f8e421e4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a4d30b7ee155e58e918a915697497377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67197aa283b7af23104e47bd4df87ca7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284a5201b6bad74d7c9da803ed0cb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823b3254d430aa85861b239d78218b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6141bb1adda2ecc249f65ad20d73248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd89034147f72d327f867268678361382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9a7aa3ce120bc22b425629e08e951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59299d9e4691e2bb50a0f17aef54e528384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b31d6e13abe432813ef559a01cf00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83b5442356e3df56a4cec86ccfbd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f8375bc1eb156bf8e5596bf66aad7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de14969877248a9f6ca170c78b3721b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcca8f38c8c740eab81b17942acfef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09874b44aab821f5516eac1f1a7001b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68eb7ddd89a3cf42180a43dccd1984391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883986bc83173dfd73f16c4bb996384392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664e9a2bd3a870731f5c924ae1a3352393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ed80b5e3069f45106736a7efc9eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200949b4cf13661f93d39f040fa2a84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360dcc089e4652175d8ae1d6034343396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd11b3645683f9f9c7efe65df17fab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef81d7f58810822669bb3754a6709398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2e44f1ca33dc4cb7e921587b6a91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce86e9a075759485b09e052a063f29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb12d992acb69b5f86b7c1c404b0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32e563671eb5cba133cff9b744757402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d226bb05733d1ee389e9536779ed5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8924da81d9d715f6db5b9b713a637404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f84a080414505ecdb2137c918fd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940986ae02cb1d9bba972f545bd69577406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28aa7ce00d23c4184f8e51cdc667e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758e3eae282d6e00aaf2db8b710913408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e8110c47ec9f75cd62f9c6c401ef9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d312f865e2ecc906f11671d4a5c9d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5555755ae125b4e5cf1d7db536e39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efef2611b8e02f5721416241350ac42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f714abba6dfb881b2a265a1891f0156413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824726a76126d042957da9d5fd2c68b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd2dbab012634d670c7c91164c792415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aefca222cdda6bc9874432a2a5437416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f5e4fdbc0253f65d87b90a977ec3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066d15422b1de9f9288e5a13e57150418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515747930835be6474a11a95018da945419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39514aa62fe793dbdb5bd388849c3d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b251d57909c170256d0474cf2ce488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6273774619ac9fba69a103a6b8c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f40d439a81270f28ac3f6f749e2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c9b955ebfae387350d1719e802b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b411a27c98df21741c22baaa7acc59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0326ebe8bea30557cf1ce21b3d290426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e56b33cf2f4a10650c31c2b799a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe1038eb7b9483449d0fb62f35e031428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fff2cfda05af762a6031fe07d856429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039373ea77ac41c5aeb9209ee64eb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554477391e2706454afc87da12d3dd9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483f13375090f1be965926a5c89f75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1cd0a523607b2c7c947e86677958433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be32b12710982a8ada0cbcb08eb0fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44975e4857aa8983c178dca8e197ef03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc75216cd09019e5b37320948845d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4cd9fb5a09227fb376160df968c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a2434ffbbc0aa281e3d59cd8eba3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3661bf09cb1ec861c13ceb2f23ddb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2842574484a5dd5da5a975805286a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126fc2da842795aef356e6b80653f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3223bbd7b237916075e37a0985cff7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277be201d5b85208fba3a4e599684318443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67536a857788ce4fa20fa71de4c078a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014425f23853af4e52c668a5859a221445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a30fcced040ab95ff706d066c02ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9e30335b8f539acd25491188ad3b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688223ef5454a52b4ea7ce069c0be2ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fcf502077de74245c98b519133954449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f8073762b057c2894d942e42c4ce1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd751272a0b717ce80f4cbec4dfb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ecb9115913be5d999536d61b2a417452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f58328ae10d7f0ac3a5688fc847f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d656b249910d4f83054074bf13cd43a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544dd257eeec3a18b111fb2d9e6910d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54846b4e6c3a601975fe58128b416cf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2bbe64db89906a1e4e90e523b76c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f55f0ec6099dd5380558a0920189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4c45df0a4e000e9be693fa5bfc033459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e0fe992390e4a365b46ad7fde274a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09e9e3d82f3eae1b01a514f98f605461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655c140f98d6364983979c7b78aa89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f344bb465e811cfa737d2fb09618fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef78460fcc51ae1aa2b8820fe4109e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425c67f50a38ceb3336f0f799c9c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b7b1c94f50befe4469238f732830466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8680fd81afc0bcc629eafbe232c12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd02826953b7962662c675a1ffa0558468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c701b4e2dc85632ab2dd78f5b1e9fc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4a5f83ec7fc1a7316a28397355a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d6ead0400df1429a2e2f2615c618471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f858ff800313f11c8748b45f16f1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831c31decc98f973638e922b0d7998473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f1be4d788eb5fb7e8c9611994af0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff2b916f410c19e8cec55d177b673475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a6d868a1567b2c1a8957cf8235058476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb27b730b7d0dcdba861fb2eb768b3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829ba0b9e30bfe0e1e52e83a41cea4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b5677974a2a28d989ba5b40cc2257479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdd5a0ddc7dc1bfb642a18614f718480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581427d5ed340309725c851d062a76b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce3502579bc184341246dc9d8d100482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1bd4d6b972fa66925c80ac768bf42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8631caa84b415e8eb932c635064c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ce9a6a5f16ce1b1d9f02fa26ec14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeb0fc6febcbb516747b773aeb8d3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5ccda2534b5d28a76728320d7c4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247a13f076edc58fd6992bac7d238b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e687867cbf75f3fc2a71cb471f868489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc48e5ffb2b87502255a285dbfbc3d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db48af7cbf198f5974ca2888fea2f33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f29b1c97aefa501109969bdba9cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c374b0eb683f7fa8d8e7d2670331493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d492a7c21a338d98c6efc40a4b05b2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf922461ff157eb5edb590ccc40ff10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb31b568bd4bb4b8703c3bd399e03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd4127e990f71f01931a211a46b432497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f4d3c60ca56f7fc59f118363ce65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ea9515da9f050641914c655c5c452499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b6ee787f85ec4d5d22984a6d9632500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf079ab2b5c3f902d6618e2dc83bd56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c8e25af6cc4472e2e390e0e3462a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6da51dda8c89cacdf558f2859d6411503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76220c5602ac21ab776db2fdd49207504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ad043da1343279b1e9f2a8bd8980505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557df7927d87d574ba06b1261fb6887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec38157edbe4d1e783800caea77daa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea5813f42f4300192dbe3000ad7a92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db71d837b4fd0b8402877a3f8e1a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5370f4c547ecaee77343c4e52a1b9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e4faf693ffea0e17749f3ce28606d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c2912d4a1a57fd3314a590635d1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035514dd4aec5de9c66f5ec4d76fb37b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef2824db40f3e80a973184cd351521514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6459717cedca459a9993a1c7f54da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04853aab4159d3724d5bd39850e1201516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313d6e5d0cdda3e52f6c185d7590b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963202a1a3d92c229f65222494b4c4ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a3d44fd1bfcfb70ab8a18482d27d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd14accee5ef50e90bc67e2cdaed84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee615b24f9d8e6ece1032a88b6c585521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acf35e49a41a073a813959fd7f384c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d0d65f379c616a5fedafe80b2b59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f43b9edaeed893db5b8a538f8a35c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a47cc05bef410637650929f5f17935525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0c14ce4bb3250e5b5125ceed6eee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d22ca198e60a9f037ce20212897e53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54106352b33b6888139be7c73b195cb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03197b742c327f752d497da0d51976da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44eaad0acb061f31972841fbc4693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b366213160fb0e21a22f4eb20b08e6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20dda435c9a89cf1d60c0029482686532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea634eeccc5ea55c0e776b7362248b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afec3784f90c3c5d14324577bc680e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb4202da1630f89bcdc427e9399f9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87613c3cdf95783f11d875bec76fc26f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158c1753596d0685c2d1483caa075a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96e22e7c44d40f6e6b1d12846b615538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431dd995c83985e4e7e3cbeaa342a05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83443412d6ccef6127c645c049483540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14e494463621c20898152e60d0167541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ab8ab333a281328d232ac411f2bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6541c1caa219e8e11dc97802eb7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4e4f628dc2e6015bfac6b3ee193a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabe4113d4c00afceeec2759b169a8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbf9b7460b7b68cb05ccf20189b647546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ae565bcbe5133d4d7c5ae8db7499547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3907f0047bba8bfaed7c08b592e33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09590c5916e07794dd952f6f5c0ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70913b164f25cc8671b447ece9401999550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877affec49b09e439846edda7c5b01ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066d9d0d1e9f3aa857a4b88e9b1360552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823bc846f16d676155dd40c01f6b4a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0a43e29c855e7d436ede19359e91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e061852377ae62291afceee66c145555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f97708fbe9ffbbc73285e16c0877b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad8e58baf3f9fbc2ec971822facf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8511412027be83ad8b7fef61d822c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05fae4de028ac902ee9b5999778269559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c55fc6fd2dc1752b5b4a05bd323bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ce95c2fdb61775259c139dc64f3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4bc3bb9524111f926a1e90a2cc601562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b30d256f6b57fd66697e06e9be83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d55df590d3fccb7c515206883e782564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a44cbd3cbdc3da4b976ff14b4446ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4f632cf7586702b9d62be24dc752566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05685276dac45d6eb43c34f9223d51fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1482ec129d8d61b0e42ee7037490568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c492e37d9e09c889e929126befe5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11b35751c82ddeabe59291a423ea6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8e5c22bc9fe1b1823e946fecc176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21af5809117a0fc95f2aa2b41dcf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc66c2de4cef43cb2ebcadcaa4df54d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e59845ba8d40bd83a013c9bd3277b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605462483cab3e65aec591fd55d902bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af7b69ae8382b602a869ccafa8e7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4803146bbd12e9e0383b7e061c491c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966c3b58a291a4a67ea5610308c6c93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e06beb29053e48e50b1300bde24125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0430881084c22fc8ab14520150dd57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383b316efe3c30f549db9a1f5b9eac7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aae5e90712786183e5980df5cb265582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb5261aaaabd5dd29dcae8a5d9fda6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2012ff94520e9a52214c29ac61924584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816da8e4bf737efb0103ef8ef06f41e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03970bc59cbe3d64ae83bbd490b56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734260ecc2abbe616c54e83dd5b24139587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568437209aba0ce9c6db868279428faf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca862eee8ce0cea97d6cb44c6724c40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f544da5978769a61f26dc1024490e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceef8f735b3b581cd1bdccc31c2a13d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c95f3adf4dd151811ef3fcc664491592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c06f4040c77b429fd8912b54f3a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce816ea214177a04ba84b12f131ace91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bed1cf89d8a82125d625367c50930595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5bccbdcb36a4154299b05335a0e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df84f14d169de03cdb545cc0baadd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dd7cd7c42c105fe40172357aa4e26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef20a8719b1bf47f9931dcc6e33d6b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc3adf0b23c0922386586bd7c6a8ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81883c346c5d1c37cede359a22ecdce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e460a1a042b3f295cc57b46746cd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42478dfc1204017e65ab7c02a7180603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428257f96cac189e8b7a9a49ffc3f6a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873f109262aeefac86e660d4b11b6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae2bea54d1ef18627cc89af83a1fae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4507dab5a27423e2dc978b7385dba8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c342789e405d7e791ba28131dd582608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e18f00d44609478f96cc63da046e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6a636a0b6b9fa22ef5938f5145a2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceea5c898d79d6571c60abb313fe39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689060fe99accbcae455eb4f6fb20784612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a61b565e39aabb45def16c6b3a9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceaccb94c421ce3e4be995e4eb5551614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880546d58d259efe0e8d1a8ce5e2c167615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3a9a73fa8c905e64c3b72fe00c26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b58b4b320c755c6ee3df09469ff5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdbb619fb95a9a791834b7264dfdd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfefa2e03acf7a2033aba071753438619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0433c7bb5b1cc3f0180891bcf4c0aa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb53e7f5a6e07b03bf6baa28b5c06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716d56c34c51c753e8fe1870ce0a8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f48d14b73a62d4fd1aff9d427f7e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d449302ab2c2278f65424904f8fe1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125ba5eb85a11585d36ae5ed84cf4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77577120d9fbd427a6e49600aee7eec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a89ef792e9c18ec4d2d5534b56ac2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf29280c2888a6c98e773b6f035b95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4383cef5712bcd4c76abc4c4e647629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba2cca6d29f8d2d53a09076587dad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529fdf78107bb8083edd0b4be9b8b7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d82402f99646190a378f881b9b8398632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee122f1f81b8c36dd7a769c9f9c6c65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3820296b947bd8ac8aaa887057cce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74ddc1cfba7d505ff365acfd89de1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f488bd64e9008215db69520da39a07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6570ab218f22c9cd55676411a1a7a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e7ab0422242fb5e0aea3ffe888254638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935d08cfc601e5b01fbfde65bfc63a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867bf061dd1efcccde329c9369079dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712fc7cfb3097ab1d60c4de417bee4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec081c4d9c6196aaef1747d39d78f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a031230724f7d354827e1cbd2b075f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c298e810f10ea1530ced4277743b28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ee2c58c218ac296d18de6163694d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8982906a8957631a78370d88b8a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804421a5b6955884e2f66c879626378647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206371a9f6e91fb4ca75bdf64ed46fd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8afb858351b78aee3c858d795ec775649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755d448bfe3f6daccc8f7da51534394650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc99dd9ebec6332ad50ea6ab619347b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12329f4ed964bc74230876dc8e784d55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c7c01092869ba1b1aa6c72bb7cac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae222795d4431f3d6a1c2e3516160654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f66f39d178baf74d8b4c7f56936087655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced01e4590fbf88138c549207460b4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e302cb3ec01b0f67abdad39a3a808d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923c7a88dd5b304a9c7433ee7f4601658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac894b9509e8d032490d53299351c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966f0678de42904c364e6a3b704f42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024afc6da71677b48d5d0bc00750b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47491a6241e3ab7c521759e0249703e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69954ade37781b45ca8a91ea736d3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933be7a19a9fb9439de0d4d42280bb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714d5a7f0c91b712d415e1281255ce9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108cfddafb71fc762bfb1f5ea8ac916666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f191a8b1e1a7638486b855d7a6a944f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5181e4c42e437d8187fecec2c130668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3e6cb8ecffc1772b14872835529da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1671ed13dd61c640ff53dcd993ebe2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41014333c5bf847d2a98c2c9140564671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed6c88b53c0c5a3734df6126e6880672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084c3d0b7c30b67e8423db8df603ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846b0228f45a445fc04549426b564b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792024374464c80193dbeb1196d61772675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b904b106208d54326146b3d5af8a41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f619061adaa5acf38de42a8447de521677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeeb2a21b309689a3dd4cb6d5a3f95678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>