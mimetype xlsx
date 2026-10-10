--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57b5ca92eaae772795f627beb61cd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3881ccdcc44a8f1d800a396d95572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13190bfcb509d55d659eaa232fbbf0a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f8a8cc4bf66eebedef1a384740acd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8534f1cb0260c80f386cd5ef138df95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095c385293e2d68900bb360e7cad2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676ed2be74a04693ebc2ab2180704d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba43afdd6d2fba9ed893a416a0bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bf0c20f534c7d8cba259547af814e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca009df933f24bf7ea4a66a3774ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09b990c1faeac89d91696bb937af211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c86eddf95205f7f992fc452ddc03f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c4ec906b958ab52a357222b2c84813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a08e878738301f6a5bd16f3cf490f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90bec8dee34264c13c7b6aa50c6ad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8b7a8eeae6e2910d1d17e3e7b5c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbb10f5011e48ce6cf3a9ebebc17717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b693ac80fd42f840ed7a39b95989d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead14abc21ba6ae73e3aa18fed8e3e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb194b5a87a9852d8be114597395020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526a6f0f81517444fd89d4e64c6a72c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6f0ba679daafd9e220fac833a38f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fb9b12f424b2c1a68075f895e6ae223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2b492cc6519b3e5f99d520421a6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591198f7ba5a0aa53398d3bf0ec4316b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820483a0d2f616804c085f4cbbbf64126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6cfa48ef48cdf79138bc585baeb6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5ad04a993a3ebc04d45647cc9847b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b565cf5dd68f3a048465986b2b4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba7fbc24d8eff7c524eff0ba3a322830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22636f8ccc55cd5fff17d5921ae22031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473fec21cfe836e32544c271d93de832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f2805a16bed8c7bd8ef0fdcfa9b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82c1e8480d3b502d3b938b17780ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2b9bb731cbcab24118c860a65f4ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2adb99461dc6e2165ebbbf69aa55836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e691528582eca3ab8c46677f0c6c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c804932bb0ff4d261537efebf97b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb826ba5e977187d986cde39721e2c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0db6c9ab4b3e7476cbec38f82a03b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e1c913801e0dcb7d7b8245758129441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508f5ebbc2334c07b50f5db7b1750f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a635b72ae693832c746d2ae22915543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3bcf9f8a70e1335532e9bea22ade744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259166707337f4b20068ed895477178c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549723f2a297a52c964b09ae033c22b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fcf82e91a81a7f9cb82ba9c9d278f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf391d1092e43e24ba226057331955d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b91be7fe1b17763ce74d50ea2c8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8951ed69fbe438cd64fdfece48df950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e5ccd44cc1c069e2c2d9f91af8ac851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a4d4256c255d16154b230add2f1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf992d3d5ea6fe823b33fd556c26d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518db05c05708c96ae12ce244ae135c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0bd732277cd71ac5aa2f902c336fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affbce8502604dd7e9984a664fb244c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d184e14f4d74dfde8a2efab6f083c7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb089af1c44526e152ed05c81bc8f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3d3df9aec2d87726ec2017348bb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9419615467a6ca0afd8af975652bf2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321892e94e271ff7073d8db8e239f71261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0db94e8a05275a3a7f2aa2d4a7ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04bded38a9ed1071321968ee8afa4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833a555788c013571b48701b018dfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78bcba6b57b17f4c6c70b1167300b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6e38c9126bae2171750d38ec26a8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8103c075356e97d11f632697ce9b3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448911146fb7d82615be412ad7eced868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009adaaa000dafb61c771333bc04ca069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac32232fae95c76a7e53d964b1ff0f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751885fccca6a03d44866ec2634f32ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039c98a9178b6f256f1398493ab71e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d7ac933a4743dc91c9d5ed3b7d75d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdeedbefdf04130c9518f49b0175d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15abf1b10a93a6c43b626689076b1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05142c79cf40d41bdc9898936c75f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b407ab64ceda34103b2e332e342a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599e35848f2ac8500e53b17742058278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c4ef662f8b73f5978ee55bc3368779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49908fa57461c830ba6de217c2183bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7dda606e28fcdaf37cd9c52f9b39b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c2c7bdb2806f4c8c6116c3e97bc0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f62a9c05d3b52e7e632607a8a83d0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b83c6a173181a707f5644afe591dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6f7b0512517e942e093822012130685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1d903aa65b449126f109c2adda6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3698abf54f01936a9e21c611e14820187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec1ee23aaaff692d1f2b7f3b95a4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425940c68fd358e390d2ebe258f4cc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35476d4ab8a8fbd02735ddc74ec4b5e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f286feb2083a632bed16644099a77d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ac5211e499d50c96092d5a85d91392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52228268f997ea3593c18fb9332bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b901c9a0d140dfd90e24e0f52161eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceada37fcc64cca917380b8943a5d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d3b739b7884048eebc4be923c11cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b6827ff51b5814eab83bda3d3fe8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfaf70a52f4fb4e2602411d69a337998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ea9267b7a8aafd63dc377ce30a3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01c6f302a7048e7259d37dfd1d8a21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eaa5fd4c20d9586434709552b9c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be189f71080a75857a6feb01ace8e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce51c7fd57022fb749d43047986bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6416aba3b971f627e915c5476d2fb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51f73925a4d687f042f2eb3798082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1304b49b39f349f90b99323ce9ea8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099fc1bb0b43531143677f69e88cd85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107caec3514f4e70d4bcb9f80117dd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ad883098abbf5fb1fe3a7f65456f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbae3e57b50b14f9c9d4181996541f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d2686100a35d441462ce34f9a0f1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026b4514429fc325dcf54d46b76c801112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1de0088b51b96d2b4b47c2487f723a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a39e169dc45202688c327d04462a1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39d5b81764d19ca992399405e673a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859fe96ab46d0cdc9185724dd6df5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ed67bfe1ea75580b2b7d71260863117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20269cf420eb1b7c9087280ae980ff5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fb533c97185957d823b2790bb9d86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907393697c0ab9aee9e9cf57ae39ee5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb373954255425c9df8cf215dee3f05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb0b9140fdcfeb9413d6d34f54c05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3839c465df84b58e2820e3770757123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9890696f7bbaa2a3011c9b48f28a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4cc2fb96ed4eac7e0ad428fd5810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbce71e27743644586e5224bb0060e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485a70c00cfdbc64832ea2f407a403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce5a5818c1a2a74f3b28ee004516b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832a9a821707d6a3843da83160787e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7848de1c449c5d9513194144ca1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc1932788a8ed49dca3d7aa19e853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46373130c02435f71d49aef583efc49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2eb06abdeca9c899ee3b1b1d4882f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1868cef4c1fb49d534b29a297abdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9295c0d764f9c6460e4dc0bf6ee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d616b6ac6acd8dd556fdd54f08037136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a45fa7722bb7b94a4a03d13a8d2df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c1dac0574da1991877759940b7b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d2ef71a0d4f97afbd80c0672a39f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82aa5d409c9c30f99c5a6a15a076af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7493419b901e3ee6b3ad200c4b49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d554325ed82dee72e7d6b7ede5a53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae58491b7823148868de33f74b4478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311ad23fef1886073c9e6c31665d14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a358dec26592fb877b9e96665d96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965382c0fb84c39a6107da93ff7c79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7ca9808af18ddad4e202a55a91b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c7e3eee2b571d947c2e0516d5059148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057a5f17f7dad4f05632b54a7f96fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31201c6279580a5ab3b6f1bb7fb56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b5082fad916c0115180aef5cda8f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55683a1b5fe4b91c506bfa542e92c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df01306605501349c4f502ce97db1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1915ba3b8a7150c26f891b4a947f53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728d91a796e52acc4a5760836aa562155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627040102e32574e8bec5e57e301421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ea900843a5eb7c43bae52e4077e66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e217744e4389c37b79aa635f78c8c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446166c81d62fbb877910561a451e29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df932f53927778fa3883a025dad95c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4712ea5b3c0a228384298a3920f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4dae79a790e421ad6a486e4740a05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba7d066df2cfd78000d5a900165d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f797562deaa9b4f0b01984c9a1130164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce67f314e5185c3e067a71146935e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b60e520022127cbc7cd44f9a83e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f168d0cddff25cbdd63a6725040828b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915dd449cfbf64806cfee36d3dca1ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47389252e240c4ea1c952ca56a5568169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc588ed6ba7d36345bb05ac8b8be51e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c79cce9c636c5c49f0a7ff2300dc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1ee47f1a78bdfba56b1bc09e74df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c3368e1e247e0cfe9f538ff6ccbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711a89ed04171d8775fa08fe73fd74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05057c3d0dca21499eaa9280e7d0932175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbf372dc992436a40a140fa13775fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba71fd8726bcfbacf1738ec8d6755d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138eabc4423f2a12e9d1be7d7081232178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3754178ca29552844a41c4066648b3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6883fcd72ab87e263af4c15cf9a8bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e3169a6435629ac93109fd45bf0eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ef6529cbe777c9196142f63a2157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedcc2f3227504643db59bafa62f977183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5d8a7f3c8715317ae5c99f4406ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86629bbdd46f4a156a79eb45ee7c661f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003ec0cd8445626318e9fb725becae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda16471d771971e4fab80e7b6ff5c0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256d04b1c3fa2c5311abda976435fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62277715ea99bf729d862f4439fbf615189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd465ba740af12b1d250f0faf0b877190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b4a28a16e978b6edf01e7b639ab94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2488c18aa9e5a703424eff1dec9646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4284199dd86809dc6adb041a2a3b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10411776f17f21811419978fa4ebe3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dacec9ae1cfd97eb47546383c8367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816dcd979566ea165813637602822b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373531e9c8bb75289c168fdf1682fd1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad52aa3015af875e0e38a382de24c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20717247782786dee76f17f0673cb07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d9b775679177db50b09847288551200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e4b8cd47f9c5f3f1d0a8a58d69fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09110f523728da6f22efbe4b60e25d81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2eeef7aaf5aa790f5dad60d3d54d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47db6f318c919149a3e9753b70faa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d91f68993b6fc381ae55ab725f26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b23c62aa35b0f38cb9a5b55a0553d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e527abcfb672a6b0909bc4a1229d5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8d83de6319915550e96072de3edc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101e96d4d0a63ae4fdb951395abf306209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669efa0b821be7d4a6c714743137d595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a94aea5113f23ddf0723e9b0bfb509211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797319f65f877d735ec8db9cf1acd11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbbc613328915018d359cf24fdba2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611014688d2775962cabbdc541afe03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e1641362495da8608fc127dcd3e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50359725ad44e7acb95be7f6bb45ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5372e2bdcd0be6b95d1d47ae8dcd3bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed108fae623052e774c907a93fabc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d1a3554cda1fdfb90ee0766a880df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb8f895f78fe3b402cfd4e27661e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec93594fefa0cb559af7d00691e8b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1a382be1f7ad53bc692f601a3c166222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa14b3807fd414d71713ca91d0d6630223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04048f61352f0152dffdd50268a45482224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2147586d49cf9479307313e483a6c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dbbcc70622bdf974810d38d68a508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14e9d3b245f773eabdb5d6d1d13e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd047ce19ee90d3a2e4ee1ec3bd1abc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c88788f198344b5725f7b1ec82bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255483c4727832b4491c650a9d1d5966230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe874e604c5801c28500712ec92c3e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f98daad6a5d8280018c65ab08d376232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354838788ae8082a031fbcf5258ef96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f624cb012aad7cffee030e8c45371234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe5970f2c2aa7b630da158a2ced17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bde0f975dc50b95b91ed309d8b4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cfc5ce5b06094e4fe41f97867e667237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625ff73a39eee28033f9fa65aa9350238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026bfdec103de2f75d2dee4dcd813b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4d734bf1769a752ec20be3364f6ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a437c4ed71a38d4ef34a8d78156a53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa482aca59706954782ac4f587fff3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55319b8cadb491df94d6dc9f939993243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56befeee29a08f0908d767da4f6f57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a8e5900100be469c819026c97ed4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6bf40e1f965ee5d2d2dabe198d9ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c9e07b83ff567dc78a6df700cc873247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55edf551f93e7db8f4839dd3a99490248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1c201ac0578a65887e0f370bb9bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e370115a4d1ed1205d47504e1dab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f23c89b345e5e3b89b76d084d1d01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac137eb925602416d51692e1e6541455252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b57b6c22b980fe7cfcae07cd4f00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb568f25c3ffd5099a41257d32f61e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ae6ccd9f73f640b7b2a9a911694a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e1d8193964546f88546b9a2bd4c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ac7591a98e1c4ebc1d84c7c7133fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cbb228a23944697fb7f0f04d95ce3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d83b89c8f8cb6d2955d0b7972bc190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b22c0e4d415898bc7a926c0b8314260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841a9d0190df2f3ddd54fcecb450ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d0aceb3c673a20a05857ed49df81a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aa054fa0a6377b054847a2fca9818263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4627e81ff7acf1c7856c495400b2a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bcb07cbe59e48530a57195328c73e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab63e7ae4bab0c6884296acd6ca7edc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39903c190df761b9991efed62edf99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96be0319f9d2479ee118362520cde05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71239b3bd494271b41357dc3cb049a2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8973a997f166eecf22a5890810231270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b73e9b31a37ca4eff8336acbc2f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea44094f8cf651d5fa37626a30d3d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567af281a835c04b366bbb414799e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8bbd405528a41f33b9e7092a2c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6a9d70047ac8d12ba7dbe58abfd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7d41337f9d71a74a0be6707fe8c70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c7bb56af9e46fe6bb275038733f00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc94bc5bba73a0404773e67fee9d71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72bce28baf94d337836a3f3263ff2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820745b12515f5011f9dbc059a3c2ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e37db741189c805e428d9a4d0398281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e48daaf1bd65e292b454926f7b061e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78e5c67618819ac9973355d5c5bffb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ee7eb15b4837635cd7a94a613180284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881de701499506d919b7345cd70eee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b91a5c05a270dd51f33e180ef669286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce90589371cb216533045b68fc10e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e550b34c080d54766fbddb8a8bfe014288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d34dc61bd1706e82225ff3a13efb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd79940ae51b892103047cf18cbc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b717a59d82802e25e3ddcfb604f180e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73edca467b08044091e5c00c9d4b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700041f54bd222597cc94cfc0618d5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ea95d820b8c091d787e74548966e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29276c023577a0b14bd4c378d4c710295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a219b9725eaa334750cca9a031591296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981f6a55c9811444fa1179889b13e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6475bf3375bb693b3eefa829574b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958be9a4b887ef0a986beb92c7e6e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec98254ee3a7f34a033b81bfb71d42d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098227520fdadd91fa2df5ed25b6b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76f1bc0cbffb8cdc939f10a3f94e66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc637718026b2169b566b4e033463303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d76d21609594ca8349fec4debccd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c72cafdb60b25d6f30d7d81c4441305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da736e1128a84235fbb911c95889b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3171adaafd05d3370b749f3b9b195307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c43c8cc30bc752695e98d2a31a3d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508f7a04a2714cc4fc80a128937fbb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1fc8190b15fafba677ad51c71e4fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d1eae3be383c4fe11e46d0847e0f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a587d61d389c56bf437509772de6cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d321a5f6f6e5c21c276eca7122ca56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf4c3cb3b0d4afcb51c56efeadf42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2415f5de0498347813c2100f1f8e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f26e7639336dba0b97fcb53c7dcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cdd90366300437518e8c424bdf08c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70907cde1b4ed1cddbc6ffca11c98ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53858c1f92e7937525902bbcf74f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5787b88f0b075f026b0a89e4c7f051320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad9c64aeb844b9197f9210ea25f3cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41786da09eea4edfa50194b21f715944322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce236faafc5901ed876d417877f0b60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed793aa13d6195fbd06eea12241baba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec764529a26bffc96d9551d8add37e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f32bfc820685ff6f57bffdba467af0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12584ebd99cdb2d52f51ea95f40ef1cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198f14d56e65cdf9863054816f49fe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b19b2afee4e829c45f02ce9c36133329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43f98cf874548a8ffd74619bd14ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e40e9f95f8320bbd1145f5f6996f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd06c287d337aae4961cf7d64b203332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1e2ac583878d95523feb16e97d00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf9e710255dfed2385bbcdc68aa0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170983039bf5297842c60130868ed4ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359fbed281d15d6d6dd34bc0ea0bfc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb14b99631d6fce9e551b48bb44dfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee1448d107d9ddc55ccf9683925c34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc14b83c2e050ffa75045aef7560c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03475060ba0125873da2081ba46b3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8cc9baa7688c325d1a8b311ecc88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604369b38821c794d820494c28307a11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9d3e01d5f4942fd9bc3ddde48d6f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468603e7fbd4d8e59dc5cdf0cf29fda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51645e738b109ab3b08da654098ba5fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213639dd370385216e2a87e365157c7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb57065931779f8d7c5598f96b97cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a3eed1aa90f08afe227f10930d37a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4859968b2c9d59d4b6c20b3b9f73047349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232af720e7cebea7dd04d549e0934d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27b9875adf09be319dfe3421a5573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224fea37c33f1390813de2765e460b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34e19a79022a43040744966e58c393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701a06c900d5578d0b9c19b18218fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411c6dd3ac85968b25e794d7255728355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df3019985d2cce25e7611b1ca27a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8cefd5450f0d0e3318a868db32305357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18f2e16a97c3a64251a147cc4096a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b53f468beb860a45dca51398144b83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2398044c5f0599596b9490fc6cac47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c526ee06e3e4c79775aa0e274dd71b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da5007a8ef1350ab0bfa00d165ebe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02dd0d9e26290a3da3ea75674d46e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90560d5f27bf759d0658ae7f73d5c7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8373c9e2dfa3f41aef45e6af3424365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41394170cf7d7190f8c838170499d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31dc3e922a4075226400b5d6ac313d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50862e2516c5b76b8daa38d85c0c274c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d93710337e31219a99fb371e07bc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f37bc13ba5139fcb69ed7f5ee8496370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7851ff8e0754faf482bb1a92261a98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8a58add10c98b983140683dbd050372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3116c16ea31642cc3887d987ec66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4939c9178dc451fd3491d8ed8b340b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e31805e0b741d07ef129f6466fbd47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4c2e88a3df936b0440ecc03b827e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd4530be117aad02e7a1faf826a9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e731596764018858b1d25b3b92788e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce243b4bcdef395535e165c1067364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac143e610bf05b3157742ce47ca600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ea8731500814d1e23bb4631d488f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a856a0143f3f670f1fe30c6001453382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2a284968685a34951102344d2f32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81ee79f1fa3500e56f6692851b902384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b427eb46b0a369bf8c0722e0acc0b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3b7026bedeacee7eaeccd6087ab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07633285d2d0b480245e50b3feba5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a049c84044547fb61f7fba4642655388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9b1c8641d4dc6722c36d2a5fac7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a1c9b9b1ae037859d44c5fffd551390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62db2e185f1801b69c0fcad56879b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4a31f1428329b706a85eae0e0340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d292f137e013bb8b76bbc8e2abaac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7921a171bfba7bf6bfe78bb24cd1370394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f19f5d805647c2efb9a589daa7c548395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ac58bc8bcd1330340da34a207410396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2606c6303622059abe35fb0b54dde7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7c8660aaedc596a71cb277532cac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e0010bcacf261cbb95e2dd03238b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c77314e92935c946439b95f92f1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5208567a0992256666f050185d9f43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440f52084d96197bfd8aeeaf0fa0e3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1289388c830a8aaf004d9d064f49bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3896b5d10e7d09c3cf4c4782ecb21e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf704a1945a30cb5e68beda6d24e25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be9e19504cbb311234e9c0ca1a13c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730095d2adf94a8e7499166ffaaa3c9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8d81a6a46c5a79bcbff5dd98f7e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784bed464ddbbcf75a6b66f29233f22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44adf264b37cf845692d4e48b99fc5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e14f59c6dd86008a2ad38275376427411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6061207f91e5cd2bdeb5ef6c7bed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7fdf35e7cf618fb0c27b4534e6c5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f27b830aa0e261d231c1630300bbcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ee58fb474d910ca131a530cdc279415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c92eb0d2f7eecc425361de952bf1a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791db8e1b579cbb297c09a55286cd9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd047b3c49015754f5208029dab7bb49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0cfa86b8490567a5ec6a41c9fc82c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6fe4c2a693a05ec74b0a64210d7f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040583b1f5aedd79400e3c6ac142d84a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0005f2104198b67223edaf4a8788cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564676dd57bacf476fe70d254bad764423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb1cb3b42aee74b6eebdc751ef502424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3631906537ece1679d9de57cd46f89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8b0409be239bc5e6c16a007b1953426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30381246d3bbb92900df5ad3df6d76f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bca5a46155bfdf4ce1273f7aab772e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd4f34009b58e08341bdffa7288dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e13f2357b2f4d431da841dce1fc1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177451e6850a95b9f5af4e871c89aaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f98360831b33be7ef55fb788152d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a746cb8d848bcab2f8bfecb228552c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044db817e13c826c4656eea883d327434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ff4f78e806a9367b1d2066345562435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996a89874119b869a2f136bdcc5568436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b87cdd2252a1bcb9bef1c61e3cd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d043950f67605515f55470702d9032438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7673383305579e832fdc188d32ba391439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265e8cd377215370dd371b1bfaa24f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324751d9707a8ed3427e4e6b92d5069441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464cac6bcb168e7307f89ba2ee8e59b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec404d8fd52c04d5950cc8a872d652443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270e60eea927eb8c030efbf5e9df1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8664746325216414a8859af0f8539445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a429d3dbfe152b8e78c4df2051666cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541e204ae004022e2110c7d5a86022447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd675319c23e89b91f778633e03d4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630224c6aedcb2f97cc566ed20c743b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fdb42df0629aaa820f2336162436d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c099de99b5e3bdefed86e184ab88535451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7f068c866275cca7ae15269efbb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910673cac82d2bfc24df111b81c60af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e64b482d1d6fb4243b98e3d8bea30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d17a03d80d1986e83cd99da40dd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93837eeaa43f5db6314a14c1f014bbe0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc739f7995729b36e285851186a915c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc86a53e67c3fc4aae85fa4bda912458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6853159a09bb5005e44a0c7cd51ad5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509cf248f13985e1a6c7f5c75aecdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c22f2dae62d7f18f0124613d942b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383886af7425668dbb03c6e6bda69ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926944e1c712fc006db3ebdf9d1cff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da3ab63b7dd34f30bd34bf4212d87b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bee21ecf5d4203a0d5e3544f9d5d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256053068b8d822dc180d87d365019bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cac5213a6d30cd052e3064ab85f5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4a1e57fc731320d0e4f85db77457468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a5abf6c5fa9f90dcd679861192fb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808573a6f5fe25c8c1e66f8344a3327f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f808e47ee7fdaa29bed29231c935471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b14012d7dc1e1e215fd5d671227d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67539d5f651228d521b96fe5b527780e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916e7a529510e6ddd77012f9686079474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40115207397b01fd0f09a24e803983475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeac7430ffef46726a77f295aa30d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d76f9810353654133e04b92cf8be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90ac88b5906e68cfb68e5ccc198e40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2965253f5982722a217d7d4a8b8fae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d9608fbc73b6e675c0ffa2c932b8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc1d08773395a4974704a3c9583759481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b55301b1e37ea9c03e959e1378b72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3bfc0314fa38a6535384afe5230a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4659428eb60a39a1bfffb291f728ccd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262aa9c8b9f4a53397f34c9d297f388485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb43559a93dfd77444cb48648a55c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221b83e83265da5d23b7c0283e01a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3193916bee7ed335d304aeddee754d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b22689413276b4a7fd1687192d4060489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b8e111c0512d335d81a4f6e39825490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c2f8fe4f5f13607cab4c057e485a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bb6961761962437d6aa93b1b8c0ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c9cbd1ef2a721dd930ab43e970d7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a1bb9363fed9647e1a0d74343de9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d305d4ab72a4a2309c28bc0502a55ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7881231161403b3b1f9cf5d98519cdf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf198e086afebb85c82cf94d9303be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b7eaa033c700390d2d81f1c636b65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b1fa3d321bc6c67dd5198642e124499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949333a334fc3e0007b396979eaec0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17976ed42f2e5af86da63e827f752df6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1217a0d773e4c9f4b5c51b55446fc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c199b2ced062173d789e63d44e1efb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f34a7ec95d23622ff99df0e0b240f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f962e0d28824f429db105f1b61d076d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2296e5a1fd0127c06be1b1f81e0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327724bcc20c077cc4d97a0e4430f24e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fbd8000b0ed6ae2ee4c82ebb990e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8cdcd1c33cfeb61e79db314ac82b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2140da59ab3df54523c4153dc9baf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87fc876b7af23ccfff54a61fdc825511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff4d7674ac310ee5030debec92576b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb957598ccac9468d6ec0f01bc4a67c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd756057bbdf2f98ec66ef3afc5a1ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddacb626e25fee02d4775a8a2c9c9ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aa5ee09ce6090b50469693bc0d4eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63891a2d4e6b6159308b1e9fb6308ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcd3f1310890f41cd472c72e076d8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c7bdf5cf39570680114ce1cfcbeea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9994e17cd33960ac034c7c180848520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f645b4032fcfc9e7e9a6acc29954c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a320ba02bbc7d5efb47c3503caf45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57330e433592d60dbb75188bc1f967523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970ee3461e298b6e036ff29c9bf327a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ab2c7e30dcbc6bbcfd0b995f3d07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e228956979bbd8a504924401cd36b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec3b5d7faaf8cfafc74ca1e21b00b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b022c5d2aa4c4d43c8ac37a24e423f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a64f1ed5cff8de66c59846837c3f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48786e7a846839ba9c13485066d1e147530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61c1a109a864eb7dde9e24d5a1044531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0bd2d5d836f200d197ae2567868e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da88cae13a6bc19f4d686a97b5ffa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331975a2df256e3366433bfbbfc88b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee65220c636fdb5b16b8786812f29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a6e1bac238b90f2944ea8660f078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab62cf75617c0fdd7b8916a5d506d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245eced4882dceee2b163f942b8756538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8f7c22f0ba0d56d58cd670ad9b2ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e19104d6a494da1cc0d944394c55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac267e32a3a04c0e85d10da11a11fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991303641d0a0ab12e592ab94a12e54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402149c1c3cdd94e65c077fe870cab16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69f67d4dbedb798a84fe174177c0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41ad7d0e4973bb7eaec90bfb4dd4eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1184e107aadc7fad778a84767bb40c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d153983441917d13a14d73ad6cafeae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90425d4dc06b5018b5201f630e023f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac240ff51968db73540bebc184ab504549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66837e2f52ca8bb61496d688ca76a78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe7975741332159de7aeea32476c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1abb2bb29512518213027f666519a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3d9abe39f582fe47a46e064754ea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94610386a56c093fec6a4c88580d9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917832c070d13912247f71868b1e28e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be317d849523fd3842d1f79d413f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65be4a25089bfc4b67e69748a9262557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f36fd6f130c61d9641c11fc8a77dd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447a04a09f4948f5e93471c5413f8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2d1d11063b07c6473336dfad4394560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33befcd18834ccc64a64ebd463c06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa100d3451362633398d94cb47a6409562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50a81b60dd37514a63c59040e67d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f611564497ac270430da3965af53b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485dfaef68db218cc1d06ac0090a24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8610bd316ca035d223a1b68ba325566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c367f7d698e1053bec4946e2284b8a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6a5a085ff621bf009b6b9e4a1399568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560225febb785f128502fd4fe9dcb570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27938db313d4dec5b1610aa86d281b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805897302db87da991bf526f0d190d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb5c0cef399b7f48dba93d02cec5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54522ec5679f2ce2b34d6610b5f1144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce26fa1b833d874b683d82f7f7171574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4e7b49fb5e1643649526fe5ed21ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf81d55e713be81e9dd26da1c42b10e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f5e5bffc13380617ed314039f6271577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d2f7bd65a463e9cc8e338ca7a887578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78d5ad86687fed88d4b5e261634d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8df92d5bffd082b46b2c9aae5e71a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5a79f5701164d8f617e06d652871581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85846aa7e50786019348b7deca85eca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d756ec3f2d04d4ec60bee33893b4bd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640feb1af9238dad1ec0bfa3583935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b057d1cbc901824456c26c2b209579585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5a9d6ef993052b3eb931b980c1e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a87a42bdd5bf9d165643e7aad944587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd653c9c737b30609a1d35a16644cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b20d6077ff8fd765c2d0ee6d120ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab030a57efae2d576a253a7325f49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de4f9d3ee310a990e3b71266cc1264591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0824310e71c2e1f6b7c8b644e3aa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da29a0f6e7646660c22413311ca206593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340703be7d60c411f28b3cf8e44fecd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ea1cc82c336a7e3ca3e00dfc15adb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f236bfd39b8cb2c170de51894d2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4569c942eebdbb29bc9d941df4cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d69b97ce01bc285391b34cf848ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3372b06023fe159c31b29bd3cc5292599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35480cf56eab6c3becc6fae4132a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0d939314380344fb46862a3bf54d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bfc20e3689a3cfe20d643f28c354a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078e23c9c34ffef9e953fa4c55f32e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b8f34e996419ef65c84695e3df32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d823d93eca98ea91c7f40071a11638605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca94a4bba7fc4f87d0182228d88ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bf920fb1eb6b74b98921511170172607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc53a4fc69fc74ca9f75bfdd9aa05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66bd7ea2ad7d8a2aacaa0fb76d1962609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2c4c51e530bc9f3cfbb0feb51114610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a934e3aced863f6bd909824328b3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a60b7f902b4e5d8324dd9da118a22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f30a470ee3a3e9a9b66b34f2cd913613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cd2b3264752f131438398bb81822614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5423952765447d215e8f68fb727338615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c2dad25d1aba3346d91abce0ec82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce25c99518523db23ae1b70e02ed4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f88cc63345861c9f18360dd4efb56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c24199a14f640f8a640e7ede1d12e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524ec50f0f1095b639d83ec629a6187620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f715e933edcc0f88e319fa4340ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec25ac0c16b0f89054194b6f54538622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ef5a0f8d65d835d29a2f9a126eaf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5398d078378c2385bb1601072ad50e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43edeb0890fb58700ec4bba758f29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8567f5d44d9b11547deb6ae447fad3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1bd19fb36bf3787b43a9caebba24a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d555611bc2a196c5ab55907762789a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a7581e547bfb7e3bcece81f42181629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02ff8d019771a02740bb59ca47c695630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46659f77e60d9f37af42d86cf937776c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996957cc9d12df7bc00650609fe2e4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221438776a2a536a92dd9e40c8d6e78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b634f45f9393f369c455e1daa810634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f37c418e7bbcc31ce4f46939df83f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3580f65b74b818ad2b734acb0762d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89e13ffe11c5caac13f70f1ffd2faa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656a8d05036b49fa32b45a0571a538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99044e25f388414906826f6b6113c62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615aa4814bbd70f8b0bd8425c3d60c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcfa88782acf3a58ae3d088093cc72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a04c417f0753b3e2fd6e4844c622642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f3dad63db3280d6bc52ea637b53c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b76d4117c1b549c6b4d78dc115f4da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6393fd8f03b1150f70003e1605446a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790340a4a62643fa12d5db92524cfac7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c1850ba7e93deafdc8c7225f1a99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200f15ce8509d61a8d1ce7fbdd78ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226580c0605e54ab49863d7d88391f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd623cacd0301018a9da47311e2eae3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d12674d9ea30087f71045f1704f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e6bfd323e0012d8b5a863e4497503652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb540a436032205b2afd8fb67dd905653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35b5ab3c1bb37aafca74d0ec1c744c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26632e9368a4a217d19e31a049eb284a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b4950992984b55f6dbc99944642b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3aa097fa6d9344c91c005db326f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a81bc49116cff2e755fcb258e314658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff219419ad3fbf29a819fdf1adcc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb68c2b6e1354c7f556604b5886a7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23335e3e4c0584f9934befe254d58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caf8e197ac518bb4f475f8d0b60899662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f34544ba360995f5a6b89b8746c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7aa8ad52259c9c0ccb2c86edae1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d9ae693e78a146cbc61b4f332f2e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d117fe430b40979b430bbc5a458e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58924448bc327f357cecb015a8b7a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb82083fa21433e79ed49afd096d7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ee660ffb77902446f4c4bfb6793f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ddcc4b45bf94024eda75d175111b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c99634885b1f900b82a74c2f5e43c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826c8a0de0fa12277a718153cc1578672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08744173f5378ef6bd24fceda9752673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca694cee56afa1c1246327e7bbba390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d315eaf745ac04d0f00e7137ac2f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e22ea4c4a878410d2605feed8796676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a186abd92e4af31e384cf5feb6a186c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61917ca8100eaacece3c6cf8102b65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6c53011d2e628facfc0aa5cae094679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1af12b71fcbae5e731e50ff6b2eaee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee015fdeaca503f462ef601a5680b568681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdc0f0e80dfcf7b966a5e5ee4bfa35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57e840a93edb9dfc928f5ec583c2d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3abc008e82bdae0e7feda500009769684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16d8eb3e686e52d41dd1896a5b7c41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba565b67f2138bb6a3ca0961f32e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5203ad3ccf30639212d56218a15c2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61fb96962653ccce91422ffcf6582b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b3aa6d40225651e12d4d015f5c5c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752229863fdfcf0e8a74b0d06cad5b15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c925967c4efd6ec3d7096a7058ebd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795482479870af7d4207ca66b3dce81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5767769cada91fa75d50d9ed7f96f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb189545d976c376ee9bf0a9af34cea9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8dbcb0c6be6266429dc355b5a880695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d1b5f81ec737807aaaf0197fd867696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc39daab6ab6312009d41783010b20f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad120018953cf2b2c93f3841ef0fa8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e821c0493df9d6bdc29b8f1a29f33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ef056c6a01501389780bb3b2d061700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e02f96adb756ba0844af48121394701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665ca4de7cb292477b70b99aa6ee48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408e2fabccf1c4814791cef2dab627703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c38dc0318d58767b6c79843354d1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa96d75cc57c4289880f96f32004f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9440b98ce5f27804c54f97e416042a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d516be4430b2f509356fa6a76a215c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30144385d6780e03d498b9874f830b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaf432d88ec69957a33490cdb6273c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b34c7f33311a8b1fecfcd002f854d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441807aed4ffc301f45ef42eb84f72f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f7fbc7f741df6a55d3ce0e08ef13712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e9fea401d94aa0807518b557633e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81bfb7c11d9fcf461bb74d5ad52a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8314af67562048846537ad128c0423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c017f95813f135814fae2aaf7c8534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf9dba13bfb55992f3d4d273a866215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f9300cc7b688c6a39eda5984f17446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012674349ab77870d4e4539b36184357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc2411466fa84b7a958bae7f36f9018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae818c917378e8e75eb3b96f39d56c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a1d5bfdb6fa2a4010c1aad7bf530810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df85775befaea5a3c8a92e9fa3fae8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ef17b1d89ff7d2b4cf043621c89412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560215a4cf730659a1cd47a040b5a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4960aa62900b8bc6a3a1a01dd1f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921e9fc8f7ff3af8b7042db11612ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb47760025a4fcab1e881b508c1bcdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d838660688323be1bac88119c1ed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26115327c2dcd9184deb5b7898b86c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111795faca836469ae7ee922a99ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df8ce3e3807d2f594357cfb697f2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a4d75921eddf7ea8d4a47cae08d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c0b9580dd96cd1fc8eb1eb0da79722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa4fddf09d2caad67318b2a0be71c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bbb1866ec9718a98af132986b9d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598ae4aaf252a220d808289e47a0cca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d621fc30e32b5238c80cc5cc66eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d081c5d51279a5771b4149a0399dfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b269f081817635794293791746d0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a2f02d0a7e90aab50a6d428deeed529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e0b0118d148c904335fd390ae7bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e140a0df96bfe85f308b5135f5cc70531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9e12f2d2a73043ab7e840341b50032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee16a160faa0b1580f9c33613810bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb5f557d4f9a00788330ee138e62b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508ea60446ed3166770f79797d5e1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bfc20fea2d4bacadf009f04f8e9ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7989b00fe4b0a6dd1cf4dd5c515cec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dada1b4d499603aab846a46c43abd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b49cfdc0a6eec88c2ecb958b11fae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc7200779104178a6294f70497818140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e52fe44b5ce769bcf6de7d7c6c323041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc48ff4058bc1ed19512ac71ec65142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ab151d49fed017903bb5f15d9dad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c972343847297f23a0ad46acd2ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708c3c7567eb4d4b5b41a4a864f490f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed6cdf82df1dc6f7766a9041a0af2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444e4f0377934268413457a5fa144447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dbffd8058d9edd48981182a4be2d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a568adfb1110fa67fa3e309ed93c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7d5f8b3bad4861ecc78461f7ebe8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7364e90ad6d247e65d095e4fda2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4622354a1eb11f4e7d4885b4737efb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e56505fe70d5d851013698758520a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aaf47ae9b75e913ecdc900451daf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6431ed7d36b1e9d4d71e413cbe0f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62333bb90306aa4dcc0d07681b483556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cb4d10bae49a711169aa73addfba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c70d1c2bfe40b0074e361570089a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865288451e5a996ae1bb501a3f0ddd0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed9a5aa7778a52307f4560226f34f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7cf17a9c7faadc96a54ff5ad306db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d336fc73fa0a381cfea3914a594f9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b4f58de4f6fd6d53cd27ce8487c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078159cf536b9cfeae198fc825d874f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f07fa4bb02b2e5466eed949e2da6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34dbe352a4075ec259a9893ee7897766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeabbafbb9d64bb593c62e5ef91535267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cecb66a23f633b4fcdcbd8e92ebfa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d275163d071b95b5d7354856be1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066170391a03ea9466bc2fa52b0693b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c11a6a074cf08e4334f775655cde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d11a74a7959daa800ac8c0e5c8581d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4393234de2894a838b389dcbaad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc994b52d505d96ded9f378bdc33174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c274aa01f90312020e1ab6ef64a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfc3900d258d1c0dcbc350cfbac9a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f41d2cbec7d1f23ec744f4f0b2e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa279a13356fe354ce997b72e72bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7d024cfcf4e8a43e69a242440638379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb851694723c02d143ff7290ba6fbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c88f6073d51e834831129cc7215c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c515c384d18a710d44907cacbf1a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2cb0450b35cdb5b5937eb5158581b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a505586b68bda07af8a36df731c0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0697e082d64ce405e177ccce8dd62485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151a6843c7273ae5172155db1c591e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a14f2e3228b9aad3c6a5a9aa92a11487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413a503303bc3151b4daf7e1975119788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ed6712ff7086d586981fdf0af45589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066009cdaea170575aff8b4c02c309e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc22de670153f21ca62220326392c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cee3db6f95f8adc19d692d6f97cc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43971a71d663a4c2db6c071872c83193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b170fe56acd740da94b3cb6008142f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5a1950734f33fc033a014694bcf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f73ac9f8675fedf75dda75b362d1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6db22148a9c412137b160f728bba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101e0bca59257ef919805ae7df7340c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a9da50c4e112bd6f6e16fbe5c866499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62f479f6912bfbad784ac5f4eb4a41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8130c5bee1ca167d36b8ab170719e5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01c22c9334a6d9252f5e11e538df9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060c252b67ba69ed836a1c0b94a388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e25fa65392e5f0e5451f3ec15bca1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce486b2034bbbffc9facb37e6e43c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff007af683d1edb543e54f344266c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4da3b9206aa50ecb58b19d37f086e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13df7e9046500f925e390940f24f640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce2bbfac8d19d7acf9d81672f6c748109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738031d3bb5b55c4acbfd5a8a9698cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d171efecaf25eaa36141b1669d39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7636327ccead62b3694685b0a4b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c308875387d1b6a0d77c677cf2b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce0cb31a4bd37a0ed431427928965e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4343525229c220b7277939ac905c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c859de06249850390c479d37f74ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853234135292e5d1b47b9f2c84ce31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669fa19555a335fb456eebe52f15175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b5026657030c9a91b29a6a21bc75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc20bf8c11e8f37d726e62f343389e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1370285f61eb2101a144f0dc10b8dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acbf764e53f9283c749f97f5cca595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c50171e3cc1a29687c4c8ec664c0af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8accf2d4068e8c95998eb46fa901167124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f535eecb33a939fff02fd85135ef2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed11484d7aded86842b3fdf01ae16cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b97e93e4aef1e750876d45c1dac2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e229e11561bda12ab889a6e32453128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467841edcf66811a6f427e663089121129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3739ec383de72f76f076571ff09b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0406ca72a66b0a9276ab01d1c327ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b419675768bc53392f41cdd5dba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620bc26fdeec426e981742855dc3e84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047432aaf154387efc41ea7ad9784d48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf8ab212316a0bcd4bb1ac7752898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7bcd01dfd64182793aeb9d8f49fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d0db07a7f1d1980ddc6c5b3b333fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271137439810ebd6b21b1e64332e3aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe1b9a22834f0761e78d06f59b2a48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bdefb9273ec1cd77951d433910031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c437af1ed27d4ab3694f066c2c3956e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88d16fb4b8e8e868cbf4b01caabb17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532a0ec2b4624fc74b6a589d0157324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caf7eb40fccf7ca715ccb48b4791eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada600e5f8571cf41fcea74f2b956e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece695a1c8881acf9a40db24fcf9eb37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a6ae508baae03ddc99fad5a729ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57685484b71002d1a51897e44887fba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6028bc478756f3a0712081a7d32c391149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44a824b981fe1bbbc77bc57766f66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f235ca198816fb36213c5a2e07cb65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a49ed3fcdab944b97d49fbbd5de967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411004555396663c3e9579a9a16246a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef589d48cedd087a4f376308e075616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd130e47b9739996350e3c806f9d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7c3077013e975f84b68373bd4c09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bb910f3f2e9cf4de591118f158bf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6bc45f6df699e7d691324160c08fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072273eca416a2a795e44975a57ff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d3134ee02ef2347898e6fd626bd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293ff0324698453d8f309fdd7e85ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682db6fe0d9fdd4bc51bee054f060ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275201e30087cae8ca3370e6417a4db8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5b2ef55fcc19d32f363e004460bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d7cb60ee942df4213b8392621e151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e1933720d8a9b7298448aac61ff46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0b172e884ccb89cb88d80945069de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdac72450870991ab80716fba64df8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563a9ec495a0c6642c6145e5843ecb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae070718eb67aab2d416c4468d141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c71389f3c82460534d3a7fc63d2306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe60298a8012accdd27655cae0153b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df45d7869317bcaff973126cd87ad8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c193095d92008b65663065d56cbc05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155dc660e3bf2e27014f6341e54f2b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e2a46d1a4178286898c4b816dbd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91c4f34d33e99daafe06acec54c991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155bd1071ba43e178e9e5f33e763788178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ef51c53a4c9693475f628139218c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db6ef0c79cb421afff03f38becb85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b27d9270c8b7b85d1a62b5ab974c02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a18a5ce1f3c55452602f9d4b1fd8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6bd9b9c35bdf0437618a59b0f45ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61000345d6656ac9589bec7e1f4c1187184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742143d2f1985939248a1b453fa0f85e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd36fa54429be06c1481a25c6d026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9df2af76637edcbddcbae75fbb23a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e39fed3a56b91f52de7e605582c58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34488382f739c5785f19b56783f56bfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd00ab4b3b2c8d7498e0de8e4df74f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec2ef1c0f957a9c731255b50d703e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f5dde8063f4561511fd3976605e4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ec0cad9226a4350a6794b8fca3ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c431f3c4231f6c6bd622b7244bf6ae4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca61c5fdb40854db633275e3a0851f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e898338ef3a40a662cb7f3a4f15b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037055ede28bf37e7b90df525ec22b95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70362c03089f962ef5eeee47ed6566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db45c95f42d0cb82e92069a144124ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee474dbfa71aae1ed40414f632c330200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1962a8c41be1545d60d27eec88ebbe1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6c42c7d49d4dac6bfdc24aa03882202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3341cabdef01e35e0bc8d37e1d9610203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77be87e7224fde5a706a87b2b7c86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132b9ab1a53c92dfdf86a025abd270205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce563aa0347f86d7298661d347e44d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1049bc5dcd802b647a78e2d13fe2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2bad55c20923cb9dcd5bb3655a5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287916df6e79b754b28076f81e765b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a74b052b211bf0e623f2c02bd7b8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e81c05432dc042a67924d4d34dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66c8893276d51ecff6c18835aa4171212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ae70173cce7959e5221b38f3f236c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe92211799b302198a8e932481c322214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8aafd41c24974d18956741b8b4a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95099e9c0efee67542e490e85ad5c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2a0481f34662e1726cd03fea4af3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b21600b53786f8450faa6485e5a6ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288967487a5b1b9aa0c3afdd56f6470e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489aebbcc601c792fe0c822824a5e57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e3b02bcdf9ac0098b5bf98ef27faa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba9044cc21195782bf63fc5cb9d73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667737f4d8ec65cb20edd86fe107b55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a2b49fa7d727d1473b71dcd34c66d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2239ecd44440ad1daef614edc02e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f1ea2457392d8a75424c38005156226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd69befe54760b7ab200d8c98b4a98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f45d3a2ead02f11fe1af75b4cdb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2feccebdf1b80abda44c72b1b0c70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29e281ed69fb65ede5a84afafa4e2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b05c212cc54bebd1c483bdb4177ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3325a691df7c06adb3c8a1f50def9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78341873c6b9d6cb990db8d2277e887233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be330f0f5ade286fc12fdb6ffa8a117234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae905e3ba14e8918b07533bbb89d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd253b9382f44c47190284a0f2c3771c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bddf4afe33233caabfd18c6e7570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95035a00e11f881da4df10d62f741a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fa028054a3ba86f365f5878c9356239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e1d6578864dcad89055fe71b93c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ae5c19464f74acbc11280ee58afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd86eb40ee0425788efb5002507d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a4455acdeeb7e967b8bd3c9f52b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253ec0927c34c3cd07fe51218c63bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b52090912d170225b66aa0dd2f8830245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd522cda0ebdc38c2924526765e21a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd711717b24b7f67486e667cccbdf44d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb96a00fa66fa251e3bcefd55e042f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7dbf3ed16ddd48b9e0af58f5580af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7690db6bae2968c646c568752a6a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42059368a8d2f5778dac63fa9ce9942251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd04362f481da978bf78a0d739579252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc238d8ec92591ac15fbd31c38481a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69b319bc5ea2f53826cf6a6f0a792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937b47e4e0ca8bb2e0f1afc093d8c6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af176a3fe429bcb48aae87382534d9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88187cbd5a829e0fee4f1d61d8f3ee28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ac0448d120434c42a4713c7f1dee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91209f50d2c4efd6dc3b5963e56c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b33c24e7997910cec57e50685af6d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a23fedfc0230048ad56409c7eb560261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe0621f11d0ff7123e36838a7c6a44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348281395987f933b73f7f5dc8484f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc684b523654acd2081d10b5c1bae4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab973e95a67d6ae106c0120627a3281265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59eda00c0d8a55389518c5163469c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d6bf1fbd0a575d9acb9f62f344b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3959a80bf498c9807d81f1df791e84d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb66a54f3dc774cc496447fb89e75f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60961ce51b07e8e9b044e8c7cf67fb6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ddf50900c440d2faa277fb3f84d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906269ff623b892fbde6ba2b8adc48bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169193fd68778d7bfbfe1f0ec4942e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81067c9c9ec05d83d9ebe2cc525a7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04b8a79d8b2494574a3c1ddd573446275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d10b01af420629d3f7ff3efb35ef0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cba1829e9b3fcca20bbe831328633277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdcd132bef20afd13c7c7ecbccdead278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e6c9edac665601a8cbb86a8adfd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0233a049349306a45cdcf4eaeab229280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6c42341349fd03c8420edb86a005281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dce9b71257c889b25c985c32f8d1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cfdc6f1a076512a8ab50387af65a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb19f9e911d321f7ed05f37efd09704284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23609551168eb0e9afd528460d35ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6f070445a3e5334669001be7c473286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b8257b6b6f681b4f52247cde3cd10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ecca0e663226397df079aac20540288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0965b997d4ca8ea0d69408adb2ba0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce839d5e00492e97e6edda8013029290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864422ad018faca703af82b3bad78f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeca1aa1e8d67f971343950d1f0abf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198605cdfed83c03e83cc536f7338fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc3f0cbd7143221e75189f75635a85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f0c13ad6c49380c75823c5de4bdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b21863f9aa6fb87ac097c93ab0fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e268efaa803f124082868d2e1af6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd43780c374793480cc7de55b26cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e77c6e1fdebfe9e0f5540eee49dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf0a91b403f9063cd642bf7c3ff3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9462ed7fda9566c5e14c528e075a35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4fac0e9c2ac24274b3a9c7a425964302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f3d43b310397ff6ec95cf5bd84ce6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7ac06646fd8523517bdab38af840304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abcaf4e7169f79eb01d56acb8aee70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0b92ec633bf11e2e9afdeaa759855306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914333f908d49928910ba9914eeb43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1843ca9f2e73b27c0303383433d095308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc700802db240f2059b328956a83cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614cd0739ec48f458c73a9a8c6aa03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b9e21e2f8e866969d58b9900e4916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245ba9b7e3fb8bd21d604cee7b50dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace9fbf572e35eca39ab99af98e48a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc17cb14bfa7bf78ce1ede2a1e57fd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce052248f151f6cead5e606d0d67a6d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155672a9f651831bd4324409a0ccc52b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7640e594a95d2fb0a1729d90c466008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f90dafa73157059923c612b75f46f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1f58b362dc7543fe770163474829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dc8a3dce6f5d506c77891c9e1c887320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a00f1a3e2fd500cbffc440aaa2fc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d82fceab5156ad93e6c2f13746297f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f450e0764a55be9e072feda60a3b24f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c6d0e3263cfa2997cd3ccb63382a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8493a01831bc471d064552abfdef2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370c3c4f68d217dbfc7b2a0939c077326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e61a6893b0df3b3783788ca51ec71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d852800fa5e027e1d88025d03bd4d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e0428461c8f2df40c12b896f423b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635543c73a511ad0bf5dbceeff68a08b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443665af401c78e369507b81e46226d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4abb048d475a5daae65c4fcadb564332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824b3cac0f42ffaaa46cfe4dd294de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b4bc6ca853942f86fa4161edddaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3799d5269c73fa847a4b9f174d573d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41000ed0ef74aaae37a42a03aa22409336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20afca41c8f9cf887a294640036bd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d67b3c9811b87190cda10a59f6428b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a10f27abe6d86517b79eb1e036c07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d68c7e66bf519a6093d04ed361b3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77b36f91da05870763f12edae941c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ea00aa120c6aa5685b214bc68655342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7335e759f289a215523db6b297e2b4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0bd93efbcef0fe0c06af22a2d1983344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7fb5933acd2bdc7ef8cc47d954bb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba1e3628ec7894579ef2b3819ee5d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4af4cf68d05b6571bfd736a9c2e53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a264343f45b2b7bcc50950b60f7a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac01ee55d0506794ec5270e3f2bf094349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe100f20b7f66e952f53cfe447031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234ee2192537d1bdd343be4c207c2c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad7fb07ffe5886ed6631abb82da4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d6485ee5b31e3d85097d025b57bd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455b35b057963752ff27d19d526086354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de224db95617cab33f9b8b0eae7e3170355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf830a8b7a61193ca8770f86e5ca8fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee5f500cac00eead73387bfa9ecb39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafbce7d6efef7259257a6970961ef6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeffb43d77943f3b44ad3b1626a5e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888f4ac78e0592f6481c56e05067e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a428443b8e81ca190cb027a365f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea3493a71d046d9b0cbfe99b0f7c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c718cc8fed28ca7e58c0d0c28c484363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c33e24504d079c36e620589643d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f761e552abdfc1617d0a396e2277a37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34cf8b4f3bc2d1c91825708f464210366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7d478eab8cce715458b19c0c0e4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e0bb88b2eb427d11d3531ca204ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d6b1fe0904fe1ffcad131f85f36fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4bd1c35d7af584a7941c6ed8fabfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214567f369ecc874ba485a7186deaa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74804c7777cd1edc5806f16e183711372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272db5969df87d43866f6d635c6ea6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7590e4f99d42631ca87a007f88e25e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c25bca1799847c9bc5be209e653bb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841683edd8ec606c766d0bd909e498f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916932947dfe8ed36b3f7db2010ad3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b08689a0c97c91bf4629caa9fdf8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb047e29ceb6d16dd9a4125dd4255379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0bba8bd19598e150d4c033d135332380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092fc16e9d601a852d61e8e4321938381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620a852c2e34bd3ce6b55428ad5386382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773336ee0904ce57f539ce4cc6a9f22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16032010383fae84f9da783f9932d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64892978a7ea8517be092355b6122385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ea03743e1d030657a9a83b6b4da6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031542bfeaef757b0dc69065b62f10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbacff3d387633b31eed313386e3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c24f4238d5073cd246ff0e420a2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7a3e21c86e48450a1e5454fd72f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d534d69dff380e141773cf523384e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af02cd65be4f17a074a66cc5c3903e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d167db9a44ee0143f432deed451b2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc6d489dd91a011623843e213c124394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec84cc3745235e12d47eae7a5e30db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a962e102022d7c072ed8c34c225570396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358fa1b32b4a3dfe04f4d1b2e1dbdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8867fc11f9cb2deae6aef2f8dfd947398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b27ea5bcbeb4c117418bac0c56f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf4d5edf7950e2dd0bacd2186409b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea459f51e17c2c26fbb480c510e3088401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bdbf6c90d4111a9362aaf8aab1405402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bcaff4ce772f968abc5b57897a086403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345c4137c7b3752de28a69c3bc861d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841e006eb0edca9f82627198aceec6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ee14fdb6e6a3bd1c01a8e9880307406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d53e150bc847d1f05231ab2c382ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f53a104823dc8be9121d0dc2f32eee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1beca18e271ef68960768ebe53d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545670b31e10ff79717da1c204679b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aecefb88a30d6bf1b7cd6cbf23c612411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a71dcda169d4976f751c09223f252412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea778c2230f9572d32f01526c67bfbb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fa4f605aa0640d953e5cb01e430ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c3cebd5c3a3d1f19200353e6e998d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341dc816f78b3e13c396c1f0af667ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a8d76dae27f8a80e8c069f498684417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756bc1828f66e46840094a5663ab1a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d08b1a9fbbf305ca723d51545ec899419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508fee1484714f89cd85e18d629344a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c960310ee0ecde08b5389361af68df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6227b4692d8a88292db1805727d2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845eb13011ea6bdc791bde6e474678b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963a324d17414cdd08212f5a561d8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146a73746fefac442b86b66f8b3da4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34241456b5d36078df70779695b928426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490722c7888156c3215d9df9abf781e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97ab5ae617a9f2ad778187f6be6c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b684ed9b706afd3cae1a1a9d9a1a41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e1add189b1999bb4ee4e5c8be0bbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07e6b9dcfcc04467d250d444d4120431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a70af44254c2316a016d2b0692a32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c08b1a02a0b7813258a706d8d6214c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d0a36fe3e262b524c535537f4984f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf408d0018e93150137417f91de2f49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d48d77dc8b2060287757b2dde0fbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260b7cc52a21cf010a87aa1b7b97ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b90803a25557686043a96b947e963438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc77025e4db6711a570c0919b9c4c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115ea7e93c0b5de0b0009e44106bac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a656a046bb6dc9514deb0292828d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4beac0c47c485091514858f4c67e78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e4167f69472fd0aa4e6151de3f0f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48f2b9c449694e47a67d53649d0a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752183b98b9b8712fd332789af5d245445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa2aae0c58e67f638c029d1e6d077446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07726bf79d8f862d8b2c7bcf765e3210447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f719baf2986d5a9ba4cddc0dd72b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823a860e3568c6b815dc61ee869ae4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bbbd28ec1914c06fe5247e222ee94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf3729aa43cafec2ff34f1fd47f905451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23215d2bfbcf46945af062240e1256452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb029e8e50d341698288b14bd32c630453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e169ff355869aaa761665b848198b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456f9f4f2573f8fd518e4abd549335455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f93e2b52167bad5daaef52d94e42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa8f81f6f0febee48c0b531e8686c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32682b9fbe837d3eaa75451aa16490458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490b6c5e3fc7993f5ad156ff071d85c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aa98c1037838b1cc6503332ca198f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d4e1d7722d16df84983f88eee7df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd9df1ae431e1c6631f7a4c6e0e761462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ae6525b698a12b8902641a9448a12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267768fd7ac074f45183761b18fecd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b14ccb250e6615df3f8a3e5f6cc713465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2be31f44d3dc90d28dd24d18ccdec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95493dfb2e4e66a926fd2c1e625ceb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a515e1329e602bc7bde4eee02e4f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01c651be71b0cce3b6a11c2648b969469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b8d6ae7aae80f42aeeb5c2ee84fbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b842e54d99889db0f15f6ec7ca95f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131515f5fe3e410b1e42d88b4bfc5936472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5150f997701cd4b33efd4384b8eb07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21bd927eb501564e8dcc7ba187673c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a56fb140279fa9a40ccf2bc069e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9848363a12715de6d10e170b99878a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02599c08c578df487e256584e5c33a5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ba67f4e1f19bf82870f4eeb48b0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370bd5c433abdcf9f1c0fd42efb9f08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205aac64329db7416649b9fe3babe8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21409d4fa2b43622d559eb048805b3a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4f383e73669814b09ddccc9a3b471482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86770723fae2922b604a5e99b13440483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84e919b5c66609a892b355c1231fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a969db03ec8b465a963fdaee1bbb20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c3636f47984204a81831cb12891f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c785db4281da3b3ed26048cc505a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb84a36c753566ebfa573a3c09fdade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83489ef2b2b61932e8e93e9d6c2dc7ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076bb5829a236f8c43f7e0a605ca282490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69740185a464bf72d62ed29a472d04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb9cdefc4b78eb7635b3bf5769fa39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9903c37f9762ca262f05d7def54ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182cc9c4404a12b2f1aa921b08035a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db7ccf17179e5dc6ad248fceed8b22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de01fa5852be37d9148be6ec2f432496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da161afcf3684a8b29ff86cdf37c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae46cb4c7ded1a3081a3ac565d2ab07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c450a8e2f477bb939fdd98f7b4e0bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098fbc866c4c02df1a956d74fe49051500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d470f50fff3ee6e4fbbfb80fca9a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcbf036cfad18c651bb7c03222d97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22abc56f920a6d1cd030c449087be8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2016f7376cd0b08d325282346067a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57ae8d459224c1ada053af36cf2451505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11245bf9c626eff199e6535ba851a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003306b7e0d678d224d8e653174cb3f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec784195fe63622149461cf31c275e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3269aa1108e6fe54c9d5d2b73b8a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f41d69a00d915db22a3785a25a49cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5f15a3ff92ee51291f5bc29848e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf54c54b945da8349caf60f369a19b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252082921fd1f3f97e3dae55f8dc5a3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a058ae6d9b61bc31f3c0cc5a249504514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74643bb0bb6b3728e1e901e6deb99c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c757e5937cb50a821bc6afa2125ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df116f9da5c1e25380e22ab15c86767517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc2a3d9aa0c390eb912e22569384e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda985f00719253c72b460cda9dea842519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302a41b8ccd9c97b1ff7356307908c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086406fc3f35ae142c815ba42d10b3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db9b1f3b2f286ea79a9322686805e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de511b293c7238254a5accd8375f2d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7469d6623fceead2a3770716e316e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd300751382a87fb1ceb5bb30dd03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900f698ea852804e48394266d1df09c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128081ab1659f5115ca12457b7378b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa600b4477197eab42eb0a972a75cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e379aef4f44be67056d296361f2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133a91fab83a06abeb2f931ef45f74e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74777a926e74675ddad1b9b76319912531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c4a8a2c79b7d6b1b1fd84f3ba1bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d42e286a7cb3f0e8e4f2e39427e6f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636ac0684939921c5e909a88298a8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4181ddc46f016a09d45d69888d3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869749a417e820d18d15661ba3de959536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59285b51c2c2e8eb65685b9b21572181537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb674427792c7d121b9818e6265e43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a234518474b3f92db9be2ab9ec155c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7fd904f62965a5e582da451f14b15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0913651a2a9e970c785c8dc66fcd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a43124eda18215f0038c4833c8f255542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f10ef6826f31d22adc414eb594ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b504e1f742c90c1b900873619f512544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541093024e3d92df770c23725cff9603545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f9c2a1a5e7a68f6b6b5f5e536c0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604be6f472d4bfd97964d015ab3f8a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371540e3f33ecef83e5ac6217bdf130a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548b676765983a75e014eabb86113e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063318dbead4b677ad67bfcd5442b2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146328321ba603e44dc236b1b3497820551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaada5a961f7e45ad3fe09e5e6e2f8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c32703c66df15ad5b9016c471cb4cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139fa91c1d05bd4a1c9f50ad40c7873554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79073203ba89bb30e89cd83756d645b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae37ce5daf91196341753b89f9111e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd5b02497c771be70d9a7830e996c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741902ba90281c688d1834400a4256b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309bc1bb2abe5f07eae9e3e2a694113559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb854773de3612c917b5e514c410a17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2499796559fdda4751f4bbd5155639d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699a493d9c4b5b718d8badabeb7a68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9413b32f13df9842b0dc28e77da0b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e7d1285cce18fe5fed405ba3891b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2d46ca363bb1cdfb8754ba5946dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46dbdf9309df05cb0709284426b89d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a90266f832a3cd3ed17185f839d11c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f91a35748837251214ac7547d637568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b106df5f394d4e49bcd1549d8c95af4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190fb3933e027a26c0cef28fa11879570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fbde08317cb11064547d360623943571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002327d2d3b01397c28bbdbf2838d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954321a0fe48fbd7a54c1c61198345b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4a5d1c45c438fab0d8a9aef535c74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80399c414d31a5e2f3d33b4226153575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e73179ea9bcc65c5cdbd5fc952b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec379368988b8f41606d0b5cc794e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1c5cf87d47ae703bd852dc28e911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef944f68d58f39863aa01045ce8121579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6e621670bf53bb27edddff671f2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30a9ed26bef07889f9935f02c2b4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af2597209d18bd884915bb5e5ef5f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c699314175a2d910136c832488d833583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830522eafed33f8385972650df58a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ac945534e44108bc0975a00b43d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c754bf65eb832d860ada77b09f5ec0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eb630461e86f8dc60bd45fd9c1fc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb866928d6c2310f36f787d20f48e4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe9b95ef16c218b985f18bc5cc1d84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b4d6da492df006b263c11fd0f36f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae7edcb964c9464d7e5ec83f3ef8c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d197fb0887466dd195859a1830cbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650929d83bbfefa7c03b9d30727b94fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea143a7010dd527394a423d19d0a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648e65edd195589cbf1e4ca185e9c12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff940bd3b0304fd0c80d8a7cb542e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657b591a37f8b606945ec94dae706b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e40105ea29c0e8fc5601c1b24398598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c335d0c32c3841c7cba1773d5d20d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc148314f50c379721a08b075c373f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3885327196a9cde152459287903bcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70afc1d4b816a91aea3f09e3745faa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f991b2bf8da07c64b5698bff5ed6339603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99086b4dd43c268a5550cbe2b37e0502604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189952d7a5df359d505b3963cf0032fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf507707b6afbd7d4340efa9aacbc23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e0b088bdf66882714bb5cad58c34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c639bbb404636013615bf9dedb47f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4cd4ff87cd58d32d91ed8d351c501609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94149d2b56b390405f3c66f80350b41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c909418201e4690399880d69ca4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b1b2cc696c4a03b1aac2a75770a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa7251842f5afcb2298453d9e601d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07079afc3060c260aea14a9ad913ce1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aefdbb03f646f30e6fc216ebe40eb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf7867142b09ce072aeed91c4999ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671eeb0f2ec3a065eb8ba48c614aa9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b6e5b1c93dfd3f092213e4b0b80e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768380dfcd6e5f958292c87d24db4c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded06952e746264fae2658f1cba19c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84638853f243b05b0e4fcd5a731e4a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc62e9a0b5cf8cdcb8217495c1ae66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2036ffc1b9ac63bf617930595819623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2b7b95ac76e07894a9281ae281dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9546de3148c10d51a318c747da1870625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee384f4166047a0a0233f63903f99d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb936c6108b7c010440c1373c2b39b7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5cd390c03afde85a9501ad3e0673628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28dbe8326ea3e38a27a738171e4438629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bed11b600d99e5cbb94ef022cd63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d839db627cac8b3c1dd02e7e3e72b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b304ad87293e594aeba19f8c6f065d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc53d914b9eb38b26e61e5d4d55b1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c24fd46b0df03296052ab42d6388634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b88f0e2b7e19c3a1ac6502d94324635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c049366ca55b351311058f8fc2b7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f67828cbb4393f8dcd70f01b6b3456637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba6fcc43a15d1bd1524ab4b7022de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a3c0eab78019c4cedc66c45e0b0e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227195106f28242d43016534ca99ddca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730dcda0ba7b5b95d1d9d04e139ea0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ec3bd6d5baa600ff6d3f2ec3c597642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df593b4e989123c155be718554ae828e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732689244fea9d045e44b4c38a9f0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590812804f25f417fc76ccb4ad5a0ed5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49bb71e446ff90a715015ee7a96004646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e64880520b27916698bb83f722a42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689846ff23e7b3321d366682d9a991ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ce121191be16aeb565e241777a9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbaa113ae0f696aa0abf773a69f0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a340536f5f117b6cf9a3469cca3564651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf425f0ad53901f9c7f463d6a3e3d93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b9098815e980662817d1cece674a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd01e221df72d19e58c91c16bd6046a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d33a6c7c49b31dbf4453701e0f266e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81246df808901aa922921bd49002cd05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267a705eb20514fe66ae113e6d7f72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853fcd3fb453995d04ce58dd6a4ad0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd2a0bd4578a6efebcf3ae7f123c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb2c2e76fbc2c00c575161594b4217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a656a7dafeeb4462457d819c96dad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5105e64c19337b6a5bd11067f50f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4ac9baffd5030c30e91bbeca5e995663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a189a7e648bcb8ef2bc72e7d31cac3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ff8f5eaf62751fa8cffc63429828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c34d908b627d038570b17c83019f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f86af5fa6723bcba0c6c510fef6df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166115fc08f274fbffb0548e0c4818f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a70290b2fa94ef4f91be496a21e4b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac14ff1562dceb54085f8997d6919f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09801911b417cd9e0195b514968232671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad85e979036a87ddf5af567de0af0b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5688ef752d7aefed56f2a061a91ce1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb559831ecb427ef6a22b4941b17550d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a10fdc37cc1dcc4bf7284ffded4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5add1097599ae51e036f05fb68fe4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b7c13a7fc477d11fba597323f0406677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138232fba3ef30fc888e954e18ea3f50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658803c9209abec3ddb85da0ffd8a4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2a5495383edb1079f1f1eb96bc06d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>