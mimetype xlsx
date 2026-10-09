--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee3002e4e695e884a63ae4588638801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f32a1ac8ae00b67c69d11d390ec1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7c4c2c141604582a2267476f35c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299111a0f581171d1581f5fb4ee6ca604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999c225f702d6cf3c9f7e263d746da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648a072e5f53e08abc9f5ce73ef0016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7c3ed952c007b3f661607fcee98a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65783bc73f4b86e8b02cc4e93d9e4df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69aacbc0d67f77a00b6b587bfc07ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e5985ce860dba09317b6e6712512410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125e737111361209fa60e8c6eea6ada11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a4762820f3e055bff7edf8dc85f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646bbe9e01ae639b08e3c2a51baea8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1319dcf7c7dbaa817f1941ffa8124914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a877ef4d1ce71af78e12281f19652e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f91996cb7a2ecdecd44492098c285116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503bbd71df6ee7a20f3f3889ae8d5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109aab0aa3cb0d05d43631717a49d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f9111e9447a6ed352a63bf051f60219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148663ca6eddc354794910d9df149fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237cf036f8abb319cdba5a27d9af1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b30752c01f1d1c53eb1e822f33301822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8967f6a6cefa2c48b6b643eb1841e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbfedf7c68d7b143796fe17ccce06824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f07fa9ad5d20bffe192fe5fa5c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d56b1c8a136c0ae4e1532c8ddc9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b4bb9827d05549c70ceddd8cb043227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc0e474cacfabc145cbef2fcfa7ca228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7f1197f61317d4727cd75dade74029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc87c5f7370d6698e18fc2bd63a7f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a3f57cae74c1433c50ff406ac43731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73c2036564898f9bdc63cd201cf1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d81ae3ac1131f2c753715590a02c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6648066cce088be659a3d9c94dd6f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc360262210f738ad5aedd7005fdd5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798c5448cfd4f6a651a1d2c6c5671c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd04b2536a0be4753707e203a7294337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd2e52bb1e038fb63f50a5b33de0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21685753196e297e8bd3b307c127bf3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaff7cdc5d7f29436397f81f68079d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf05930b65fb104a1e357d7815c4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee86eaea77b2fd64c28623f172f25242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e292185abaf09ed6bef9019d5b2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8e5fcc60ed095f5e43a4cd351e6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28785ddea04a0d212c4c628420d58f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1e6b614cde67877f61f6c5bd331146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86392c2964eea0be3dcfacebd015a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf61bd8bb6f630748b7b2e303f91f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa2d8016f01b7537c84273a6a9b40749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d11efc2e75e923de79a9a76e353c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea351c31b2104e170658a145c9d61ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce428e449bd932db9b0f72a50edf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2db4b2c294f83b077fa9d7cc126c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c0e2977acc39fb21dcfa618f016de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a2db691959ecc7021656339d6657755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173aca7ca2479474ea73c6b8933c0c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316338b88d8c32ae1bec5723b47ce02157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094387769000ab4dd7393120725d686e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33b9ad355610a8e86830602faf01b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75612991cb418067dde3a2126d78905d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f48102b235dd20a1d92a6f3caea4d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b46d22bf31604a93deb463294dc1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e58933106b45f549e0edd74482a4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf31d692980ca9ddb9a5f13792057b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e46b84c6dd1d78c43df65800782b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00602ac295b52226bd641b7fb37aff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d6004e05487c9a371f795b94a21767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a9b41455ab38195f38ad8dda521ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5937a1f9988fd971d3d836110d4ced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d5fc4c09e71d06dce2e0c36d044170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f458b5d01a32ac8db93fb7a7a0e3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db8fcbd72537cba69e6e0d7b3f92572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff46d94f852bbbdb27d3b592e772c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb663783c3a89b4652e7c1006a223c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c574074f1cb40eb1a32bcb45d42e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1b0c3b9f7b71a03050e69c49daa6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146086e0a876d14094aa50004c6dff277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c08b5f0d086cf0d8b987aab6e4488278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d92b86c364a742bffada151f28309579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbb803d219a87722a5866ff3bb052f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c24a310797a5bc057674b5f54cb40c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651c4adb2061dabdacddff2f94dcbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406ed72fcb2bdb9e34e70b00076a03183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde422920869330c302f1bbf63b138f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03b62487b23882a8d8dfdc3c42c5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e5666fceb8428a9b345e8bbf4830386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4afcd56909f7ddc994696a75ebfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe4ce7ecebc804d9c5cd999e81a8af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517e1e0015b3be37c776ea883cc81189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e766b6ae6b44f50b537d4754da4f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80afdb28e77514adbef739f970c363591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286c1f9f6da5e8049cef668fa887d5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde413c85bd60e7bee53918033200c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c922312ad32195678134a9998c3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db9cccec2b06dd638ce1a96098b3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28e69857bc257b7eae1217cc99de096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17980a22a234f768763077f1dc11897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa736ca846e9a21f106bd414b770298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146500866856e0a4799f0e49e4870f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a3686834f6978aa8e744fa1371e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875bedbd42b624f252d1c049bb2de7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5a1d19f962966facba00e269f85a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d9db688c1b15d6189e226fd98b3c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c699b15c68af6a3a9a4f49bf9128b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f1e8f1216ec3d813acce82ed4ecb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e3a66bfaed1dedb55d35681300ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad611e6d4694811a209d6c77f7f4c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ac12e503f77cae8511b340d43443108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f45af6a50e405e3a2b465435a9ff5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b82f7f1280fdbb879e29c0d776951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d1f9098bd833445a9c95fab5b6828111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a155b33a98aded7ce15fc2041ab6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338250c17d1b3b916b9691ecc40136113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b9cc6ca52ec8e535d1feefa90f6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40274d6ade1cea0944d597128be4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4070e6d7021ca16fe8a0c1e17834cf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77afc1ac6cf137dd16e52366491e4be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3effdc462b88af7db8836c8e556033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab807e8b11e4080cca9677e4db54a1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48938b0c9d624681dd59349b277b7b57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9f19143cbe758182dc349f966be16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711b6771a5e392daf280ba5de8922d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea94f9879b62c77d27afda7f3730130123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b08626e7c5b7be8bb9cc016486b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556eebb313e54e09e717e7d1940b21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f211de49edfa4c58d82ea8c9d0454126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ff2af1d1e906eebe879eee48b32b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c709335c08c0a70d3f301aa369cc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2afebab573e2ba71ff2c329f496a90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a382d64c7b8cd9566f9d202a123e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa736297cbdff975210fc4c7400a6b86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c1d2ee64efae6d632ecf82130f9e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4fc8aa18af1b4616906e15d1c5dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6174e21a7d7c881f5d51e70aaedcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e12a33ac9345861930dfb3f5bf3c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d617a7433727f5434eed19623eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f753b04b151da1bde633f70cb3d7bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852aff06b8eab3dc7f0ed4fdae8acfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d465a5ae15afdc43e18e20c2d7df51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470307491b3a106669d47b64ebb3601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29becbfb3662f0e0cf89c7c0d81f9b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106f31ed9671908f70416b7dcc70ad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb04dbf0867c8053aedc0d96267f48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769754ce6fdd0bbad9d2ad4fd29b4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa111ec5293c36cbb3af9ee0a2f66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7021d38f6b76f01fd24ea2fb415b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed699053c32aa94b0ea46db5855c69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff28428362bc8e99828d702e916c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda5b94fd5f1cd5626cd2196c22900149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d7921b3eb20c731b4dbf619e22699150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06605169f7f04d1e944bef931acd59d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cec0a07e5b9ebc041f20b925380e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379d801fa6a6a8e4b83c6185654d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92fc99e7696b7b9086c73315e24ce4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30748e14f8a898a36327489052a6021b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa04bed0d24f280db01c284e48760156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb87a1810ce4866d45fe38cd2527b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216469fb720cfa8470e73aed7a4ce161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7441c99af17364cbea72392d50ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfee4cdc0022fc3c678ce13ddcc8d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a40048bb8971a419f8cea5a440f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbab115c78431d0ff0e7f92882a1ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d43b0d866213c67b87223f0dee603163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25477f2d8ed529b201a9ed7ab9b7eb9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523967f5c0941d0cd1ef96963c9b4461165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327e43e13522c8ec0ab5357c0f6d310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcc8a489e102edefadc6dba365b94e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38080e0b29e000148a2157b0ad88557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bb3beb8939bc839e5f341c817ea8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f58a4b0f22339b88cf706dbf4f510170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c269cf615fb662c6f5958e3bb2e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a69dc40d098dd45aa2bf6785e7b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efde790921bb44a4a86f290d15f47e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca7225e1658d223b626777cc19e380174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4f73b3af911bc9c4974ae840d03b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718571f39221d72ed482a24b1a3a992176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f66d63884d032edadab1a963d51e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ecf38f4a97dba5abf462820dad82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c151c88b960c2544808fedf12bc39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244463c3062c49c4c28e7e1b85ae4c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f74f2294507e67feb3ac86e7fa5f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e994046aa0f8cfe8ee0fb4a6956360182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c8f533c58e7d8739a15f3f4137fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aff3a7364436f908293bb227d3475184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43656cf7f81e983d35a3946e2daacb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f2d6df4897d84d9893a233ef2006a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509f4731d9f2a176d71d71e8d2f49b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a01e431d19f1183cf690d96176d62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eefc5d3767a521e2951363e77321dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d29199642253cade30f4c746b5600190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610487481de1bdf2513eb8ceb6b3c578191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191dafbe05cf263de087f3660399349192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea88369fc4492a90f27d4e6affcd045193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640702edeabd95882ef64f2a74febde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b4cd85eacb1d2e5b6f1658c93d2c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32a4f6937d2ea574c5d390b42c958196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7aab1eaa7d6b9f66f13c922522866197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3ed2961da3934689c0d032d1ed37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52442897094365f0111cba3772aed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847995fdbb19a41bf6d3af1e856abddf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb002d9b4ecf44975b6a925cd7c016e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc70e3017020db681a84ade321d6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66c3825ce21da615c08f989b8e9bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372ad61469c4716fafe9b8ba098e100204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5fa41ed3cbb9a5a044a363459304205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d761170a7ad5565d4e2c79c8570e04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682010995920ec7fcb3e63ddf054e45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f3fb8cebe4373dd3630b6df7a5252208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b5654c20e30287a57d5dc1312bcc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39a53e47f38ddb7f5babf80d88363210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285ae03e884307fdbb8e69dd150e56f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d818e935b03ca937f0e3ccf033c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390917640b507dfb30a617e4e949b10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a5250ea77203f40ebcb0ca1b4841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c6837e087b5cb0d69b5f1d9b902e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49f45e3c7f91a9dab4d108f63773b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d572127257a2a87e7143e503ea4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed1240606e8f5974e09b0fae08cc54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd11d7ecebf27fb258dc2c55743fd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d233a3bf645072ac4270a68df513a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb346f7df58d8e4d5c4ee35d2c9b6eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e597051052a08f98a07ac7b03b429222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c56ffb2ca99105d950e2a707a637c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589ba611bad255d1c2b08622ecdb56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693af8946dcae4a22908f3a5a0d963a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1f4d2ba179a6bb9219ff7863224b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2a16fef7bb47b486503c579fa2f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec94a432321bce1a50e495d98cf33c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adaaefaa3c0d23f3edb4e4554d435e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5a2fef1c5d85a6752cc9b753c687230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981c0dc7f34593ea9a41fae509102bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06105686435a76d56228fe70b801d898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677a0deff8374a740a2b461b15a37c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f3abd8e67dabf45650a4404b7597234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c03b79d9143cf6d286fd1ff72b2770235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0577f8d36e40def7903ddaec2ae54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4121f1882d9db7eb84833986424f190237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a966d121fc3427daac6271903db69e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ffcd9bd8cc32c60b8bdd9678e9c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2235e34cb0067e6d5ebaabecb291da2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecdc5df3bec5275203847f219a76e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7613a6370443a3db330e7fd27eec326242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206bd3be29a3eebb7d028e2d1a48164243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10692d16121d8f1115b642e5f19541a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca6a3645e3191d4700380c47de42d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f1aa90ec7e7230aacc72e414c6d8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56267929321204cf6563dc03fa9dcfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f5e1af3850f208d0eac558a7218c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d1c22aaffa9894dff5fb94cb5b19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb9504ad23caf009934a1365bb7f56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b067c5be6f87b40e8e33958ec3b5b59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf18a78be8f9c20a5ce66511dbbd68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c816ff36f80c70a92b4ba5e4740cc02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098904d867462badf0241c9f9da046f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f3b3c3ba17b1f85b5f2b567d1796255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de988b88f5273b3a9d259e512d8ef9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d68e311833f35d92b87283ca4fd21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844e3d135f3033c1dc9e9bb9e130b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866e37d176ac44cf63c3a86c40910c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34961649fafeb7d8d1dc0895194a95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a49a4a07dcbeacff3e0775fca9dd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d25b5a57bfcb0fedd7124aa3801008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb70da8cd9ba4bcd58308bd4bd59234263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4efee8a818f53f96297a1e81daf21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c55ff99e06df137ab11b05e928e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a4af803584a937d36b0108fadc4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d911d5fae45cde22bded8aaba35c06b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a8770021ab2c1fed26f78e2ce44e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ba9e2be002e660d85fd1e6baba8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348edb70ec7017e286e0b4021bb8be1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af235e5fcfe38685bc61c6e066dda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb69e80ff43a4c3dc961a0fdb743120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9fd8d129735a1e594ae8075c5489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464fd7bb55c9dfc2b2b2be166efc23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5eb43ca4d7c136fdb379a777fe159275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6aa25644bbecf9dee95fbe73a1e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098fa8a85d275afa46f8c2be651994277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c50df64878449e609764c09fe5cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30227df99a46c48b4f16c6c6397d39fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b60f4ac71aa609be6aefdb015e5632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401a148d20cf0cbf97373047aba2467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f5207f0691dfac3d5228cbd5eed0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139932a9ff5209988f06710b958b19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de7f1bd5b00124a8fc5883bae9fb20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ce4c1f163d404df8546483c93ac16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25045de7461c79c0968c496015224286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4d6af4c75e349f3a57e1cfe054d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd264561e6d78c8fa7f2a5fe3bfce2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91c6bad737ffbac612f24d30108fe5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b80d0ea43e8aea8f78cb5cd96451290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f7616997d0ea2c46fda7d39e76791291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1d81ebfb642cd22ccf42371e69706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315859b2c46a55847f3b6a4f0bb5c85a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee67f64ba7a0d5b0e35672302b659c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ced16129c6d1d940d814a7289b333295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a60a0bdaf865980e8afc7443d6a35e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483bcc988cac140908db1a62110d4f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7467e3874a9da56b7d5ec85ca110ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09f83792810dd9d26b7d76e4b6811299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d32a432b2bed0b34990deb36261d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb03d680238efcf2db921bafcfe6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986a4bf44d77bbf79df6426e6e9e79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57d0d43c90440e605feb5d5af3b08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f1afd82bec0c69773cfdbce79801e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e6382864479df19bacda009399d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856642ca6af8cdacd4beab4f0c86258a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb662311f16b41682fca77de27f2fc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d44243e2357aa5aa47c5ad8144f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a25f3ecc0313a774f80beabd2ce06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853e98ccb6d7e3628580bf530fd13c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27b6da0929640c3e4250c303853db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5051594260c748be70f22fe5c5e47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257cb9071c9d14d8d199090eb92ff86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f56f95501f8a0a2762de76c63b2c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc131037bf05c215f69bd53c9c0e7afc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eaf2732b766de85e5af28c8cf40cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa428fda67a764829fffec5bb0e1b18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1d59cf2b81c57c79ac0fa8bfb41a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d845bd968d4f826d0a38497c5b92008319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f11e60ff08e3dc4d32b093e901f62a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d5c52867d0bd4806697fb9281870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd02f6bfcc3ebf91b2267b4fa76e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa617f7bb84fc87a2134c216f81e8f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3211337f74542dcbf58b359f6d76cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87c0258afd4bb973708dd9665d841f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b598b1c107c9c08816f9791850a092326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749eeb6c36bea38d4319e5fe39f2887327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2445509d8476c9cb70ec2a3a20682328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72449e1e0337d8a811b30470cf742f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c84fef47ddea3e0356fdce1bfbed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b7630c34553ca9259c9ce6bdacaf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec4a387f13a2d63869b653abce8245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0644423f76945f69a1358a58dc330333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ebd7ec4236e2c3a790c740662010a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a394a042a4cb36995405d920c431c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ef353042e9ca8bfb37b5c5b9e2e7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934117324cf79319141b45a07b8a73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac53d9f81ce31e4e76b4d0d101d275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a854f073735ff9591654117fac58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a8c89bc56b11a5409a134e981a65c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f065382685149f0e503f816ed040341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f0cb9a670d35fa38de56c7db1d88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4a88eae554e335090f11e44ea2fbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df686672a4c6d08458ec6253f56a348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c819b0474024d9385b82791de345430345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6da0c0c69571acf6ab4bc999a9b0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472fb43ea4c13b9b8c8ee3bddc44c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de752d9e6cb85c4d49484066d051659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7d56050f1f9751ba1029f5448c8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8bb157b616fc62d55c9fc92cb7fc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4c552226140885f0af85d1144bc9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714fdd156bbd9ac09847e02c511d3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ee391032747200deee7d1375fb55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972ddebed06163eb88430bd2656182354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc9ddc7d026a0e959b387c0b263130355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad9473778bbcd561c3848747428400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070c0a2214e89a540c47e9dca6919e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441fc1cc44199fb89d8a6b2d90c85a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed51466717a44fd28f3601e748cfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eaaebfc90ac6c703094b554c09ac7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00baab8cebb90f87005251defc723b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e37364d5ff4a7eba8d3b91ab2e83ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531bc2da8f499de96557252af8f404a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e11cfd3b8bf00d17635e81acebe9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e31ca59ff724a94a51e7b3ad5148b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328c2bba3e70c1e14425ffdbf661551366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc1885a350b88fc628e7e422998fcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8440487f37854501be6efb74fa762368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4ea302b027ee23e3372d492e57b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178aeb7563cee4ee94daf64b73abb64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed0971351ae42a635a2e1f6b584224371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d73a892277395f991ba726482e2e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc353d40e988c73fbd600a0390844373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3af54165b37b40733a02c1a49699a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc378c3b9f9e7d430b3666d27e1a57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40fa0b1b7c1dbc8cc5f555fc0573e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9b8bf78d142ddb60bcee35f69f0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf5c258b9f520bfa058ed71657a470378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c3d293b7760ca86917c366f1eaa9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966ac2246626e12a4f7fec20377816d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012557a1c4809d1b2e0b406a12b844ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897fd54b3e4b1519af455f4491caf6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb94c9b92a118de8e0a904f10f345f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0c307f1d9a7b1ee859c6b5c087d4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9712b86c314247637864cc6ada75e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1dd078b4ded4929333f980d54de3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f8ec890a843a50f5f062052b5ca64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3313a249a751ecc166cb25cae058388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f250347f0cbe44810f8f00779f45d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad17372a070c822b998e47536cf8008390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda46d8a28e6274ae360204bd20936b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca5b45d9ee1ee1e08a34a30f74793392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94067efb6ef421a0a6417ee58574da28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39894056b6894d9a86078b35d2c8b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed712784e1d71ab206147493f28d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8b81a0696a203d948c5f7999eca7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c89de3f966684d8e37515ee3cd55d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc47da7709b3bc263d58d41638684398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bfc9f370245def88baa85b704e2dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a59b0e3dc14ed9a10fa199a55e88d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9e437ed322f03d474df5b629b6e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c29095ae40deecdb9010a46b556a67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f15f9d8fb9882592a119e7b3e5ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ba8f14255d6996d19a26c02987ab7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf10dbbd4c49eb3be0b73dd120cda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa203a24f9e87d417c57e3b4e394cbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b74716d1254efcff08f1d5fc17ece407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2cc604457591f75234a11b74d6950408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec733662c995eb81f152cc3e8e566409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db92ea49974d69cab9babbeb443ef94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e3929c5e1439397651ccb67b8aafb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dfe39b2aa99db92361ef0ead3ab71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3689184285fd342f2223836e624936413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee90f34b3ca0868e68d558b9bf2f3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80948219e2c376f9c8d90cf95e3f6d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2f6b3d8f0aae634d11bd86bd4e90f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a2d0db0e3a2df0d3369ef016dc7a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c89993ae1f16a78f2786858f5385418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b9dbe0e92a9fd1d675b55d0c711f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3e092e9e58037d0ccd1adb3e8084420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c9ef47f9cfd60912900511ab503c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dfc70013b536121607ed213287d93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce3077a8fe383007f684fc7d8f580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ac208f7039859fdb2f3ed4abae82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961be02caf0e5560012828d38b7d85c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7181aeac077c36cfbc496dfded3a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e8305e76aa158471e6daf676770c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a84449e729eed14671670f56f31f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c006357a05b756a18f5f10e4da43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d69d55bf2bb89781afd89ee5135c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc068ba13a579b832a5dbfeefa50d66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc0739db99ee074f56345486914c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef20f0532c1bc2b33cf18d5392dd91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2d6efb47c47fad11f4513edda13f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fcdc650e3081b04453f48f8172092435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e43d0cfbaf71bf08759daf7f109b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf26da363abf0fb4b9fbef52acbf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885cac50a599a4efec3b29f1d192250438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45362ca1d4159dcd938e3f051b137439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1f41e1d3f6dd96c84a51853054ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0ec501354104f85995c27e137d51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe95f18bbd37ed9a5a7c19467add261442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42152252c94a411da14fe44fa1e0567443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa202fc38ca3d6e5e42f2fd302928ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b019a6acd6d1f9c6da73cd8ae96181e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1a61e199302755ea9eac88d5265a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec462a14ffa4cd25ef97f8a9aba4e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea312f93d6d55205c409e324f1e4821448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a8c66c42c5a8a4e8f0cb06dedfe3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8334d8b7f1eed9e8499b66bb8e13e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd81fe9d2c4fea802b98e2dcdbc712451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2deda603eaae5852653b0d80b933f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce04db24e4f0a655e28cc3915f6a30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bfab2ead35fa4c9f1d7e422dc9cf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630e6d7d3a5cb7c26b9ddfd8cd3734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f7a70178ab5e3838d105731f2744b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ba83ecb0f404e76cb283b5074704c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b182ed22cca9752974de0fad0c6ac1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d82d914784ae36232905fca47419ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2366bed8335f3c0d1f5015b7d007a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf116efb8e2a709b99cebead6cf28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2381892ff5ae266171272bf279f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5b10ef977bfd0584b357a858aabc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78cc5d2dcc8e61a384312ca398bc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec996ed4be68a575ccb97047b90b08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb1c04feb8917d45911d80cec5d5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c816097b5d2d7498fd3eb870ec8fd9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718952ddc3cbd1fa94ec1529c4cabad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4470ae0daf0d1770047e70a65b23a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd8e39c09c5fbf26f18f8c56a44b62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55987d3a10f6e0e0b6d9841a2467472471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb9196bbd0a422656c4375e705acd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bed2de85f21dc2d04a33dd26f46cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb3770ff01b5acb5d159908d0ea1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed2475b516d4869cd6fe6a3dcd9e3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142fb0b8c5023b3c4de3e64041318d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c0600d4ace4d381e06e37f47b92d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef805764629c18621bbc5194e014eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36987659c2ff3e073d8e13b2f48501479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653df38260be72808b3421c21cc36f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bdb74805b2ba5490fbea6ecf910a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842db559f0baa5fa0a16ae45ac531ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e6c6f97cd00c5690db239ac1e1df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30410d0def941d400e6b3bcb5d541484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca70ba9dc0cd4b2ba93acaaba0049d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d91142262312652f8ee3c03afeea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98eb62950268b2cf3f1deb47880b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce16528288c07dfd0bef105c28d66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6ef7eadf5c8278bedb583794eb3af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec5517f4bea89fa24b76543f15288490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ef0736045b56e0d7c31052137200491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2ddd9cd52d2ad08d8c618cc8b331492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cfcd9b4232bfebf1127a5b8976c09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff619ac6fe75b745fcdba40c4c7f7efb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006a29aec1904e7cddc09bf66d654d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461772f03e6b446fc97a692d6435dd69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684b48ffe2195335a6fe89e2c96630497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074288aa0fa97062c6f2565387ca848498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218ce53a7d1f533cd9b0a8ebb4167c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e250edd1b40e5afa35541e8689685b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da9d81d67a2adf000ca2aaea9f7e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba7ff09133449bb683cfa66d4539f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54975781b6a1a2cc07abb5eb9175bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14092da1b4b5cca484ea4fe7014c867d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32329f54959571cb4dad4544681581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0bdf3c09e4e2af8e54c0a72fa3f27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac482efe29797c5a90b63a8b61f556b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d1adb6d94e4e8ec65873845a78fd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174aa8086d818fe4bc4364234edb99b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a020629327bc0b1db1a5be9d854b0ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9398b67aa9709f2421676248093c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413492eae4cdd32c281e18577c5e24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0331ac9f9d82d603f698aa4b9f35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691fa9f95ec6b1050fa81e791f98991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b338d19830351b6ebcf69b0df0bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271664b340e9ee42af1b3ed783168ce7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d70dc37f4c5b3065859e65749e164517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c6ce0beb5c80768e6fe3efab838d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8874117cb2d17ff5aff76a5b7709b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab92163b0acb9c8fd8ae9c258bf232520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4458c6a59d134bf9ffaac326c9df8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a251a73d06d98a344110cfdfa4bb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b17dd3b58d9d69b2494252bf5426523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8f893f0d3fa78363fb15abb25efb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a1604c1f8d0c7f5c08714b21278e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c613586d831262d04bf36a7b7d04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33834e0ef2edc1a683f9a9c094cfd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697adcf8252927ee25434e650d19cded528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b368811b8425c354b74aabaaa4cbbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99789d077e6c3a2257182e4de0c1d90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5278d6b5a436acb27ddaf65f50e52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4e7db7b6ecd36c1ec21a613b38ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db0e6dbdf65dd04e2c078481e7a32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6618973a52934e3b39aa79a0a77e7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c14aa4b39dae0a2d269f10e2553e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af16695dadfd2da6eed7dba89f5ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e2834f691bfbd85cfa2e07a81b62e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b326f4ae9562695f54f6f244097b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af319e1ffaa8fb77faad235acc2300c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d5191424c306f7bd9128fa2b0b489540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa930dc90de66b37500dfd037e5c45d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ccb5b1abaea0480b2718af5c5e60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b52f79b2f94800fcf99f399b38f8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630de196c545222036362c9c23e7075544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ee72f26881273099ba4bc7382b97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd34e90cf2d4f9ac28d07375dd81b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0336b10aca48665eddb12e0dfeed16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f39c73a764784a6fb6dba63b90366548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d0fba6758ecccd8b7761fa76e237b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072a0166ce2f969e808caad65e0b66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e204f3a9c808b383ccad300cd79af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40528195dfaecd977dc769cfbf964552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb878e35657382a404a71867f91b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1f19a6437494970b63c8c70f41ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f120766522c6643f36f72d4c001c1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2b9f7d6129241bf9bf88a0673418a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e1c12c136ca17c71bbee09d83dcbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e70d862226b7ac9c4350e772784fb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c66753cd6eafd052401457e15003559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c4bd9447233553f5e254ec9489a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9904dbb29417a1af04ab2e616ff1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75999d1eb9b775536c8060bd33c2e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec81c0780c20f28d8ada728abef9478563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054908e5368c0c49871c3944eb933e91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef150c3008904b1b3ee587af202fae56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714f828ea528a668c4604ee244a87aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516d99448ebc711a61af88b51f051e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878950468d78d8e7a2f9b373bc2e9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0df57b83c4e377c9f747026e946e43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8af43c37e8b32d35ce0ee26d4472570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604d4382d62e1ff5d9d2ab3b39e573571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835869fbcf2a9b3d5527977f593097f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7f63ea152fae4041e016cd94e6625573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a8603c5e7b1ecbfa73c3424a4f44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727cb1465f487b93f6167d989bcc80c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb10856f28cd104594aa6720c60e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b386bea1b3e800cfdcec3973ce4106577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52e15db5847ad6b76dedbabf985bf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c7dca3fe64be2bf2ad0506bf7d56c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e50cb424db5784994984f3d720cbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c070bca4fdbfc7f6b794742068e044581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a876be6eff13973261ce64e9e9fe36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8ea744e8c18f513b6f98537d3314583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ad12faa52ea777c828f2a241bee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac281f310c85e24bad192b71a7e82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f18f9d87497d392a5ead7c3b14d64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b34c32bd4817abbe784aba73d9367587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d84fa25eb29c0e24ce80af3c131b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a977e49187ccef8f0144124db769a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd916ce9d1601e7674f4e38313bd4c06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57378184abfe6f07a74b8ef0dc84661f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72886e57309cd1b1db12f7e815b01d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e9bbd4520ae2e19dffc0364ffe5b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed12602eaa4e00118230e746481fa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184acdd870ef388a7c740abf6a2a7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a8410e1b43124e93fc641af3b02c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae241be8bffaf977760c97108ff49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab506a71db8af3d53b12929886f9824598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32b1dad1cefc1b8879b031eb074004599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16263196543890a36ae8a4918d6850600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d42a170eeae6039732a9da877919601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0209a7e33b0ca4d9b2376441b399d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e24ba82186b43052384ca1588596d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a32208227ff44639abf6e17da248604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084224aa473e2d42b22ce4160ba7fc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed29455a95d30e6b9b3c0914b0f6a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670acce5b6a347779362e0a75c4f85ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436c733a1d748da8e3b58be7e2609a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd9d0f8280b218fec0e194c6b43232609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27954f1c65fcd9e80ac99c165093f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640eec36ffff937854bc25d4c7b6ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc053f75c65c1ba0e75f38c038dcb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e321ef57b5ced3ec062b44e061d7e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2b8e277cc0a7abfd0f443bea1cb2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a3fc2c1066b50158e37d16eeedfb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5b0db538e1c43a17c223fbf190d0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c123e6595081563e1718a1bb628b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895abc80f78d7afbd68cecd67e709fdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b8e5659a24b1b7cb0f1e6e823cea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4a4d4b5992bb2cdf0c96b5e28793e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245d54187e2ec9710dbae255ce98cea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d4d68aa35f8e4fa64b950562e7ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2a522fbb90448042fa16b273b55c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923de7d11a2f6303c270d8dc1bab80d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9321d79f135026138306eac90acf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a55f026267ae5776210247c4281a6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72410473b8fcb1aea0d28a6dff02cbed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b46bbf2ce3d39c941226d377fd49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffd0f332f5149777c447dce18527df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f00c9b6248120b7b2be43106fdc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620380d3117877e27ae826bb5b8c29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348ce23aa766746bfdd172f173c321a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ca79ec36a5e2c056a8830cf615ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8d9d7e468f75790991f3ed3a89ce9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a140db4fcd499bac827b3ab58ea1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696da1abcb9acaba000bdd88a8c1f345636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8386bdd22e1ddd570caab5cdcce847637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649425b1a4e4df80dabddf3ac832b19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287c7f57307085986dc2fafb79077c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd17e2df406705aa26d76fa238faa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6764e41f86fa2dcfd7387f64bbff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e29f78a070bdddd1c35648df23e7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8fd19ae0673eeb1fe9c182661706643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a000e284c80d41594913739438df1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44841d8768df2aba745f103575f2ae6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4151a6d159bb02e100627320cef0ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09da91499398015ef921a45b1cd45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f22d3fe5b7abd08af24f90912e04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab954fc7d769c08cee984bd6fe1e9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b6b8c0df178f9bbd78246993a215f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e361faf84cca72c953e35ba4a4c52a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59981a24b1371083ae5a77f67ecb0fd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cd6c5a494d850a4b6f442c1e6cefa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e7d6b4642cf2188eb11d880707ce0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11812f2b25d9c2f8acf676439feb1bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b9fb2528feb3afa2a8db155fd74ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b2ed928a91a9a971aaa4d6f21d41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c849cf270050a83a1304853971225658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46a29cec43f7de6a07fe7ebf12802659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33d9d14b8818ca2fe5568d2c3cc52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f13f754e96d5224cc8e0c566f36bc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef54fba8e3978a8ae3f9caf0ea83f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b916461de01fc4e900fa7cee84264663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44339d126dc8933479264c4aac6b70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078557394825324b3b2aa8692e4fc9c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253794a5a7856d7250a666024996ab3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae013b929e64d14e5210e8f2b8e01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33420038ac0809378dfae34c9517611668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402954b67c219cf8c3360085ffd220b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ed1c5178cbdf615f97b002d4fa47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c3276e9805ec31374fa371209476e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff8a43da4a51cc1453942e933de827672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb0757a12752fdb0a2359b8b990bdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5185718dea5d89e55f653ae218a6a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac6a4dbb54fe7843eba168d36eef34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e921056f35d4a33d3b722d8e9dd80fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2977335ebbb9e2d73578bbb0c0d00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24a53cb16858bde1d6a9c34c1564e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7b85429660c03e600893a8f7e22f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ceb82448e55e863b9563d5e2f23ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43cce4212f74237ec33fcf968a4467681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd628e72361c263be41f0c32e12ca45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516eccbf3600a45801c373680629e0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5551dbf378e467fbe40d053d674e97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d316d4efdf83c90905fbbc937325c4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd75915d91747d791e9a6bed752565686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd97e267848325a0f755a05ad7744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d43bad6428425911c93781dadc1b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402608fcbcc01b328948b6fbcfd05ab9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1804ef98a34516e8cf35505dacb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ec90fd613c7b453086df616720442691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97fc9b770728b0518e514e62adc65d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f207dca14b8ec254f24030885c4875693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecebc72d50228569e8e6126806bff17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547a5cea4a87f8399b12e27c3a492a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43722c2126610549dc39691a8a1adb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605e27567976b186eef68c983dd29b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab2ca6ad7c710e944483c541a5b350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc023b10721b3b12f6877df4a412f3c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2c950d94201d5cef9527ee331781700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d66428670c09dcdbc7090ebce9628701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb158de4320f10e3872154c75dcaad65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478ec0973537135af6780a0278f010703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bcd23ec3354ef24b7c3b25082c0da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dc181448cc2bfb6adf2393e98652d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da8484cbcccb4f7b1ebcdae9d8abbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b49d6edb1777efa0e7949092c5012707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51881e2a17279e8afcbb106eb9cf712e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bc207263a76b34ee5cb02f865090f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5823a1069b652e0d298a375b8ead710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98c13c7ed17d21508cbc730b91277711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed13bf37d72b6b36fdf59f5330db4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f40e91bf675cc18664653a00b5d33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970756c9839d7de21d5a31b3b05368be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b7996068ea327ba4f6b72c3f693f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c40eaca3636e9ddcdcfe8ff7e8ad2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315fda2414f7ab203500d1ba4f59c51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e54d910bccd207b58e5fbd82fd447d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad8922a35fb8a6be9ee5c3dc66113719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c0308e249fa0799d8397f6be8e7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718257de7b712affe7a323dd8d65b3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e007b80d2af6160bae6d27ac65e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e79e44692b1175b1deedadb1684d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688808c0eadc1d0b852c75b838f183fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548ceb28c1228502f8e2ccc3de88fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4d1e816f3e7844e4a76727933177726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9197db63dc8c7a03a93bc5f523f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9647de6bc86aa2ebcf4975460c28b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229677e000cb8665f7c0b74653ab48d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d84aa227997a7e454742ba0a4ed2730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677f07499e9e5c8c769ede8b37a8351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b727409dc6cda7e2d59d690be250b032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f83cef6702d384b7461a60c2f55273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf079f1a3668929d54508cf39ccf1364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f1e338d4325d01071ef34639288d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31a5d1dc44815ddf904af67c9d7956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be70cb0a952ec6111f665ed5eaddd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86520f1b6c5ac724d7f4f62d1e5c5868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d50cb8d79b39cc770b9fb570536c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4fdad3f0a1aedba011ef1ad88458110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0064ba5f596727f623e5727d715d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635befe25ba52c95acf1963f1067295c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583097936a984d4f1bbec05ad3fdc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5f216158d289a5651adf487e598814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c06b0aad0fb862cbdaa75cb339f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e72d327d5b83c7fa0d2d82183234716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b679c0907dd67d8df69245026bf478017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064762ae0193594885d86d426c966718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d617ef6efbb261a2ab038128b9a4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb844902e14749bdb5364d8864b20df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd12d864af76716a668a7539ae56321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f8d6797c1309071469f40fe7b7b1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a1ae90030f1e5e8c707618ebc8ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef45a70118b8051294b59d6f8de96224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf8a661f7f067a6dc173dd412c471625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d67bac1fbcfc43a39f8e13ba22dd6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cdbcffe551799a8a7c14fd9e85ad427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720949d85cbf8fce57d6d0b80c89aac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f26574dfc9722ca344ee603ecb0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67323c8c0d049d6680e16b77df643230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f385f7158e25b04f0651536cff88431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223eafd1cce54b1f9bafa1396575b5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d94f4ec942666b340671c5fc274533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a7609048d83da625d7c4a8856cb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0817f8ac4a9453d473b3f61e47b55435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34877297b3695f45ab68b46bd9b6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6aa5014c521fe421c66ab8b2f3bf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e519bfa22e8c932e859feeda614138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e6de451f75abc3030106e657ca91b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785e7623fd9f25aeb29317095cc5d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b5843128eb4f7d5a8b420b5eab9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e15251719eb1316d8e808834c06d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82df4baea2807e3610eea29583c87c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f1132530a48ac976c08e5a797eeca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba7ce1c1ec834d4b433840bdfd84b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b418fc9913a2627ddbf77a552db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ff5419aed4dc5786878128a005a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da91352f8144443b473e4ce3eafe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd73896035dc5426931f4ebaef2bb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36542f596439e5243a414c3250f68a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624db613dba6abff1e0c476e6f910a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db4c9a730c283aa8b863f9e803b3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e75f38b09fe0feb54ccfd386f9cc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c054c738bd6706a93f98080cff0da8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f34fbd3405989d01f6edea23154a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef66ac39fff7dc35b94305afb760156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4c5480f362f4909eacaacb90f827b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7ebff8145c5cba59eb6c4702f15d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2dbe3ebaa54fca4128fb40d5063259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2024619b60bd732fe01a1f0d8d322560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f59cbf69c8deee7af4898d473843d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e3aae5d068b517a59e679cce172d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecdfc33e19311b32364722ab616e9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c573d5afbe55523cb8f2a679d49d96064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258eaf7be243e8bb06e64bd0b32222565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f6c8dc5170170499721c17044cbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1e5e08533fbb1ea693f93ee22d1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c376a6f2bf60ffb2b0320be82a4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec99be6e19cb5ddf41ff17730347a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e73c9ab8e7989ccdf7ae64cdc705a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e256db2860cd31d4b2be4ce7541c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4501fb5ae690cfb0ed06b9df056f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4fce2589e6e7f543b8d8acc46ed2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c66c866140fcc4a4ddb4709221ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0b06d58e178fb69a59a0d3b4f4f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162d5bffb785f1bd2dbebc9eeb154c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a8c55a7888b5e5a912cccccc39c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077078ff9b2d57902755f392ab837fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7520c15aa36cf07e6f72f1079d7a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a15dcfee7d1293c74ae1697d5b3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ecce9e56e3501e07723fd4736b21b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5500948e6ef9e340d511737849aca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d9aafc231dc37c9c9c433b93c56083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8e90dca80a2dfcc341f1bfce586684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81334f8879f97ff7774160d142219885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a707ee7e3bc81d0b9b62356f0d1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56907875e42687f5104e807c9b41d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ebd51489735f92b6efd7e0d8dfae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a57828db8ea6861543ddd70e25d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0785dff37d858511f968f61cf0172e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd465430ae9d6f630fde5ffc359a4eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd6366f59c01899f3130e96440f9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0adc6807724a1cda8d11e44d15eb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b980e5cac351631c9e2866cbbab81e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f6350e1ae905e946221acda3292195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701cef2a4c599ebb148c15e0bc325696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a3dae59b88aed8aa7164a7543b9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f819eec8b4582f2d8a19626e8ee1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79911a8d9512b776300d891a9dad0ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40ece369b0773d8a960c2540c53a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec072f707ec783818a8d4682acc6a5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466c2f4024eaa3d1fe2a6da0ecdb15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3111d0d3daf47c9a4f01674cbd6ab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdf52b07da6fb76751db71af933b5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7b77acdde8dbe11b9be20b61e3404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061f42e4697ce3dd7a2e44197fbdc5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5c2d0a357039d146f6e06496051b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a16afbb2905d686d7d8425e4d995f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92947dfb7f6ea741b7879a8f43cb37e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb898c2dca1a0d5fd20901f3e4648110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49b3ea15e273e3e96f1ddad7c959a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96bf7c3da496ea758872fd4db19d41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f6cf02821583b0956de3b0035239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168264226b61e79b85c8f6294d75b3be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76f0aed1b9d97cd1145a8ffb7e706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6bea1c1f16f0fa1009821346f7c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf23c171d7bfba05efcb8a9075fbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07303cfc7a7798419f5c6b31c10f540d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8dff46cf1f261620d3f8d619702a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e878ae43eaaa88475a140ac89841b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dfcd6742809e9f88e3da3cf873347121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff310519de4ed1e25883f258261599d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26a1a23eb38cac06f57f259f603e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38377c1bd472f5fc5fb6dd4eb1ffe67f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb51558fb77e07e0ea44cf77ebae3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c7df639665a21ed5ace520ad82179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9612cd2ad58f0ade045050688e6b6d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb54c9dfe6fa236ff46c33227ac35e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac92790e655ef1dbed076b061d4cef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df4d30e08a673373731c180fea8ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba3f5d0086316a0336f91050ef6f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712625ba63253ab727435a9637672f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc627499f4c6f10626f138c0275246f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd77a20a5592f59f9b7d085df0e125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e24b57198dbc77f6cfeacbfcfe65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488422f63a50b1ffeb83921ebca4ea9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b43896d546429513561e662583b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e9ca2e1f31b71c8a9c1b9657789e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d5acc1af9fc6115af667a77c9538139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6d03f0fa05da81e42c4b947732d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0df70be3dff21b2b38223104d00b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cf147dd20024a39e8436110c3997c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c6410a7a3f65e04349bcc353b6cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f86ffd3e7684275fc20c0607afdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f60e5b064e5e944228fa5f81fd9829145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b3276d3ea29b5982b0155e81c7f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b105ef85e613d28fee54c7aca360147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ebc32131197e2dffe40f45173665f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cb3f65d0b465d40bcfaa22c05ad51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39b9b7df2bb9813da38eb5b50571d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff068bb79df15ebedf6e9f401b2b075c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93168748812e70de81f6b2a8bd8d81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068ae30d02a50a83c33f2747831692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f03c951329812f1132c8092c06e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650808f2561018186f16a864d0bbd3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b543efbd285da20e6e09da7050011156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad96f34a1a670fbb399093be9c5d328157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8d50dd560304592dd3794eed35cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930264e1afed475ae2d7c9bae882952159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f820a88571ee6c914e39bca092b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d594dd5987b4bbfd01d95ab347b0e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b009acba839fa953ee371d49dffe18d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a30008e5c64f7a1db37e80f8fc4ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ecd99a1c62cfc8da896f9a6b3b843164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82149c937a2885e4ed176d0b71a5a88d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc3a6f222a40e163da4412ea98741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3783655ca784fa68091dd6b1baaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac7d05666557ff3a2f3b7130e7ff6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471fa93871079e8dcae149f8621952169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291563b4eedcbab74255af5a9e985d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e694fa6a434f6d443a7b3c4daf2bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299b5aad08ae15a5d57026acdd81c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef5d3410dd34f0083e2753780910bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04640124e3a58282e4af10e124de60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3e89e1ef3ce10e89a14febd802f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0bc1346d7b32a16eddf15cb2448e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779c623020bc9a0fc482a249a342639177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564332e6a087e9a52a8ba88aa0dc583178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604bb4ff5db6f57654e59f07936f03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a731570f55c4fa0720b5fb74e4b31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144903bc4152c0cbf4752cabe18fc8ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410267b6b62c15e6ac3e065ab9eb04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d106d16882a904f3986c61052d6611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4624fea2b271d646a004d2e5365dc32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf56ab7db78a7ea4c9391761d763e86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d5108d1c4a3601352434c2afe27e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31550329a6bca3a440e6225d9f9288e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e95bb6e4d432756e02cd8f732cf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54da9b88224363e01949f69eff6056189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ecdd0182e41afaea41c856b3b2fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094205e2563ee1e62c2c3f899aeb8b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02062ce7ac9aa6c724d673a94832e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ad3623329f02ffb7ad2295ee197c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b6dc84dab9676ef7e1a4fceef15da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f2e1e7717e7c53f04f38aad8936d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e11a8b5a31bd89c72917887ee34a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67dc9d6be4c83400e1e6970a52953197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89dd3cb8636140073dd5abebcfcb05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01bd0bde0539e6128a5f7b37665ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c36b18cb475ece0b0dc3cf8c12763200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2678542220df66e57696dc5c867860201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644118858a4a1db90ea818989ef88e44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ff433d292df8031f35737276b476203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad9bb837969586a76abf7f557e1eec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a397f196d44905536d9b11142c89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d5343d0351d44d445b0886be4dc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8885651b02caea26d80d2e0f4c3f734207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdca90884b67d1bcd3068571dccb7b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df90d4c4d2009d901f7cb7998c4813209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88945093348ca4167448dba33ad0e254210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38d021eceb4201d89935fc6c9e31b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c7b3efb3e3a6e94cea079b6d50a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce0c960730a7d7dad30c52bdd2e96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675790a88be6362583d1e16e2c4370214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886fb8b3bc3beec6a1f76a779a3988d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5c3bb42eeb7348cdddfd75e8e985216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c18d02363e9af722a5308250c053217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d605f5c3efe382e1f84111b1555e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589bce595114487b95d286aafa11c9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d170627789138b3718ea7e71e9fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce5a05c690a811912cd483146aa0d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46941d62aea9c9d1386a55d402d75a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6dcf5087d548496640d7f6f09301f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ac5025141daba3cfa087a14a4b7cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ba7f557b381d37e05868dc10c9d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffa79a433bfd1db900927ec1f9886f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37953eab499887449936d8c6ea38662227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d512899bd90d3571007f2c6224cc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02541f5b23c28f94d832910c2042d93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de6c1844462526bfe6c2875449c14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e2a4a1e842e44d8e1793fa67a4c36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe762160bfad50b73b7c31da8cf23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea55601b0f62be1365e2006968739233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce644e63636ab1bdbab2a8394517d946234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b746b630b75663b21265d23a941e8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320a290c7da62155b52d9c8eed7cf34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceb6624880d9d444ed07541d84398237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f69ccb6a7911e3ffc8d298c794080238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f6ca0a7cf86ea10364bdd3ca6d4b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5610ec0f365ebd0daf7560c58ea060240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e346643f87524467364d92f66692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889d37d332343693484d58132fb69b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdb53ae37b005b286080c959060b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af07c0facf238f26c741d4ef1a619244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d895bb8fadf2f78e10eb7f5e2a47b78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487726f782bf04993ccb85e32fbaa946246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa9de1ebd80188c0ee24fbb2394bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544352474ce854c698d8b42bde33143248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382356ebef691ab7871dc4893515b0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc88f63cdf825b787bcc8a5d8f5f3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e45ed1d5928b475874a5c72893a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8925d7b1f96b42502a68102ceb46a12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888dfedf30afdd8f3b123a41b2fd32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353541a52431e90697a4977899ac8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b86ca38ea81135ab09b3f0e1208056255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f2a9789f92e1bd8d41a4f753cf4c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3cd5c8091eb10ecbbdab99c81947e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b90ca937d1ab3f727e44575e5f67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c57390724e7d5d936f0c233a34015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311425d945720c0dc9ca540308a4e4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd72031e757f9cc810b31d7dfb74c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0725643882797806c658feab28fafe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c827cca53d44b253094c517ac58f30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7892dec232f02e248830518eee89a6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a1612e3139f6501a298218f7e112265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b069f115bb72613662d6b2f785a38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54b5c7ecbba1d2650854177923cb9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c1ffc17ba67556fdff933f9185012268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ac15b00b1dc4f275efec729a369c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500563dc28041387a924611a972b5bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb276d6434fa7d9665333e0132e301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457decaa003d3c62e0dc330f5fcadd7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41469213278124ff8fcdab7f4617a91d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb8b3f5479971883c2915965f2fd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa633d8f8070b4f18393b1905d412efe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef74ca7d0533b35a7c1dca5877583276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd56842257d387ff1b7cc163ecefd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada25076e2872214750aef276dfde6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021dcb740ee82cbece6404c0c3945e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751a840416c3db3da3ac67ae8a299bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400dc2199015907d3239cea2a4957f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040215d4d6548f1cb2dc7276135f82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd07530f9ebe8ef1dfbce9ff2572f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b879259108186fe809cf7350a092284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140082ede6ffb1584995a02c5f79486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207980ba25bb71802eaf21b28abd7da8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff360a2cdc509b3496f4f5428134c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43060f772dea5677df579cce2cbc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb38d4fb870c770112110e70ddc7e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018996128daf84605b182752aad368290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9605cbf399101c55ca9456e7de4ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296dd02e64b8642e2415f000ed8e251292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b8013c97349cf2e1a0d43448ed06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da158ec2a924876a255e160092a4b2aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa913956daa51e2d40e15692540b9197295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf02cd2e07c653235e347b08efdf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a41c18a9bc2281ef3f74752c80ce1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c7f376b906ee4cec17639bed409ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c37c0f6602646b85d1cf71120ec77a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350c02eeb008a416b1d36ce74e61078300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0caa5f9dd10fdb599ffd617e86c0b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d6a953eee4e432a76cf6656b8b504302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec051b960d51d1a07f245773bd45083303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521b65a775c7a963fb5163f4b8c29a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13352ceea8e611ecb87791024022e86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd41817f7f04b1085a65cd7bdbe977306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaea8ecb074514452d76c524ca949a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb930a3db967e21e09fa5a17c32631d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe03361b356b5984c01439a1da4d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82360600fc6514700bb1bc03d8ffb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326ba2d36e668feee6d963ccb66a85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ca28d5ce4e80143d050ea6d5c315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bd852060680caf8a2f809b882577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69c801c0efe7466bc41a800914a8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164da53e202174e3049e2bc1e4745c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f0d7e4887890c6aaed78d94144ce4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50c07c566a1b6318198663256be339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d22f423940d0bd7d22df6fd2d04b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13eb2279989b52aeb2b8e002889dae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2efbfe541f1213b4f8bd39e7adc6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a290ad43aaf09e3561f7bce5ef9c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85cc2894c28880290cff9084fe6b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41230b5b9ef14d9a081471c9e4fba72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c16ee59976bca706d354a152504e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e144178f3f01238b76b519783f903f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd466ebf479d3dc93637d9a1febe17a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6331c441eec0891360665806335fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76605238ec05be3327dbdf696b4b739c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d17d54c1341753093523a0a7a59c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120bf5c038bac8e4b4bcd7e0e1c0ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e43d11137062da944b3e504a995d10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0b16ac0c77bfe1464158efd761507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bce456493069f9cac246874afe7085333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c7b1bdb2dba2df0b783a26fc952d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a6e481b0b2cf3f09e9a5cbbd7985335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2a792eff60a25dc4bead27413f07f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68461f5be6e9cae81e2f43dd3553c29e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d59e8ef0df9955007624437740d04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a06cafab498079fc307486a4234f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c9378a8360a7acf87e5cd2b644c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a02a6a52fcde53a5e2c0c8201edf8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8511cfa69f02252b586a13c73f0d73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d27f31eff805efb7c432592b2001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa062edfb66b676abfb93073a29df8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee8658341c0af2252081ac3ae634b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1263c30ea11e94c1c63912688d4a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f8429809249b0aa316c07fb3c306347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e1cb047045d914901b92d619a57f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca35ef5f342d7f913b5b2d14b5246349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1719467007095a0399a0611187357f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f669cd25db86888bb7d9b520d863cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b6ae4dfbd586b1e41ef592096dbf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977447e9db4fbaade8ee94b7488b4b3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c1901ebe8dbfe77d058a6e8eafe0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee18cb534748a06171282a5490c8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3e6171c3084e55f3a3fc6ed4c3e4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ade404043931356c14d6bff9e6b9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af8a5c55d805cfb0f7616587b9914358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041934a960da2ae505e099b3d662608359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab57b84f278323e44d0a7f3f68400f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637abc05721b0de228873c5c251f8c84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18f4dce64dfbcf78f22827431a5c4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f49a901ffb04937d4a60bee73de63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1d9853ced669e604e41937cb8ecbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff141c511c3be2a8303f12bb40fff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf076dab0eb50f3e824946e5f01b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d0c632f26d482318595624b001f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645c54e720390c7bac3dd067c440bcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223ec4870473adfe97424509c092214369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601a772779c54181b2ffb207e35b822370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5e334d4e6621945e69650494b3d54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d177f15567adcd7194cbeccc857f13f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f78eeee4f3664f8f95bca1ffd5296373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07860d089b9d6a8ccfef8228b1f8e588374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d20b8e66977052784210f326815424375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4029f62e9631faca6f7b6b7c05a3f68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311acc6ef30d6c3adf5c7a1a78007394377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1a0ed37a4da946b72c975a1c8e40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64752594db24ee913dc613007221c25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39f18da7118df5314b8ea07c1fc41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000d12c3831eb81e4c5880fcb26be8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec674afb483a2c152579f7680fee9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ba7a6abe57d78fb4508abd1758c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d039e5d366153e4bb32731dee5192384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c828aa678bd611d8793136b9cf6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d04ddeb257c8d6563652487a3b667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7888505335d545cd40c4ac83737b29d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b83377c1630a5b00e8a67021b07b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6d05c641b097ad202585f3f1324d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb169f745ec30dfa1695bf45b74f66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d059d2a974476c33736d85938622e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098736d8ceecf6254ea856ae88c74bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602ad80b6720ed08564503db949d98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e4161d9e6fd26a9dbff034151c5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a5b51a5da876b8f86d5eb69b74b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c912912ab60bd1c755bb4b40871a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a14d5f65e1bbb112db555471e606397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b35b58309024070903ab147f062f59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08346cd23ea78d88207b92dd82b697399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521dfdfaf80d294cf46fb3ea18fbcea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b10448413a065edff9ff74561b521401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac4604c9f8aa7c90f7fa065858fe90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a97ba6222205133ddf2fcee1915d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033974b549ecc3fcca04d11dd6d238c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c48c5627f29c0884f1a09966a2d5fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c72bf48ce0abb02c27b2226dc529c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dffce241b32aa22789b5e8b6a5f3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60212c08760cbe84a41127e22a78e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeafea754a70bffb028027b6dc0df1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6ef3efc9f8e8cdaf239aac8c6eeb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266a666d68ca9c3c48f1b73b18b7d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80265f712d76586020d1e11fad88bc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e627c380368900a61d404f1e30a8f9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4fe805d61aaf255dfb4ab22ad5901414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a039cd44cbf19ce8625d3c1d3b160e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336c2cfd61f73a2b4bd150717094e71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da893caf80158b4ce0e6d729ee3632d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeaf432466258d7ffe54d518495769418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf418f5b4d43056e30221ca974fb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe903fdc37a2d06f4ce0404d599e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557fb620321c93aebc1bdd0355ce4f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdbd7dd9b59e8d50a913fd96a49b4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f66b99885f210fe0cdf8cebb2997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc624f16bdfc8b00392b5d65f6b869424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d6f4d9a6812002d74384692dc8280425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304590aa9b9111a6cd029abd43165b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4c406954f981e411b3efde475dc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe80851be2072ca5c22a4cc53add10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f6b1a0b3e71db5c7dafcc3c293078429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23edb676eb5edc7c58e3802f71afe9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b31cb7baf124dd4790dad7991daaf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0fe02873c5f882c1c0332ad5301a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f00c7327df3082dcbd2a49420ad05c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3276b9beb6b4971247c9d168e4ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777ae65d6ff760b863e47dbc80ef712435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6afb1e0bc51f80b07b69bf676c1fbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2428fa32cfc1a891b0f93082d328903437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1ccf3cf28afc62476ce47cd0d18bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4fd801ebc109495df38b7d0ce887439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f657a40b955bfe96726166985c759440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb373cf64cd3dffbfda16b2b929aa6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff745bbba61409b47c59b0d1f51238442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab3f97976ad6eb448f86f0deebec3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ad71590e452d091d8b4a65debe14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119076ed92d823d9fe7dca35e34064ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725073cce1dde18bff1e2cd593fa1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079600ecb728ec962f60bcdb2da815447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966902689ff0300b925e09a4cfaff03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf111b965da405c2e6bfa302ae4b7365449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b75d82cfda134f9847b243cbb05e4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0de9e80cf0e8e0fcb41a92e5728f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29217324014c1deb37067a11192bef4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6e4e918b83334dcde0b9d9890ded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca6cce9694d97c62307fc1cece6ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed5aedddd072f7e9e1385804d4bec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0f0dd5a7f2ea452402742b349c47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057b2eef7756ff9387bfad8857c89bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9b92b91b3f52151c8260d00ffec9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368852598a45054af3fe60b2bdc194a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b7f69b842522276ab03f293f8e43c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882be5d76dbd85afbf0a8412c95f317461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10243b82e4aff6222819e5f7682d8a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb410b3f156d6a089b59e2bbe959ab6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248eaa62c525aa73f544954c020d89b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307674c4989263ae4f4ccd33eb33274465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dfaab9bb8383dff8f380fa341c920466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdd42d224cf4b15713bb701ff878a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fad1542cc5008b5a04ce50b39fcc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f375c6a48c9f1a2c58d070568f54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b8b7942a16d9152cc2286ed07922d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c86bc90b2e86a9a4fc93f7763bd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44acfb7e104e04cc02ec27a5d7ac01e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7734a1aad6b886bf1a9237a7bf3cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9472769d695834c05f366c8a223d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b36870a3984ec65fbc672f2a6596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e299ec6a1d2f14fa563ade64d0f9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5afd9cd0783e0df4ac39d58c84046c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c7b8f21df069545e610e2eff0344b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee96cf6d222add6476a82cd5f30f42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c26c7abb6be978307b29264661e5ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d42cba2e19c0a7f75f95b3794c9d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de4312be305843e7266cda2b3f80f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485c25e76df222486ec57f04b8cdd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab185b53c12afa569401ca88233559b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61aa52280612949307b432638a6a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1bae1fb98b42a4cb473ea3ca17e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de686421ad5a502eb275548e70f53b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceae55f4ddee8799d60d905afb3528488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5764e321026728fe801b70e839dbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a2085d480020ab1cc8c38e139c87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a21335d29e4c90464cdf58d0ba51d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a9d404f045f35378779e7eede5e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca306bf71eca2d974c14655712fd056493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6fea241994ca2ea030c71816319b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780bb1f2359520837329ceb6881fc40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce287c4706bf3589becea16fbde95bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b1a04f4951f0c35ab630c26f8ea7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f39eca390fa6f96a7dd0035304dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24926b9b9e93548967ac8c2d3cb53c3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a1db5aad647c06659192db3b4da23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ea0de690d15cb82392fde975f05a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b2f029f3b6f46d817db5434b609eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4607bf00bcc2c1a1bfe15e5fd9683503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c7ecf16f6c5f9fbae994eadab557504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a7d067c3ae6ff4eddc7ee5e7374aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a779c2eb5c8ea9d3f44f714ca487b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db8800b3f13ea51badba157b2dab1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1806d7258f24eb435c02d5e073481508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809623b8234b4b102b057182e5bd70e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec984f62a09d66471e4ea01b9e82abd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40895b450e66b216a6dd773f933606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1da62f6bc06e5a5d4484ab146eb98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95023b48ecf2db2a33ceb5daf90e8462513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9003cffba4e569247068f0d7b3b78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a755a547891e506a34c20ba19456b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf7f65cb094c3f0b17e9d488ad7895516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c7afc80f3e65bc01611c197212b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd53d5303eb87369e2043e29a4254518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb9d76289008f943258d0692b4dca4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd1f46089d6717215e9a0da18d3bc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7f1e872bf493772b0590e29df88d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20547bee968ef578ec83461c39a2d0c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc31dc7ff558ed7a73f61ef300f8ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d88a01b50f57c441db4c65b03cf4c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a59b4b47b7ee2e7947d20264fabf2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd617183927e9cdcc7ab1b39eecca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137ab1953e3b289082fc8c562fc19c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e7fb2bdd54fb3d9f335e692d4af27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383343ef06e621eac6ab53f958a5bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0239772c0c585c27fbed3883e623e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570629bca9a34d47b5be75c52ddd94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9858a62ca0b46427172c30714f446532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5834800be72a9920b84d793a82ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b47e0d6d123876597a65a4eff801534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732d86eaff089b5430f4621447d046535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357ac2a9dd22a9838900b35ded73e63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202df86428413c7090ee3ce72717e7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ebe0a3b3edd17f0bc99eebbad9f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c845eebd78fe7b43432c270afb44b57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f25c2ed6aa6b6b0d51ecd960db12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d562cdda8519b0d7cccf72162e960b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36bb0efb76a843b4e764102351929f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d1a9b03fcac1bd55c72905fa9b54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a35f87edf278379c7b626eeaab23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277fb64d3db28d63a529311a4df9e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89a97f4052015bd2328e6219da9a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a16ef9ae7be9fcf2e82958d4b208e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8385a9433758f139ddcf145151fe9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3279d68147c45980a51ddce2c8e3ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9db542605e40d4bc29b85a9c54e8e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dfc8c4fd45a3b45038e11e1ff766f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87906bc0eb3913fc6b877223b1e9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb56a2a3ceecd380ca256f08d06530c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6117160e25a31ece086b83570afcfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dbb1b66dea90ec4bbe1d29699d25d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd279ed7fda9c3efa6bc543c560fd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a14a26fded02535a6cdbce28be210557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4421aa8b4ffb85327754ae7f2d082b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5ae05d74e84fe68b8bd340aeac3ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80220d229813c784ddc81fb7258fa72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712dac8941c97d7c73a770b5427299d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e9532b4e761da6b26821d2050917562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56210217ccf7c287bee6db473d8106563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3190cb9582ec94d56ea7d0ff7a6e45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe37b0eb4d7e468437715d6b0f5783565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a51e108557fb0e63e77224a947b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df114185fc7d4cc1aae1b07831c436f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39993d373b7aa6191cea38868783715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab14992f360a29d0b6a892d25418dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6739cbf730298d30d18336a37fcb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc95c83d1943e2d13ae46dfadfe5b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9530928965576afc02b54a5a0834ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17cdedffdafb8b9bcf610affd9f851573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c70f2aa95163772724b9ddb22f6608574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2aa8a8e6d368a33bb6e9c72edd255575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b576cbfb66fb51e601875eb4e8d56be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976221b3b1855707f9738f0e4abc351577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0f0ad70e518d5c555d506cc7c395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83742851f69dd624f678daf1b2aed1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ab1e5200c3aedc0a6dcdf11675e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a33945b4a5565b6f0c9a291bf73d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac6d16fd95a5642bc87dd459a85e79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40711f8c09cea58ee96018e400f647c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5cb2c609ea1b5dcc46bea2867280584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d19dfa7a55aef5acdeaaf7c11cced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f22316428f0757ccb75fec6dde8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a950821dd6502c413e640bd29eeae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beac9e8ba782a8f1b4e0d35afd2efd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fe8e7ee63e02f3758cb89d2dc968d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f20604a98f474593237f656908bcc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a55bdafe77690b0dd98e2f477297f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab09751217019f9e15ab083b070e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796bf9450ac9aed8d163fad6761b228593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e7a5bc685647c231b2fe930477b9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1618c9c84e2475d1d03f529e4bd403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acaa5895f32e83a3863fc0268a50ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777e36074bfb2c0ed6f2e6d16082d0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b20ac219794acbbb6aeda53749563598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844a453c94a3e665bd9af949fcccc79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248995a2578fab185f96994408a847a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd55a2a620340bd1e6d5413ca65fd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa98a592331ccb8eaf04fcace1fc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c1e57d03764d174d10bd3371d8d3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abce193427bfd6b9b719762dd8ab0a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb5626d44b9815f5c49e21705af0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd24db049e4b575cef335951a55328606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ab2fa7ae2f617b5c1b55fd0fd3b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb268d003453ba8202bf792d20d30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dbf27f4b6355036f16711b82a87ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156dca2c815e06f663b78a4f04d1c3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb9269ffa9ea0280ff98fe9afcbb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527e28035a7d7d5cd0255425a2ca4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ccfb391de7968cbdc870b8656f8dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf64d6ceba942d0b0e16f2f72fe95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999bd2b7c4d5696b2049146bcda6cfd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ec47fa1411333eb3814eff60b24d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575399aa969bb22af8a80e36fd6bb16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50e605da3e9b3533f1d758edca4234618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd3209790014e2303448700ed04a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea33cac6a3ca82013416d8fb596506620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33872ec5756cb83acac065b3ab9539c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f3f807b23be97bd06abafba4fb27f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc361bedbdda99af95cf06e0b8e09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b9d7762abcfc6a4f9805c366fa21b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a603260b38be12abc73acae9524be6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f2b5ef0c20d5b02e2dad01836dff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357222a3685ed3b9b6be628b86ac28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d54e1bbf25928dddda700eb2db08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ca335e0e6eefbd70eb0eb9b567e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79243161d45eb52d418220d992d6a486630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597b34fb6e92789d55effc5fed86d46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4532089c5e48e7bf12442683d074d49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5355eb3bb0f51bd889505df84ad8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136eec407bdb86a217b69fdf4e2778634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d9c758385b3e397b55683b1aacba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254e9d1d432abfdabcc5ed47bc97a45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81093342c3694a430546e39636ce11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f73b7816f640f081e1a84397f2c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab46a026675f9adb0d79aca9ba3b4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545324228e3b0248a0fe34d4e6c53cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123624b6d1c6a4a69df905e4a58c90f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff7b4955cf699167bc6b28eb2ef8a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2050a0915e792fd43946f9b05131e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf419bd284ec50a60c9047647d1b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b80a5a40a9c70224917fc6b39c6282645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f349efdf991938725118a87886e83ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b113f0429f4fc46771c258738f8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4597f989620358587ea8eb829a502648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b0e10d6e62a6f7afc129764bb6c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac7dd719cb24811a3584d5d084562650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9c948711a650e3ff8bac430d3929651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3175fbf36f364b5f4ad04dc783b03f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c0aee0fcf9a43c7b26ff51cabd7c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c651350a4ac9482b2cf560463360654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd1941d96aa6e2b3b0e31592873e28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dd4cece81c3b0a735e80e08ad9508656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4ab8c80161557bff362619d944ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd9cacbe803a9eaa0cd1f2f1576770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8778d8b604fdc1f0a1a20c95a50f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28da477566929af56a93f2a905e6d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82d91350bf194e120af0252dc02060661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481588e8a840feaf1ee00bf102ea4a95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08756731216f727324a8c8cbe060f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f5f261b0d4d51a1e417fb2586483664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099dd999f4bf98012aac46704f31fd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e1dc227eeba295ac714c14f927ff0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef2caf1fd3c00441b4938ff4ef819667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99bdbe812d1db372f26dcb561ce084668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f5c9027b6909d2dcc4928b432287669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e591592d7a9f880e8a1ee9938ee23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc4879f79874dd78ab2baf42f10664671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80544b3b8c6dd236bc23efc6b0fdeb66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791905c2e2d724cba72adb17d2d8df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e51c1a669bc9e16efff11318f6ba9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039294de2f46a9f750bae4ed9614fd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9147cb15c2ad449c4598d9f355f10c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb871366a16ba224226a987daeee2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866045b203ffde52cfbccab45d14f85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a53a7279de58df66d392a096ac6f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b8d405afa42248080697c95cc599680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>